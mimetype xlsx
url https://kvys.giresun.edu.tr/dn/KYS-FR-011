--- v0 (2026-09-08)
+++ v1 (2026-10-24)
@@ -1,31 +1,33 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EAF430BB-A561-4338-BA8C-21869B17AA66}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11160" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
@@ -479,50 +481,59 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/vmldrawing.vml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image.png" Id="R4765bdca022541d7" /></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/vmldrawing2.vml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image2.png" Id="R1b906a2171ca48f2" /></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/vmldrawing3.vml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image3.png" Id="R562d01ee634847ea" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -766,465 +777,488 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="/xl/drawings/vmldrawing3.vml" Id="R38632f03687343aa" /></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="/xl/drawings/vmldrawing2.vml" Id="R14320c6565f94a95" /></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="/xl/drawings/vmldrawing.vml" Id="Rcff2ed26c2f246e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-[...316 lines deleted...]
-</worksheet>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xr:uid="{00000000-0001-0000-0000-000000000000}" mc:Ignorable="x14ac xr xr2 xr3">
+  <x:dimension ref="A1:H27"/>
+  <x:sheetViews>
+    <x:sheetView tabSelected="1" workbookViewId="0">
+      <x:selection activeCell="C5" sqref="C5:H5"/>
+    </x:sheetView>
+  </x:sheetViews>
+  <x:sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <x:cols>
+    <x:col min="1" max="1" width="13.28515625" customWidth="1"/>
+    <x:col min="2" max="2" width="20.42578125" customWidth="1"/>
+    <x:col min="3" max="3" width="17" customWidth="1"/>
+    <x:col min="4" max="4" width="18.7109375" customWidth="1"/>
+    <x:col min="5" max="5" width="1.7109375" customWidth="1"/>
+    <x:col min="6" max="6" width="17.140625" customWidth="1"/>
+    <x:col min="7" max="7" width="20.7109375" customWidth="1"/>
+    <x:col min="8" max="8" width="24.85546875" customWidth="1"/>
+    <x:col min="9" max="9" width="26.140625" customWidth="1"/>
+  </x:cols>
+  <x:sheetData>
+    <x:row r="1" spans="1:8" x14ac:dyDescent="0.25">
+      <x:c r="A1" s="29" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="B1" s="29"/>
+      <x:c r="C1" s="29"/>
+      <x:c r="D1" s="29"/>
+      <x:c r="E1" s="29"/>
+      <x:c r="F1" s="29"/>
+      <x:c r="G1" s="29"/>
+      <x:c r="H1" s="29"/>
+    </x:row>
+    <x:row r="2" spans="1:8" x14ac:dyDescent="0.25">
+      <x:c r="A2" s="30"/>
+      <x:c r="B2" s="30"/>
+      <x:c r="C2" s="30"/>
+      <x:c r="D2" s="30"/>
+      <x:c r="E2" s="30"/>
+      <x:c r="F2" s="30"/>
+      <x:c r="G2" s="30"/>
+      <x:c r="H2" s="30"/>
+    </x:row>
+    <x:row r="3" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <x:c r="A3" s="32" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="B3" s="32"/>
+      <x:c r="C3" s="31"/>
+      <x:c r="D3" s="31"/>
+      <x:c r="E3" s="31"/>
+      <x:c r="F3" s="31"/>
+      <x:c r="G3" s="31"/>
+      <x:c r="H3" s="31"/>
+    </x:row>
+    <x:row r="4" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <x:c r="A4" s="32" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="B4" s="32"/>
+      <x:c r="C4" s="31"/>
+      <x:c r="D4" s="31"/>
+      <x:c r="E4" s="31"/>
+      <x:c r="F4" s="31"/>
+      <x:c r="G4" s="31"/>
+      <x:c r="H4" s="31"/>
+    </x:row>
+    <x:row r="5" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <x:c r="A5" s="32" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B5" s="32"/>
+      <x:c r="C5" s="31"/>
+      <x:c r="D5" s="31"/>
+      <x:c r="E5" s="31"/>
+      <x:c r="F5" s="31"/>
+      <x:c r="G5" s="31"/>
+      <x:c r="H5" s="31"/>
+    </x:row>
+    <x:row r="6" spans="1:8" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <x:c r="A6" s="21" t="s">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="B6" s="22"/>
+      <x:c r="C6" s="22"/>
+      <x:c r="D6" s="22"/>
+      <x:c r="E6" s="8"/>
+      <x:c r="F6" s="33" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="G6" s="34"/>
+      <x:c r="H6" s="35"/>
+    </x:row>
+    <x:row r="7" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <x:c r="A7" s="23" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="B7" s="24"/>
+      <x:c r="C7" s="25" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D7" s="26"/>
+      <x:c r="E7" s="9"/>
+      <x:c r="F7" s="45" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="G7" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H7" s="2" t="s">
+        <x:v>5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:8" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+      <x:c r="A8" s="7" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="B8" s="7"/>
+      <x:c r="C8" s="7" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="D8" s="7"/>
+      <x:c r="E8" s="9"/>
+      <x:c r="F8" s="45"/>
+      <x:c r="G8" s="2" t="s">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="H8" s="2" t="s">
+        <x:v>6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:8" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <x:c r="A9" s="11"/>
+      <x:c r="B9" s="12"/>
+      <x:c r="C9" s="12"/>
+      <x:c r="D9" s="12"/>
+      <x:c r="E9" s="9"/>
+      <x:c r="F9" s="45"/>
+      <x:c r="G9" s="2" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="H9" s="2" t="s">
+        <x:v>7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <x:c r="A10" s="28" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B10" s="28"/>
+      <x:c r="C10" s="28"/>
+      <x:c r="D10" s="28"/>
+      <x:c r="E10" s="9"/>
+      <x:c r="F10" s="33"/>
+      <x:c r="G10" s="34"/>
+      <x:c r="H10" s="35"/>
+    </x:row>
+    <x:row r="11" spans="1:8" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+      <x:c r="A11" s="16" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="B11" s="17"/>
+      <x:c r="C11" s="20" t="s">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="D11" s="17"/>
+      <x:c r="E11" s="9"/>
+      <x:c r="F11" s="6"/>
+      <x:c r="G11" s="6"/>
+      <x:c r="H11" s="1"/>
+    </x:row>
+    <x:row r="12" spans="1:8" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
+      <x:c r="A12" s="18"/>
+      <x:c r="B12" s="19"/>
+      <x:c r="C12" s="18"/>
+      <x:c r="D12" s="19"/>
+      <x:c r="E12" s="9"/>
+      <x:c r="F12" s="36" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="G12" s="37"/>
+      <x:c r="H12" s="38"/>
+    </x:row>
+    <x:row r="13" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <x:c r="A13" s="27"/>
+      <x:c r="B13" s="27"/>
+      <x:c r="C13" s="27"/>
+      <x:c r="D13" s="27"/>
+      <x:c r="E13" s="9"/>
+      <x:c r="F13" s="39"/>
+      <x:c r="G13" s="40"/>
+      <x:c r="H13" s="41"/>
+    </x:row>
+    <x:row r="14" spans="1:8" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+      <x:c r="A14" s="27"/>
+      <x:c r="B14" s="27"/>
+      <x:c r="C14" s="27"/>
+      <x:c r="D14" s="27"/>
+      <x:c r="E14" s="9"/>
+      <x:c r="F14" s="39"/>
+      <x:c r="G14" s="40"/>
+      <x:c r="H14" s="41"/>
+    </x:row>
+    <x:row r="15" spans="1:8" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+      <x:c r="A15" s="13" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="B15" s="14"/>
+      <x:c r="C15" s="14"/>
+      <x:c r="D15" s="15"/>
+      <x:c r="E15" s="9"/>
+      <x:c r="F15" s="39"/>
+      <x:c r="G15" s="40"/>
+      <x:c r="H15" s="41"/>
+    </x:row>
+    <x:row r="16" spans="1:8" ht="9.75" customHeight="1" x14ac:dyDescent="0.25">
+      <x:c r="E16" s="9"/>
+      <x:c r="F16" s="39"/>
+      <x:c r="G16" s="40"/>
+      <x:c r="H16" s="41"/>
+    </x:row>
+    <x:row r="17" spans="5:8" ht="9.75" customHeight="1" x14ac:dyDescent="0.25">
+      <x:c r="E17" s="9"/>
+      <x:c r="F17" s="39"/>
+      <x:c r="G17" s="40"/>
+      <x:c r="H17" s="41"/>
+    </x:row>
+    <x:row r="18" spans="5:8" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <x:c r="E18" s="9"/>
+      <x:c r="F18" s="39"/>
+      <x:c r="G18" s="40"/>
+      <x:c r="H18" s="41"/>
+    </x:row>
+    <x:row r="19" spans="5:8" ht="21" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <x:c r="E19" s="9"/>
+      <x:c r="F19" s="39"/>
+      <x:c r="G19" s="40"/>
+      <x:c r="H19" s="41"/>
+    </x:row>
+    <x:row r="20" spans="5:8" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <x:c r="E20" s="9"/>
+      <x:c r="F20" s="39"/>
+      <x:c r="G20" s="40"/>
+      <x:c r="H20" s="41"/>
+    </x:row>
+    <x:row r="21" spans="5:8" hidden="1" x14ac:dyDescent="0.25">
+      <x:c r="E21" s="9"/>
+      <x:c r="F21" s="42"/>
+      <x:c r="G21" s="43"/>
+      <x:c r="H21" s="44"/>
+    </x:row>
+    <x:row r="22" spans="5:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <x:c r="E22" s="9"/>
+      <x:c r="F22" s="3"/>
+      <x:c r="G22" s="3"/>
+    </x:row>
+    <x:row r="23" spans="5:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <x:c r="E23" s="9"/>
+      <x:c r="F23" s="4" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="4" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H23" s="4" t="s">
+        <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24" spans="5:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <x:c r="E24" s="9"/>
+      <x:c r="F24" s="5" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G24" s="5" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="H24" s="5" t="s">
+        <x:v>25</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25" spans="5:8" x14ac:dyDescent="0.25">
+      <x:c r="E25" s="9"/>
+    </x:row>
+    <x:row r="26" spans="5:8" x14ac:dyDescent="0.25">
+      <x:c r="E26" s="9"/>
+    </x:row>
+    <x:row r="27" spans="5:8" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <x:c r="E27" s="10"/>
+    </x:row>
+  </x:sheetData>
+  <x:mergeCells count="24">
+    <x:mergeCell ref="F6:H6"/>
+    <x:mergeCell ref="F10:H10"/>
+    <x:mergeCell ref="F12:H21"/>
+    <x:mergeCell ref="C8:D8"/>
+    <x:mergeCell ref="F7:F9"/>
+    <x:mergeCell ref="A1:H2"/>
+    <x:mergeCell ref="C3:H3"/>
+    <x:mergeCell ref="C4:H4"/>
+    <x:mergeCell ref="C5:H5"/>
+    <x:mergeCell ref="A3:B3"/>
+    <x:mergeCell ref="A4:B4"/>
+    <x:mergeCell ref="A5:B5"/>
+    <x:mergeCell ref="A8:B8"/>
+    <x:mergeCell ref="E6:E27"/>
+    <x:mergeCell ref="A9:D9"/>
+    <x:mergeCell ref="A15:D15"/>
+    <x:mergeCell ref="A11:B12"/>
+    <x:mergeCell ref="C11:D12"/>
+    <x:mergeCell ref="A6:D6"/>
+    <x:mergeCell ref="A7:B7"/>
+    <x:mergeCell ref="C7:D7"/>
+    <x:mergeCell ref="A13:B14"/>
+    <x:mergeCell ref="A10:D10"/>
+    <x:mergeCell ref="C13:D14"/>
+  </x:mergeCells>
+  <x:pageMargins left="0.59055118110236227" right="0.59055118110236227" top="1.4960629921259843" bottom="1.1023622047244095" header="0.5" footer="0.2"/>
+  <x:pageSetup paperSize="9" scale="99" orientation="landscape" r:id="rId1"/>
+  <x:headerFooter>
+    <x:oddFooter>&amp;L&amp;"Times New Roman"&amp;I&amp;9&amp;KFF0000Bu dokümanın basılı hali kontrolsüz doküman kabul edilmektedir. Lütfen web sitesinden en son versiyonuna ulaşınız.
+&amp;I&amp;8&amp;K000000KYS-FR.011, R00, 03.08.2026
+&amp;K0563C1kvys.giresun.edu.tr/dg/445&amp;R&amp;G</x:oddFooter>
+  </x:headerFooter>
+  <x:legacyDrawingHF r:id="R38632f03687343aa"/>
+</x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-[...74 lines deleted...]
-</worksheet>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xr:uid="{00000000-0001-0000-0100-000000000000}" mc:Ignorable="x14ac xr xr2 xr3">
+  <x:dimension ref="A1:C11"/>
+  <x:sheetViews>
+    <x:sheetView workbookViewId="0">
+      <x:selection sqref="A1:C11"/>
+    </x:sheetView>
+  </x:sheetViews>
+  <x:sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <x:cols>
+    <x:col min="3" max="3" width="96.28515625" customWidth="1"/>
+  </x:cols>
+  <x:sheetData>
+    <x:row r="1" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <x:c r="A1" s="46" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="B1" s="47"/>
+      <x:c r="C1" s="48"/>
+    </x:row>
+    <x:row r="2" spans="1:3" x14ac:dyDescent="0.25">
+      <x:c r="A2" s="49"/>
+      <x:c r="B2" s="49"/>
+      <x:c r="C2" s="50"/>
+    </x:row>
+    <x:row r="3" spans="1:3" x14ac:dyDescent="0.25">
+      <x:c r="A3" s="49"/>
+      <x:c r="B3" s="49"/>
+      <x:c r="C3" s="50"/>
+    </x:row>
+    <x:row r="4" spans="1:3" x14ac:dyDescent="0.25">
+      <x:c r="A4" s="49"/>
+      <x:c r="B4" s="49"/>
+      <x:c r="C4" s="50"/>
+    </x:row>
+    <x:row r="5" spans="1:3" x14ac:dyDescent="0.25">
+      <x:c r="A5" s="49"/>
+      <x:c r="B5" s="49"/>
+      <x:c r="C5" s="50"/>
+    </x:row>
+    <x:row r="6" spans="1:3" x14ac:dyDescent="0.25">
+      <x:c r="A6" s="49"/>
+      <x:c r="B6" s="49"/>
+      <x:c r="C6" s="50"/>
+    </x:row>
+    <x:row r="7" spans="1:3" x14ac:dyDescent="0.25">
+      <x:c r="A7" s="49"/>
+      <x:c r="B7" s="49"/>
+      <x:c r="C7" s="50"/>
+    </x:row>
+    <x:row r="8" spans="1:3" x14ac:dyDescent="0.25">
+      <x:c r="A8" s="49"/>
+      <x:c r="B8" s="49"/>
+      <x:c r="C8" s="50"/>
+    </x:row>
+    <x:row r="9" spans="1:3" x14ac:dyDescent="0.25">
+      <x:c r="A9" s="49"/>
+      <x:c r="B9" s="49"/>
+      <x:c r="C9" s="50"/>
+    </x:row>
+    <x:row r="10" spans="1:3" x14ac:dyDescent="0.25">
+      <x:c r="A10" s="49"/>
+      <x:c r="B10" s="49"/>
+      <x:c r="C10" s="50"/>
+    </x:row>
+    <x:row r="11" spans="1:3" x14ac:dyDescent="0.25">
+      <x:c r="A11" s="51"/>
+      <x:c r="B11" s="51"/>
+      <x:c r="C11" s="52"/>
+    </x:row>
+  </x:sheetData>
+  <x:mergeCells count="1">
+    <x:mergeCell ref="A1:C11"/>
+  </x:mergeCells>
+  <x:pageMargins left="0.7" right="0.7" top="0.75" bottom="0.95" header="0.3" footer="0.2"/>
+  <x:pageSetup paperSize="0" orientation="portrait" horizontalDpi="0" verticalDpi="0" copies="0"/>
+  <x:headerFooter>
+    <x:oddFooter>&amp;L&amp;"Times New Roman"&amp;I&amp;9&amp;KFF0000Bu dokümanın basılı hali kontrolsüz doküman kabul edilmektedir. Lütfen web sitesinden en son versiyonuna ulaşınız.
+&amp;I&amp;8&amp;K000000KYS-FR.011, R00, 03.08.2026
+&amp;K0563C1kvys.giresun.edu.tr/dg/445&amp;R&amp;G</x:oddFooter>
+  </x:headerFooter>
+  <x:legacyDrawingHF r:id="R14320c6565f94a95"/>
+</x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-[...8 lines deleted...]
-</worksheet>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xr:uid="{00000000-0001-0000-0200-000000000000}" mc:Ignorable="x14ac xr xr2 xr3">
+  <x:dimension ref="A1"/>
+  <x:sheetViews>
+    <x:sheetView workbookViewId="0"/>
+  </x:sheetViews>
+  <x:sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <x:sheetData/>
+  <x:pageMargins left="0.7" right="0.7" top="0.75" bottom="0.95" header="0.3" footer="0.2"/>
+  <x:pageSetup paperSize="0" orientation="portrait" horizontalDpi="0" verticalDpi="0" copies="0"/>
+  <x:headerFooter>
+    <x:oddFooter>&amp;L&amp;"Times New Roman"&amp;I&amp;9&amp;KFF0000Bu dokümanın basılı hali kontrolsüz doküman kabul edilmektedir. Lütfen web sitesinden en son versiyonuna ulaşınız.
+&amp;I&amp;8&amp;K000000KYS-FR.011, R00, 03.08.2026
+&amp;K0563C1kvys.giresun.edu.tr/dg/445&amp;R&amp;G</x:oddFooter>
+  </x:headerFooter>
+  <x:legacyDrawingHF r:id="Rcff2ed26c2f246e0"/>
+</x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Çalışma Sayfaları</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Sayfa1</vt:lpstr>
       <vt:lpstr>Sayfa2</vt:lpstr>
       <vt:lpstr>Sayfa3</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>