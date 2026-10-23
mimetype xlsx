--- v0 (2026-09-07)
+++ v1 (2026-10-23)
@@ -1,30 +1,32 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="0" yWindow="1995" windowWidth="15360" windowHeight="8340" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sayfa2" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Sayfa2'!$A$1:$D$32</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
@@ -294,50 +296,53 @@
       <rgbColor rgb="00FF99CC"/>
       <rgbColor rgb="00CC99FF"/>
       <rgbColor rgb="00FFCC99"/>
       <rgbColor rgb="003366FF"/>
       <rgbColor rgb="0033CCCC"/>
       <rgbColor rgb="0099CC00"/>
       <rgbColor rgb="00FFCC00"/>
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId3"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/vmldrawing.vml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image.png" Id="R44031b48409045b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image2.png" Id="R12b78902a0694357" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Ofis Teması">
   <a:themeElements>
     <a:clrScheme name="Ofis">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -579,354 +584,369 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="/xl/drawings/vmldrawing.vml" Id="Re0f115efe2d14aa0" /></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...308 lines deleted...]
-</worksheet>
+<x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <x:sheetPr>
+    <x:outlinePr summaryBelow="1" summaryRight="1"/>
+    <x:pageSetUpPr/>
+  </x:sheetPr>
+  <x:dimension ref="A1:I34"/>
+  <x:sheetViews>
+    <x:sheetView tabSelected="1" topLeftCell="A13" workbookViewId="0">
+      <x:selection activeCell="B25" sqref="B25"/>
+    </x:sheetView>
+  </x:sheetViews>
+  <x:sheetFormatPr baseColWidth="8" defaultRowHeight="15.75" customHeight="1"/>
+  <x:cols>
+    <x:col min="1" max="1" width="9.42578125" style="5" customWidth="1"/>
+    <x:col min="2" max="2" width="66.7109375" style="1" customWidth="1"/>
+    <x:col min="3" max="3" width="16" style="5" customWidth="1"/>
+    <x:col min="4" max="4" width="21.28515625" style="5" customWidth="1"/>
+    <x:col min="5" max="16384" width="9.140625" style="1" customWidth="1"/>
+  </x:cols>
+  <x:sheetData>
+    <x:row r="1" ht="15.75" customHeight="1">
+      <x:c r="A1" s="2" t="n"/>
+      <x:c r="B1" s="3" t="n"/>
+      <x:c r="C1" s="11" t="inlineStr">
+        <x:is>
+          <x:t>…./…/20..</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="2" ht="15.75" customHeight="1">
+      <x:c r="A2" s="13" t="inlineStr">
+        <x:is>
+          <x:t>T   A    Ş   I   N   I    R    I    N</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B2" s="22" t="n"/>
+      <x:c r="C2" s="22" t="n"/>
+      <x:c r="D2" s="23" t="n"/>
+    </x:row>
+    <x:row r="3" ht="47.25" customHeight="1">
+      <x:c r="A3" s="6" t="inlineStr">
+        <x:is>
+          <x:t>SIRA NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B3" s="6" t="inlineStr">
+        <x:is>
+          <x:t>ADI</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C3" s="6" t="inlineStr">
+        <x:is>
+          <x:t>BİRİM</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D3" s="6" t="inlineStr">
+        <x:is>
+          <x:t>MİKTARI</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="4" ht="21" customHeight="1">
+      <x:c r="A4" s="13" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="B4" s="8" t="n"/>
+      <x:c r="C4" s="9" t="n"/>
+      <x:c r="D4" s="9" t="n"/>
+    </x:row>
+    <x:row r="5" ht="21" customHeight="1">
+      <x:c r="A5" s="13" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B5" s="8" t="n"/>
+      <x:c r="C5" s="9" t="n"/>
+      <x:c r="D5" s="9" t="n"/>
+    </x:row>
+    <x:row r="6" ht="21" customHeight="1">
+      <x:c r="A6" s="13" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="B6" s="8" t="n"/>
+      <x:c r="C6" s="9" t="n"/>
+      <x:c r="D6" s="9" t="n"/>
+    </x:row>
+    <x:row r="7" ht="21" customHeight="1">
+      <x:c r="A7" s="13" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="B7" s="8" t="n"/>
+      <x:c r="C7" s="9" t="n"/>
+      <x:c r="D7" s="9" t="n"/>
+    </x:row>
+    <x:row r="8" ht="21" customHeight="1">
+      <x:c r="A8" s="13" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="B8" s="8" t="n"/>
+      <x:c r="C8" s="9" t="n"/>
+      <x:c r="D8" s="9" t="n"/>
+    </x:row>
+    <x:row r="9" ht="21" customHeight="1">
+      <x:c r="A9" s="13" t="n">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="B9" s="8" t="n"/>
+      <x:c r="C9" s="9" t="n"/>
+      <x:c r="D9" s="9" t="n"/>
+    </x:row>
+    <x:row r="10" ht="21" customHeight="1">
+      <x:c r="A10" s="13" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="B10" s="8" t="n"/>
+      <x:c r="C10" s="7" t="n"/>
+      <x:c r="D10" s="7" t="n"/>
+    </x:row>
+    <x:row r="11" ht="21" customHeight="1">
+      <x:c r="A11" s="13" t="n">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="B11" s="8" t="n"/>
+      <x:c r="C11" s="7" t="n"/>
+      <x:c r="D11" s="7" t="n"/>
+    </x:row>
+    <x:row r="12" ht="15.75" customHeight="1">
+      <x:c r="A12" t="inlineStr">
+        <x:is>
+          <x:t xml:space="preserve">Yukarıda bilgileri yer alan …… kalem taşınır, Muayene ve Kabul Komisyonumuz tarafından Mal Alımları Denetim, Muayene </x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E12" s="4" t="n"/>
+      <x:c r="F12" s="4" t="n"/>
+      <x:c r="G12" s="4" t="n"/>
+      <x:c r="H12" s="4" t="n"/>
+      <x:c r="I12" s="4" t="n"/>
+    </x:row>
+    <x:row r="13" ht="15.75" customHeight="1">
+      <x:c r="A13" t="inlineStr">
+        <x:is>
+          <x:t>ve Kabul İşlemlerine Dair Yönetmelik hükümleri ile varsa teknik şartname ve diğer ihale dokümanları çerçevesinde incelenmiş ve kontrol edilmiştir.</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="14" ht="15.75" customHeight="1">
+      <x:c r="A14" s="16" t="inlineStr">
+        <x:is>
+          <x:t>………………………….. tarafından teslim edilen malzemelerin yapılan muayene ve kontrolleri sonucunda;</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="15" ht="15.75" customHeight="1">
+      <x:c r="A15" s="17" t="inlineStr">
+        <x:is>
+          <x:t>Teknik şartnameye ve sözleşme hükümlerine uygun olduğu,</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="16" ht="15.75" customHeight="1">
+      <x:c r="A16" s="17" t="inlineStr">
+        <x:is>
+          <x:t>Eksiksiz ve kullanılabilir durumda bulunduğu,</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="17" ht="15.75" customHeight="1">
+      <x:c r="A17" s="17" t="inlineStr">
+        <x:is>
+          <x:t>Çalışır ve sağlam vaziyette teslim edildiği,</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="18" ht="15.75" customHeight="1">
+      <x:c r="A18" t="inlineStr">
+        <x:is>
+          <x:t>tespit edilmiş olup, malzemelerin kabulüne oy birliği / oy çokluğu ile karar verilmiştir.</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="19" ht="15.75" customHeight="1"/>
+    <x:row r="20" ht="15.75" customHeight="1">
+      <x:c r="A20" s="15" t="inlineStr">
+        <x:is>
+          <x:t>(İhale Kapsamındaki Alımlar İçin)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="21" ht="15.75" customHeight="1">
+      <x:c r="A21" t="inlineStr">
+        <x:is>
+          <x:t>Yüklenici …………………………………… tarafından ……/……/20…… tarihinde teslim edilen ve …… İhale Kayıt Numaralı (İKN)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="22" ht="15.75" customHeight="1">
+      <x:c r="A22" s="17" t="inlineStr">
+        <x:is>
+          <x:t xml:space="preserve">ihalenin …… Kısmı kapsamında bulunan yukarıdaki malzemeler, Mal Alımları Denetim, Muayene ve Kabul İşlemlerine Dair </x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="23" ht="15.75" customHeight="1">
+      <x:c r="A23" s="17" t="inlineStr">
+        <x:is>
+          <x:t xml:space="preserve">Yönetmelik hükümleri ile teknik şartname doğrultusunda incelenmiş ve yapılan kontrol sonucunda teknik şartnamede belirtilen niteliklere </x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="24" ht="15.75" customHeight="1">
+      <x:c r="A24" s="17" t="inlineStr">
+        <x:is>
+          <x:t>uygun olduğu, eksiksiz, çalışır ve sağlam durumda bulunduğu tespit edilerek teslim alınmıştır.</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="25" ht="15.75" customHeight="1">
+      <x:c r="A25" s="18" t="inlineStr">
+        <x:is>
+          <x:t>Not: Bu bölüm yalnızca ihale kapsamında yapılan alımlarda kullanılacaktır.</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="26" ht="15.75" customHeight="1"/>
+    <x:row r="27" ht="23.25" customHeight="1">
+      <x:c r="A27" s="21" t="inlineStr">
+        <x:is>
+          <x:t>Muayene ve Kabul Komisyonu</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="28" ht="15.75" customHeight="1">
+      <x:c r="A28" s="19" t="inlineStr">
+        <x:is>
+          <x:t>Başkan</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B28" s="19" t="inlineStr">
+        <x:is>
+          <x:t>Üye</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C28" s="19" t="inlineStr">
+        <x:is>
+          <x:t>Üye</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="29" ht="15.75" customHeight="1">
+      <x:c r="A29" s="20" t="inlineStr">
+        <x:is>
+          <x:t>Adı Soyadı</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B29" s="20" t="inlineStr">
+        <x:is>
+          <x:t>Adı Soyadı</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C29" s="20" t="inlineStr">
+        <x:is>
+          <x:t>Adı Soyadı</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="30" ht="15.75" customHeight="1">
+      <x:c r="A30" s="20" t="inlineStr">
+        <x:is>
+          <x:t>Unvanı</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B30" s="20" t="inlineStr">
+        <x:is>
+          <x:t>Unvanı</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C30" s="20" t="inlineStr">
+        <x:is>
+          <x:t>Unvanı</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="31" ht="15.75" customHeight="1">
+      <x:c r="A31" s="20" t="inlineStr">
+        <x:is>
+          <x:t>İmza</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B31" s="20" t="inlineStr">
+        <x:is>
+          <x:t>İmza</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C31" s="20" t="inlineStr">
+        <x:is>
+          <x:t>İmza</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="32" ht="15.75" customHeight="1"/>
+    <x:row r="33" ht="15.75" customHeight="1"/>
+    <x:row r="34" ht="15.75" customHeight="1"/>
+  </x:sheetData>
+  <x:mergeCells count="3">
+    <x:mergeCell ref="A27:D27"/>
+    <x:mergeCell ref="A2:D2"/>
+    <x:mergeCell ref="C1:D1"/>
+  </x:mergeCells>
+  <x:pageMargins left="0.1574803149606299" right="0.1574803149606299" top="1.05" bottom="0.95" header="0.1968503937007874" footer="0.2"/>
+  <x:pageSetup paperSize="9" scale="85" orientation="portrait"/>
+  <x:headerFooter>
+    <x:oddHeader>&amp;L&amp;G&amp;C&amp;"Times New Roman,Bold"&amp;10T.C.
+GİRESUN ÜNİVERSİTESİ
+&amp;11Mal Alımları Muayene ve Kabul Komisyonu Tutanağı Formu&amp;R&amp;"Times New Roman,Regular"&amp;8Doküman No: KYS-FR.020
+İlk Yayın Tarihi: 19.08.2026
+Revizyon No: 00
+Sayfa No: &amp;P / &amp;N</x:oddHeader>
+    <x:oddFooter>&amp;L&amp;"Times New Roman"&amp;I&amp;9&amp;KFF0000Bu dokümanın basılı hali kontrolsüz doküman kabul edilmektedir. Lütfen web sitesinden en son versiyonuna ulaşınız.
+&amp;I&amp;8&amp;K000000KYS-FR.020, R00, 19.08.2026
+&amp;K0563C1kvys.giresun.edu.tr/dg/513&amp;R&amp;G</x:oddFooter>
+  </x:headerFooter>
+  <x:legacyDrawingHF xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Re0f115efe2d14aa0"/>
+</x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">T9</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
 </cp:coreProperties>
 </file>