--- v0 (2026-09-07)
+++ v1 (2026-10-22)
@@ -10,51 +10,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TabloKlavuzu"/>
         <w:tblW w:w="9640" w:type="dxa"/>
-        <w:tblInd w:w="-289" w:type="dxa"/>
+        <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2411"/>
         <w:gridCol w:w="2409"/>
         <w:gridCol w:w="94"/>
         <w:gridCol w:w="2316"/>
         <w:gridCol w:w="47"/>
         <w:gridCol w:w="2363"/>
       </w:tblGrid>
       <w:tr w:rsidRPr="00605415" w:rsidR="00501EC2" w:rsidTr="00501EC2" w14:paraId="5296FFB7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2411" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidRPr="00605415" w:rsidR="00501EC2" w:rsidP="00501EC2" w:rsidRDefault="00501EC2" w14:paraId="4296A94B" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
@@ -485,51 +485,51 @@
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00605415" w:rsidR="003003CE" w:rsidP="00805D6E" w:rsidRDefault="003003CE" w14:paraId="7F8E873B" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00605415" w:rsidR="005230A4" w:rsidP="005230A4" w:rsidRDefault="005230A4" w14:paraId="19E6DBE5" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TabloKlavuzu"/>
         <w:tblW w:w="9640" w:type="dxa"/>
-        <w:tblInd w:w="-289" w:type="dxa"/>
+        <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1985"/>
         <w:gridCol w:w="3686"/>
         <w:gridCol w:w="3969"/>
       </w:tblGrid>
       <w:tr w:rsidRPr="00605415" w:rsidR="00501EC2" w:rsidTr="00501EC2" w14:paraId="47A383C4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="00605415" w:rsidR="00501EC2" w:rsidP="00805D6E" w:rsidRDefault="00501EC2" w14:paraId="488EA49A" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i/>
@@ -887,56 +887,56 @@
           <w:p w:rsidRPr="00605415" w:rsidR="00501EC2" w:rsidP="00805D6E" w:rsidRDefault="00501EC2" w14:paraId="7541CE8A" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidRPr="00605415" w:rsidR="005230A4" w:rsidP="00805D6E" w:rsidRDefault="005230A4" w14:paraId="4D13129D" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidRPr="00605415" w:rsidR="005230A4" w:rsidSect="0052095F">
-      <w:headerReference w:type="default" r:id="Rc103641b46d940ab"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="even" r:id="Re9c96cf40c7d41ec"/>
+      <w:headerReference w:type="default" r:id="R353362dc3b944e4a"/>
+      <w:headerReference w:type="first" r:id="R353362dc3b944e4a"/>
+      <w:headerReference w:type="even" r:id="R353362dc3b944e4a"/>
+      <w:footerReference w:type="default" r:id="Rdade79bade9245c4"/>
+      <w:footerReference w:type="first" r:id="Rdade79bade9245c4"/>
+      <w:footerReference w:type="even" r:id="Rdade79bade9245c4"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2155" w:right="850" w:bottom="1588" w:left="850" w:header="720" w:footer="283" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="529521AF" w14:textId="77777777" w:rsidR="00F05304" w:rsidRDefault="00F05304" w:rsidP="003B07E6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="58013CBC" w14:textId="77777777" w:rsidR="00F05304" w:rsidRDefault="00F05304" w:rsidP="003B07E6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
@@ -1040,51 +1040,51 @@
               <w:sz w:val="17"/>
               <w:szCs w:val="17"/>
               <w:i/>
               <w:color w:val="FF0000"/>
             </w:rPr>
             <w:t xml:space="preserve">Bu dokümanın basılı hali kontrolsüz doküman kabul edilmektedir. Lütfen web sitesinden en son versiyonuna ulaşınız.</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Century Gothic"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>KYS-FR.030, R00, 19.08.2026</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
           </w:pPr>
-          <w:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:history="true" r:id="Rb1061ce77a114e36">
+          <w:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:history="true" r:id="Re5f77696686044e0">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Century Gothic"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:color w:val="0563C1"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>kvys.giresun.edu.tr/dg/523</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="500" w:type="pct"/>
           <w:tcMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="85" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
@@ -1209,51 +1209,51 @@
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="432000" cy="432000"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="2" name="QR"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="QR"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R866746fd270149b0" cstate="print"/>
+                        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rf405a9e35f62411d" cstate="print"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="432000" cy="432000"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
@@ -1333,51 +1333,51 @@
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
               <w:noProof/>
               <w:sz w:val="29"/>
               <w:szCs w:val="29"/>
               <w:lang w:eastAsia="tr-TR"/>
             </w:rPr>
             <w:drawing>
               <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="854000" cy="854000"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="1" name="Resim 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="Picture 1"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd0bf2dc0f76f4481" cstate="print"/>
+                        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rdc043ccc8f1347b5" cstate="print"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="854000" cy="854000"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
@@ -3622,57 +3622,57 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1563247110">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="Rc103641b46d940ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer1.xml" Id="Re9c96cf40c7d41ec" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="R353362dc3b944e4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer1.xml" Id="Rdade79bade9245c4" /></Relationships>
 </file>
 
-<file path=word/_rels/footer1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="R866746fd270149b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kvys.giresun.edu.tr/dg/523" TargetMode="External" Id="Rb1061ce77a114e36" /></Relationships>
+<file path=word/_rels/footer1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="Rf405a9e35f62411d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kvys.giresun.edu.tr/dg/523" TargetMode="External" Id="Re5f77696686044e0" /></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="Rd0bf2dc0f76f4481" /></Relationships>
+<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="Rdc043ccc8f1347b5" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Teması">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>