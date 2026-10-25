--- v0 (2026-09-07)
+++ v1 (2026-10-25)
@@ -1,1577 +1,1732 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="png" ContentType="image/png"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00207F45" w:rsidRDefault="00000000" w14:paraId="6F7EB18F" w14:textId="77777777">
+    <w:p w:rsidR="00207F45" w:rsidRDefault="00000000" w14:paraId="1B1063BA" w14:textId="64F32CD5">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>……………………… MYO/YO/FAKÜLTESİ/ENSTİTÜSÜ</w:t>
+        <w:t>……………………… MESLEK YÜKSEKOKULU/YÜKSEKOKULU/FAKÜLTESİ/ENSTİTÜSÜ/DAİRE BAŞKANLIĞI/UYGULAMA VE ARAŞTIRMA MERKEZİ MÜDÜRLÜĞÜ/KOORDİNATÖRLÜĞÜ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00207F45" w:rsidRDefault="00000000" w14:paraId="6A6EB574" w14:textId="77777777">
+    <w:p w:rsidR="00207F45" w:rsidRDefault="00000000" w14:paraId="5ECE913D" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>……………………… KOMİSYONU / KURULU</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TabloKlavuzu"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="10206" w:type="dxa"/>
         <w:jc w:val="center"/>
+        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1305"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2399"/>
+        <w:gridCol w:w="850"/>
+        <w:gridCol w:w="1450"/>
+        <w:gridCol w:w="2000"/>
+        <w:gridCol w:w="1950"/>
+        <w:gridCol w:w="1450"/>
+        <w:gridCol w:w="2506"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00207F45" w14:paraId="4F25B9AD" w14:textId="77777777">
+      <w:tr w:rsidR="00207F45" w14:paraId="574581CC" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2442" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="10206" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00207F45" w:rsidRDefault="00000000" w14:paraId="343422BF" w14:textId="77777777">
+          <w:p w:rsidR="00207F45" w:rsidRDefault="00000000" w14:paraId="35A6B39E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>TOPLANTI İMZA TUTANAĞI</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00207F45" w14:paraId="45B3FA9B" w14:textId="77777777">
+      <w:tr w:rsidR="00207F45" w14:paraId="755C0D01" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="397"/>
+          <w:trHeight w:val="510"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00207F45" w:rsidRDefault="00000000" w14:paraId="7550F5D7" w14:textId="77777777">
+          <w:p w:rsidR="00207F45" w:rsidRDefault="00000000" w14:paraId="2091614D" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Toplantı Tarih/Saat:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3400" w:type="dxa"/>
+            <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00207F45" w:rsidRDefault="00207F45" w14:paraId="3DF42AB2" w14:textId="77777777">
+          <w:p w:rsidR="00207F45" w:rsidRDefault="00207F45" w14:paraId="044E99EC" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3400" w:type="dxa"/>
+            <w:tcW w:w="1950" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00207F45" w:rsidRDefault="00000000" w14:paraId="5B16D697" w14:textId="77777777">
+          <w:p w:rsidR="00207F45" w:rsidRDefault="00000000" w14:paraId="5673A922" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Toplantı Sayısı:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2442" w:type="dxa"/>
+            <w:tcW w:w="3956" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00207F45" w:rsidRDefault="00207F45" w14:paraId="1633363A" w14:textId="77777777">
+          <w:p w:rsidR="00207F45" w:rsidRDefault="00207F45" w14:paraId="2E2C523F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00207F45" w14:paraId="63B72C45" w14:textId="77777777">
+      <w:tr w:rsidR="00207F45" w14:paraId="5567220A" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="397"/>
+          <w:trHeight w:val="510"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00207F45" w:rsidRDefault="00000000" w14:paraId="24A1D43E" w14:textId="77777777">
+          <w:p w:rsidR="00207F45" w:rsidRDefault="00000000" w14:paraId="676BE290" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Toplantı Yeri:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3400" w:type="dxa"/>
+            <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00207F45" w:rsidRDefault="00207F45" w14:paraId="6F581062" w14:textId="77777777">
+          <w:p w:rsidR="00207F45" w:rsidRDefault="00207F45" w14:paraId="30DF8A40" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3400" w:type="dxa"/>
+            <w:tcW w:w="1950" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00207F45" w:rsidRDefault="00000000" w14:paraId="207972D8" w14:textId="77777777">
+          <w:p w:rsidR="00207F45" w:rsidRDefault="00000000" w14:paraId="0AC78E39" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Toplantı Konusu:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2442" w:type="dxa"/>
+            <w:tcW w:w="3956" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00207F45" w:rsidRDefault="00207F45" w14:paraId="6E378A07" w14:textId="77777777">
+          <w:p w:rsidR="00207F45" w:rsidRDefault="00207F45" w14:paraId="24A7D36F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00207F45" w14:paraId="312B8EA8" w14:textId="77777777">
+      <w:tr w:rsidR="00207F45" w14:paraId="7E386F4A" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="397"/>
+          <w:trHeight w:val="510"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00207F45" w:rsidRDefault="00000000" w14:paraId="052A4B7B" w14:textId="77777777">
+          <w:p w:rsidR="00207F45" w:rsidRDefault="00000000" w14:paraId="7091B5DE" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Toplantı Başkanı:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3400" w:type="dxa"/>
+            <w:tcW w:w="2000" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00207F45" w:rsidRDefault="00207F45" w14:paraId="429E5D30" w14:textId="77777777">
+          <w:p w:rsidR="00207F45" w:rsidRDefault="00207F45" w14:paraId="20FAF67E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3400" w:type="dxa"/>
+            <w:tcW w:w="1950" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00207F45" w:rsidRDefault="00000000" w14:paraId="5069DA6C" w14:textId="77777777">
+          <w:p w:rsidR="00207F45" w:rsidRDefault="00000000" w14:paraId="56CF0861" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>İmza:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2442" w:type="dxa"/>
+            <w:tcW w:w="3956" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00207F45" w:rsidRDefault="00207F45" w14:paraId="07ED2EDD" w14:textId="77777777">
+          <w:p w:rsidR="00207F45" w:rsidRDefault="00207F45" w14:paraId="5F814B73" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00207F45" w14:paraId="4F0829EB" w14:textId="77777777">
+      <w:tr w:rsidR="00207F45" w14:paraId="1854E402" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2442" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="10206" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00207F45" w:rsidRDefault="00000000" w14:paraId="6F0C899C" w14:textId="77777777">
+          <w:p w:rsidR="00207F45" w:rsidRDefault="00000000" w14:paraId="56125507" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Katılımcı Bilgileri</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00207F45" w14:paraId="6E2A79B2" w14:textId="77777777">
+      <w:tr w:rsidR="00207F45" w14:paraId="157858FF" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcW w:w="850" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00207F45" w:rsidRDefault="00000000" w14:paraId="073D0D24" w14:textId="77777777">
+          <w:p w:rsidR="00207F45" w:rsidRDefault="00000000" w14:paraId="0BBBDAE0" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>S.N.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3400" w:type="dxa"/>
+            <w:tcW w:w="3450" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00207F45" w:rsidRDefault="00000000" w14:paraId="4C2DDFB7" w14:textId="77777777">
+          <w:p w:rsidR="00207F45" w:rsidRDefault="00000000" w14:paraId="40C8750E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Ad/Soyad</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00207F45" w:rsidRDefault="00000000" w14:paraId="16EC4DD1" w14:textId="77777777">
+          <w:p w:rsidR="00207F45" w:rsidRDefault="00000000" w14:paraId="653F5DF8" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Birim/Bölüm/Program</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2442" w:type="dxa"/>
+            <w:tcW w:w="2506" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00207F45" w:rsidRDefault="00000000" w14:paraId="027218B5" w14:textId="77777777">
+          <w:p w:rsidR="00207F45" w:rsidRDefault="00000000" w14:paraId="4B04E2A9" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>İmza</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00207F45" w14:paraId="6EB8CEBB" w14:textId="77777777">
+      <w:tr w:rsidR="00207F45" w14:paraId="3F79E861" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00207F45" w:rsidRDefault="00000000" w14:paraId="6E8B865E" w14:textId="77777777">
+          <w:p w:rsidR="00207F45" w:rsidRDefault="00000000" w14:paraId="44FADBD2" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3400" w:type="dxa"/>
+            <w:tcW w:w="3450" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00207F45" w:rsidRDefault="00207F45" w14:paraId="79AEB9DC" w14:textId="77777777">
+          <w:p w:rsidR="00207F45" w:rsidRDefault="00207F45" w14:paraId="66CFCF11" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00207F45" w:rsidRDefault="00207F45" w14:paraId="3F1D148C" w14:textId="77777777">
+          <w:p w:rsidR="00207F45" w:rsidRDefault="00207F45" w14:paraId="4D47BFD4" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2442" w:type="dxa"/>
+            <w:tcW w:w="2506" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00207F45" w:rsidRDefault="00207F45" w14:paraId="59AA20CA" w14:textId="77777777">
+          <w:p w:rsidR="00207F45" w:rsidRDefault="00207F45" w14:paraId="5496FD22" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00207F45" w14:paraId="0A8D429D" w14:textId="77777777">
+      <w:tr w:rsidR="00207F45" w14:paraId="50BFDCE7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00207F45" w:rsidRDefault="00000000" w14:paraId="42DFC49C" w14:textId="77777777">
+          <w:p w:rsidR="00207F45" w:rsidRDefault="00000000" w14:paraId="42D4A1B6" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3400" w:type="dxa"/>
+            <w:tcW w:w="3450" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00207F45" w:rsidRDefault="00207F45" w14:paraId="1D866513" w14:textId="77777777">
+          <w:p w:rsidR="00207F45" w:rsidRDefault="00207F45" w14:paraId="724CA01A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00207F45" w:rsidRDefault="00207F45" w14:paraId="47E0398E" w14:textId="77777777">
+          <w:p w:rsidR="00207F45" w:rsidRDefault="00207F45" w14:paraId="00A6EF40" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2442" w:type="dxa"/>
+            <w:tcW w:w="2506" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00207F45" w:rsidRDefault="00207F45" w14:paraId="000CEA83" w14:textId="77777777">
+          <w:p w:rsidR="00207F45" w:rsidRDefault="00207F45" w14:paraId="1F3509A6" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00207F45" w14:paraId="152930C5" w14:textId="77777777">
+      <w:tr w:rsidR="00207F45" w14:paraId="6B2A3141" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00207F45" w:rsidRDefault="00000000" w14:paraId="68413C27" w14:textId="77777777">
+          <w:p w:rsidR="00207F45" w:rsidRDefault="00000000" w14:paraId="6B8A66B7" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3400" w:type="dxa"/>
+            <w:tcW w:w="3450" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00207F45" w:rsidRDefault="00207F45" w14:paraId="29AD97BA" w14:textId="77777777">
+          <w:p w:rsidR="00207F45" w:rsidRDefault="00207F45" w14:paraId="37936614" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00207F45" w:rsidRDefault="00207F45" w14:paraId="03A28FFE" w14:textId="77777777">
+          <w:p w:rsidR="00207F45" w:rsidRDefault="00207F45" w14:paraId="2CBFE0D0" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2442" w:type="dxa"/>
+            <w:tcW w:w="2506" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00207F45" w:rsidRDefault="00207F45" w14:paraId="0E7AB973" w14:textId="77777777">
+          <w:p w:rsidR="00207F45" w:rsidRDefault="00207F45" w14:paraId="58205358" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00207F45" w14:paraId="0AF5E6B6" w14:textId="77777777">
+      <w:tr w:rsidR="00207F45" w14:paraId="7D5ABA14" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00207F45" w:rsidRDefault="00000000" w14:paraId="6840ADB0" w14:textId="77777777">
+          <w:p w:rsidR="00207F45" w:rsidRDefault="00000000" w14:paraId="4CB08618" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3400" w:type="dxa"/>
+            <w:tcW w:w="3450" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00207F45" w:rsidRDefault="00207F45" w14:paraId="145414A7" w14:textId="77777777">
+          <w:p w:rsidR="00207F45" w:rsidRDefault="00207F45" w14:paraId="2B152DBF" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00207F45" w:rsidRDefault="00207F45" w14:paraId="78A90ABB" w14:textId="77777777">
+          <w:p w:rsidR="00207F45" w:rsidRDefault="00207F45" w14:paraId="6688C8DC" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2442" w:type="dxa"/>
+            <w:tcW w:w="2506" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00207F45" w:rsidRDefault="00207F45" w14:paraId="080D8D64" w14:textId="77777777">
+          <w:p w:rsidR="00207F45" w:rsidRDefault="00207F45" w14:paraId="288E7CE9" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00207F45" w14:paraId="38D07256" w14:textId="77777777">
+      <w:tr w:rsidR="00207F45" w14:paraId="3FAE32FB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00207F45" w:rsidRDefault="00000000" w14:paraId="16A07C22" w14:textId="77777777">
+          <w:p w:rsidR="00207F45" w:rsidRDefault="00000000" w14:paraId="1CA17D64" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3400" w:type="dxa"/>
+            <w:tcW w:w="3450" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00207F45" w:rsidRDefault="00207F45" w14:paraId="25C6D7AE" w14:textId="77777777">
+          <w:p w:rsidR="00207F45" w:rsidRDefault="00207F45" w14:paraId="7A541CFF" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00207F45" w:rsidRDefault="00207F45" w14:paraId="584CF1F2" w14:textId="77777777">
+          <w:p w:rsidR="00207F45" w:rsidRDefault="00207F45" w14:paraId="07E96145" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2442" w:type="dxa"/>
+            <w:tcW w:w="2506" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00207F45" w:rsidRDefault="00207F45" w14:paraId="1AEAB28C" w14:textId="77777777">
+          <w:p w:rsidR="00207F45" w:rsidRDefault="00207F45" w14:paraId="1F45467F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00207F45" w14:paraId="7A2D9527" w14:textId="77777777">
+      <w:tr w:rsidR="00207F45" w14:paraId="37CC72A9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00207F45" w:rsidRDefault="00000000" w14:paraId="2FBF200A" w14:textId="77777777">
+          <w:p w:rsidR="00207F45" w:rsidRDefault="00000000" w14:paraId="18E68D8B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3400" w:type="dxa"/>
+            <w:tcW w:w="3450" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00207F45" w:rsidRDefault="00207F45" w14:paraId="523CEE75" w14:textId="77777777">
+          <w:p w:rsidR="00207F45" w:rsidRDefault="00207F45" w14:paraId="5FD0D67A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00207F45" w:rsidRDefault="00207F45" w14:paraId="0694DBA5" w14:textId="77777777">
+          <w:p w:rsidR="00207F45" w:rsidRDefault="00207F45" w14:paraId="69C0DD03" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2442" w:type="dxa"/>
+            <w:tcW w:w="2506" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00207F45" w:rsidRDefault="00207F45" w14:paraId="17BAF3F4" w14:textId="77777777">
+          <w:p w:rsidR="00207F45" w:rsidRDefault="00207F45" w14:paraId="26EB9C00" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00207F45" w14:paraId="7DA08CFB" w14:textId="77777777">
+      <w:tr w:rsidR="00207F45" w14:paraId="60DCD8FF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00207F45" w:rsidRDefault="00000000" w14:paraId="41BFFE3E" w14:textId="77777777">
+          <w:p w:rsidR="00207F45" w:rsidRDefault="00000000" w14:paraId="39577BE3" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3400" w:type="dxa"/>
+            <w:tcW w:w="3450" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00207F45" w:rsidRDefault="00207F45" w14:paraId="7D895AC6" w14:textId="77777777">
+          <w:p w:rsidR="00207F45" w:rsidRDefault="00207F45" w14:paraId="6C3879AC" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00207F45" w:rsidRDefault="00207F45" w14:paraId="196C5E5C" w14:textId="77777777">
+          <w:p w:rsidR="00207F45" w:rsidRDefault="00207F45" w14:paraId="4DA09CE4" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2442" w:type="dxa"/>
+            <w:tcW w:w="2506" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00207F45" w:rsidRDefault="00207F45" w14:paraId="6D6CAFC8" w14:textId="77777777">
+          <w:p w:rsidR="00207F45" w:rsidRDefault="00207F45" w14:paraId="25AFB5C4" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00207F45" w14:paraId="4BC6EA37" w14:textId="77777777">
+      <w:tr w:rsidR="00207F45" w14:paraId="57E04372" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00207F45" w:rsidRDefault="00000000" w14:paraId="134D66CF" w14:textId="77777777">
+          <w:p w:rsidR="00207F45" w:rsidRDefault="00000000" w14:paraId="137DA2B4" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3400" w:type="dxa"/>
+            <w:tcW w:w="3450" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00207F45" w:rsidRDefault="00207F45" w14:paraId="1B6DBCC9" w14:textId="77777777">
+          <w:p w:rsidR="00207F45" w:rsidRDefault="00207F45" w14:paraId="55D794BA" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00207F45" w:rsidRDefault="00207F45" w14:paraId="5BF03D97" w14:textId="77777777">
+          <w:p w:rsidR="00207F45" w:rsidRDefault="00207F45" w14:paraId="4A718C65" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2442" w:type="dxa"/>
+            <w:tcW w:w="2506" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00207F45" w:rsidRDefault="00207F45" w14:paraId="2A77AA24" w14:textId="77777777">
+          <w:p w:rsidR="00207F45" w:rsidRDefault="00207F45" w14:paraId="0123DCF5" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00207F45" w14:paraId="42F548EA" w14:textId="77777777">
+      <w:tr w:rsidR="00207F45" w14:paraId="1D50C589" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00207F45" w:rsidRDefault="00000000" w14:paraId="2914103B" w14:textId="77777777">
+          <w:p w:rsidR="00207F45" w:rsidRDefault="00000000" w14:paraId="51885F34" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3400" w:type="dxa"/>
+            <w:tcW w:w="3450" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00207F45" w:rsidRDefault="00207F45" w14:paraId="01BF6F85" w14:textId="77777777">
+          <w:p w:rsidR="00207F45" w:rsidRDefault="00207F45" w14:paraId="77B93DAE" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00207F45" w:rsidRDefault="00207F45" w14:paraId="2825EAC1" w14:textId="77777777">
+          <w:p w:rsidR="00207F45" w:rsidRDefault="00207F45" w14:paraId="18803CB7" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2442" w:type="dxa"/>
+            <w:tcW w:w="2506" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00207F45" w:rsidRDefault="00207F45" w14:paraId="51ABB2C0" w14:textId="77777777">
+          <w:p w:rsidR="00207F45" w:rsidRDefault="00207F45" w14:paraId="0AA5FFBE" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00207F45" w14:paraId="4C887F83" w14:textId="77777777">
+      <w:tr w:rsidR="00207F45" w14:paraId="456D4BF3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00207F45" w:rsidRDefault="00000000" w14:paraId="56FB18B1" w14:textId="77777777">
+          <w:p w:rsidR="00207F45" w:rsidRDefault="00000000" w14:paraId="3EB6E45F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3400" w:type="dxa"/>
+            <w:tcW w:w="3450" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00207F45" w:rsidRDefault="00207F45" w14:paraId="79EF166A" w14:textId="77777777">
+          <w:p w:rsidR="00207F45" w:rsidRDefault="00207F45" w14:paraId="0963F4EB" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00207F45" w:rsidRDefault="00207F45" w14:paraId="643BD1B9" w14:textId="77777777">
+          <w:p w:rsidR="00207F45" w:rsidRDefault="00207F45" w14:paraId="5AB79E22" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2442" w:type="dxa"/>
+            <w:tcW w:w="2506" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00207F45" w:rsidRDefault="00207F45" w14:paraId="65E991BA" w14:textId="77777777">
+          <w:p w:rsidR="00207F45" w:rsidRDefault="00207F45" w14:paraId="513A521F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00207F45" w14:paraId="65076DDE" w14:textId="77777777">
+      <w:tr w:rsidR="00207F45" w14:paraId="6E11A884" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00207F45" w:rsidRDefault="00000000" w14:paraId="2B90907E" w14:textId="77777777">
+          <w:p w:rsidR="00207F45" w:rsidRDefault="00000000" w14:paraId="0D077735" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3400" w:type="dxa"/>
+            <w:tcW w:w="3450" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00207F45" w:rsidRDefault="00207F45" w14:paraId="64040BAF" w14:textId="77777777">
+          <w:p w:rsidR="00207F45" w:rsidRDefault="00207F45" w14:paraId="7274DC21" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00207F45" w:rsidRDefault="00207F45" w14:paraId="0A413795" w14:textId="77777777">
+          <w:p w:rsidR="00207F45" w:rsidRDefault="00207F45" w14:paraId="082DE0D1" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2442" w:type="dxa"/>
+            <w:tcW w:w="2506" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00207F45" w:rsidRDefault="00207F45" w14:paraId="02FDFE0A" w14:textId="77777777">
+          <w:p w:rsidR="00207F45" w:rsidRDefault="00207F45" w14:paraId="63166AF2" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00207F45" w14:paraId="57DB7E14" w14:textId="77777777">
+      <w:tr w:rsidR="00207F45" w14:paraId="65357B02" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00207F45" w:rsidRDefault="00000000" w14:paraId="690ECC3E" w14:textId="77777777">
+          <w:p w:rsidR="00207F45" w:rsidRDefault="00000000" w14:paraId="367AD1A8" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3400" w:type="dxa"/>
+            <w:tcW w:w="3450" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00207F45" w:rsidRDefault="00207F45" w14:paraId="77BE5B42" w14:textId="77777777">
+          <w:p w:rsidR="00207F45" w:rsidRDefault="00207F45" w14:paraId="20C9DDB2" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00207F45" w:rsidRDefault="00207F45" w14:paraId="5CBFF307" w14:textId="77777777">
+          <w:p w:rsidR="00207F45" w:rsidRDefault="00207F45" w14:paraId="7B4AA9F6" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2442" w:type="dxa"/>
+            <w:tcW w:w="2506" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00207F45" w:rsidRDefault="00207F45" w14:paraId="4ADB3DB7" w14:textId="77777777">
+          <w:p w:rsidR="00207F45" w:rsidRDefault="00207F45" w14:paraId="7A673A53" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00207F45" w14:paraId="0BAFB87E" w14:textId="77777777">
+      <w:tr w:rsidR="00207F45" w14:paraId="5FF5B1C9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00207F45" w:rsidRDefault="00000000" w14:paraId="1A80B4FC" w14:textId="77777777">
+          <w:p w:rsidR="00207F45" w:rsidRDefault="00000000" w14:paraId="4FBCFB7B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3400" w:type="dxa"/>
+            <w:tcW w:w="3450" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00207F45" w:rsidRDefault="00207F45" w14:paraId="56ABFAB7" w14:textId="77777777">
+          <w:p w:rsidR="00207F45" w:rsidRDefault="00207F45" w14:paraId="20086BE9" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00207F45" w:rsidRDefault="00207F45" w14:paraId="1EBE3026" w14:textId="77777777">
+          <w:p w:rsidR="00207F45" w:rsidRDefault="00207F45" w14:paraId="7E209565" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2442" w:type="dxa"/>
+            <w:tcW w:w="2506" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00207F45" w:rsidRDefault="00207F45" w14:paraId="0149EA57" w14:textId="77777777">
+          <w:p w:rsidR="00207F45" w:rsidRDefault="00207F45" w14:paraId="43103608" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00207F45" w14:paraId="712DFDA3" w14:textId="77777777">
+      <w:tr w:rsidR="00207F45" w14:paraId="2DD446ED" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00207F45" w:rsidRDefault="00000000" w14:paraId="6F4565AE" w14:textId="77777777">
+          <w:p w:rsidR="00207F45" w:rsidRDefault="00000000" w14:paraId="6FB266E6" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3400" w:type="dxa"/>
+            <w:tcW w:w="3450" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00207F45" w:rsidRDefault="00207F45" w14:paraId="545ABA7C" w14:textId="77777777">
+          <w:p w:rsidR="00207F45" w:rsidRDefault="00207F45" w14:paraId="2A228190" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00207F45" w:rsidRDefault="00207F45" w14:paraId="37B1096E" w14:textId="77777777">
+          <w:p w:rsidR="00207F45" w:rsidRDefault="00207F45" w14:paraId="08D13C78" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2442" w:type="dxa"/>
+            <w:tcW w:w="2506" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00207F45" w:rsidRDefault="00207F45" w14:paraId="1DC38765" w14:textId="77777777">
+          <w:p w:rsidR="00207F45" w:rsidRDefault="00207F45" w14:paraId="5E098230" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00207F45" w14:paraId="4ACEEEAA" w14:textId="77777777">
+      <w:tr w:rsidR="00207F45" w14:paraId="03CBFBAE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="964" w:type="dxa"/>
+            <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00207F45" w:rsidRDefault="00000000" w14:paraId="0C684F27" w14:textId="77777777">
+          <w:p w:rsidR="00207F45" w:rsidRDefault="00000000" w14:paraId="43B1C39F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3400" w:type="dxa"/>
+            <w:tcW w:w="3450" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00207F45" w:rsidRDefault="00207F45" w14:paraId="18B1453D" w14:textId="77777777">
+          <w:p w:rsidR="00207F45" w:rsidRDefault="00207F45" w14:paraId="15AA7638" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00207F45" w:rsidRDefault="00207F45" w14:paraId="63BA063B" w14:textId="77777777">
+          <w:p w:rsidR="00207F45" w:rsidRDefault="00207F45" w14:paraId="4785F273" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2442" w:type="dxa"/>
+            <w:tcW w:w="2506" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00207F45" w:rsidRDefault="00207F45" w14:paraId="728DF3CD" w14:textId="77777777">
+          <w:p w:rsidR="00207F45" w:rsidRDefault="00207F45" w14:paraId="78B2F0C7" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00207F45" w:rsidRDefault="00000000" w14:paraId="7FA6DEDF" w14:textId="77777777">
+    <w:p w:rsidR="00207F45" w:rsidRDefault="00000000" w14:paraId="4382FF94" w14:textId="77777777">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TabloKlavuzu"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="10206" w:type="dxa"/>
         <w:jc w:val="center"/>
+        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="10206"/>
+        <w:gridCol w:w="2300"/>
+        <w:gridCol w:w="2000"/>
+        <w:gridCol w:w="1950"/>
+        <w:gridCol w:w="3956"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00207F45" w14:paraId="6EE34419" w14:textId="77777777">
+      <w:tr w:rsidR="00207F45" w14:paraId="21A8FDA2" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00207F45" w:rsidRDefault="00000000" w14:paraId="3FC11F87" w14:textId="77777777">
+          <w:p w:rsidR="00207F45" w:rsidRDefault="00000000" w14:paraId="1393A18B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>TOPLANTI KARAR TUTANAĞI</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00207F45" w14:paraId="01373457" w14:textId="77777777">
+      <w:tr w:rsidR="00207F45" w14:paraId="755C0D01" w14:textId="77777777">
         <w:trPr>
+          <w:trHeight w:val="510"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10206" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00207F45" w:rsidRDefault="00000000" w14:paraId="1FB86CEB" w14:textId="77777777">
+          <w:p w:rsidR="00207F45" w:rsidRDefault="00000000" w14:paraId="2091614D" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>Toplantı Gündemi:</w:t>
+              <w:t>Toplantı Tarih/Saat:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00207F45" w:rsidRDefault="00207F45" w14:paraId="044E99EC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1950" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00207F45" w:rsidRDefault="00000000" w14:paraId="5673A922" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Toplantı Sayısı:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3956" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00207F45" w:rsidRDefault="00207F45" w14:paraId="2E2C523F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00207F45" w14:paraId="6807C017" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10206" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+          </w:tcPr>
+          <w:p w:rsidR="00207F45" w:rsidRDefault="00000000" w14:paraId="6B16E2CD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Toplantı</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Gündemi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00207F45" w14:paraId="4439B693" w14:textId="77777777">
+      <w:tr w:rsidR="00207F45" w14:paraId="0661FAB2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="00207F45" w:rsidRDefault="00000000" w14:paraId="3DDF8D3A" w14:textId="77777777">
+          <w:p w:rsidR="00207F45" w:rsidRDefault="00000000" w14:paraId="0C6128AC" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00207F45" w14:paraId="196B8F7E" w14:textId="77777777">
+      <w:tr w:rsidR="00207F45" w14:paraId="301695A1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="00207F45" w:rsidRDefault="00000000" w14:paraId="751DF5CC" w14:textId="77777777">
+          <w:p w:rsidR="00207F45" w:rsidRDefault="00000000" w14:paraId="77DB3895" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00207F45" w14:paraId="37B62E43" w14:textId="77777777">
+      <w:tr w:rsidR="00207F45" w14:paraId="0BF047BF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="00207F45" w:rsidRDefault="00000000" w14:paraId="4E6C9C54" w14:textId="77777777">
+          <w:p w:rsidR="00207F45" w:rsidRDefault="00000000" w14:paraId="6D7711BC" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00207F45" w14:paraId="6961DB30" w14:textId="77777777">
+      <w:tr w:rsidR="00207F45" w14:paraId="56EE4A49" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="00207F45" w:rsidRDefault="00000000" w14:paraId="6319A1D2" w14:textId="77777777">
+          <w:p w:rsidR="00207F45" w:rsidRDefault="00000000" w14:paraId="1BFD13D3" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00207F45" w14:paraId="5273232E" w14:textId="77777777">
+      <w:tr w:rsidR="00207F45" w14:paraId="60A87DBF" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00207F45" w:rsidRDefault="00000000" w14:paraId="6A22C1D6" w14:textId="77777777">
+          <w:p w:rsidR="00207F45" w:rsidRDefault="00000000" w14:paraId="0EA4BB0C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Toplantı Kararları:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00207F45" w14:paraId="3B4C220C" w14:textId="77777777">
+      <w:tr w:rsidR="00207F45" w14:paraId="2C4DE124" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="00207F45" w:rsidRDefault="00000000" w14:paraId="26197FE4" w14:textId="77777777">
+          <w:p w:rsidR="00207F45" w:rsidRDefault="00000000" w14:paraId="3AECDFAE" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00207F45" w14:paraId="3EDCEB56" w14:textId="77777777">
+      <w:tr w:rsidR="00207F45" w14:paraId="4B364FD7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="00207F45" w:rsidRDefault="00000000" w14:paraId="72C3067D" w14:textId="77777777">
+          <w:p w:rsidR="00207F45" w:rsidRDefault="00000000" w14:paraId="42C2EE21" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00207F45" w14:paraId="0F3D2560" w14:textId="77777777">
+      <w:tr w:rsidR="00207F45" w14:paraId="40A319E2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="00207F45" w:rsidRDefault="00000000" w14:paraId="3C3D1AE2" w14:textId="77777777">
+          <w:p w:rsidR="00207F45" w:rsidRDefault="00000000" w14:paraId="7DA1BB80" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00207F45" w14:paraId="2DD92CC4" w14:textId="77777777">
+      <w:tr w:rsidR="00207F45" w14:paraId="3819AAC7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="00207F45" w:rsidRDefault="00000000" w14:paraId="37CF7C1D" w14:textId="77777777">
+          <w:p w:rsidR="00207F45" w:rsidRDefault="00000000" w14:paraId="4C24BAA8" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00207F45" w14:paraId="677031F1" w14:textId="77777777">
+      <w:tr w:rsidR="00207F45" w14:paraId="24E812D6" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00207F45" w:rsidRDefault="00000000" w14:paraId="7F9738EF" w14:textId="77777777">
+          <w:p w:rsidR="00207F45" w:rsidRDefault="00000000" w14:paraId="4BB975C6" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>İyileştirme Önerileri:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00207F45" w14:paraId="5D28E719" w14:textId="77777777">
+      <w:tr w:rsidR="00207F45" w14:paraId="5D44E6F2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="00207F45" w:rsidRDefault="00000000" w14:paraId="5638D3F9" w14:textId="77777777">
+          <w:p w:rsidR="00207F45" w:rsidRDefault="00000000" w14:paraId="7627506A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00207F45" w14:paraId="1B245BBB" w14:textId="77777777">
+      <w:tr w:rsidR="00207F45" w14:paraId="7AC28AEF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="00207F45" w:rsidRDefault="00000000" w14:paraId="05369CA7" w14:textId="77777777">
+          <w:p w:rsidR="00207F45" w:rsidRDefault="00000000" w14:paraId="375CB618" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00207F45" w14:paraId="13319220" w14:textId="77777777">
+      <w:tr w:rsidR="00207F45" w14:paraId="34619A6D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="00207F45" w:rsidRDefault="00000000" w14:paraId="5CDFDD17" w14:textId="77777777">
+          <w:p w:rsidR="00207F45" w:rsidRDefault="00000000" w14:paraId="1458F953" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00207F45" w14:paraId="23EFA59E" w14:textId="77777777">
+      <w:tr w:rsidR="00207F45" w14:paraId="5FDD2DA9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="00207F45" w:rsidRDefault="00000000" w14:paraId="6FBF9623" w14:textId="77777777">
+          <w:p w:rsidR="00207F45" w:rsidRDefault="00000000" w14:paraId="1F6E270F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
             <w:r>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00207F45" w:rsidRDefault="00207F45" w14:paraId="0D6F1522" w14:textId="77777777">
+    <w:p w:rsidR="00207F45" w:rsidRDefault="00207F45" w14:paraId="432D839C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00207F45" w:rsidSect="00034616">
-      <w:headerReference w:type="default" r:id="R81c45e90ff0e4e3b"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="even" r:id="Re21cd900685241b2"/>
+      <w:headerReference w:type="default" r:id="Rb0e9788205504151"/>
+      <w:headerReference w:type="first" r:id="Rb0e9788205504151"/>
+      <w:headerReference w:type="even" r:id="Rb0e9788205504151"/>
+      <w:footerReference w:type="default" r:id="Rf32fafe6297e4a6d"/>
+      <w:footerReference w:type="first" r:id="Rf32fafe6297e4a6d"/>
+      <w:footerReference w:type="even" r:id="Rf32fafe6297e4a6d"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="2155" w:right="850" w:bottom="1588" w:left="850" w:header="567" w:footer="283" w:gutter="0"/>
+      <w:pgMar w:top="2154" w:right="850" w:bottom="1587" w:left="850" w:header="720" w:footer="283" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4FFB7828" w14:textId="77777777" w:rsidR="00CD7D9F" w:rsidRDefault="00CD7D9F">
+    <w:p w14:paraId="34A75280" w14:textId="77777777" w:rsidR="006809EB" w:rsidRDefault="006809EB">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3A1DD1E6" w14:textId="77777777" w:rsidR="00CD7D9F" w:rsidRDefault="00CD7D9F">
+    <w:p w14:paraId="40526DC2" w14:textId="77777777" w:rsidR="006809EB" w:rsidRDefault="006809EB">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
-    <w:altName w:val="Times New Roman PS"/>
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="A2"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
-    <w:charset w:val="A2"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Century Gothic">
+    <w:panose1 w:val="020B0502020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblBorders>
         <w:top w:val="none"/>
         <w:bottom w:val="none"/>
         <w:left w:val="none"/>
         <w:right w:val="none"/>
         <w:insideH w:val="none"/>
         <w:insideV w:val="none"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="8369"/>
       <w:gridCol w:w="1021"/>
       <w:gridCol w:w="816"/>
     </w:tblGrid>
     <w:tr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4100" w:type="pct"/>
           <w:tcMar>
             <w:top w:w="0" w:type="dxa"/>
@@ -1584,58 +1739,58 @@
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Century Gothic"/>
               <w:sz w:val="17"/>
               <w:szCs w:val="17"/>
               <w:i/>
               <w:color w:val="FF0000"/>
             </w:rPr>
             <w:t xml:space="preserve">Bu dokümanın basılı hali kontrolsüz doküman kabul edilmektedir. Lütfen web sitesinden en son versiyonuna ulaşınız.</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Century Gothic"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t>KYS-FR.032, R00, 19.08.2026</w:t>
+            <w:t>KYS-FR.032, R01, 19.08.2026</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
           </w:pPr>
-          <w:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:history="true" r:id="R7310349c2dc54aef">
+          <w:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:history="true" r:id="R4e4a7b56fa4941a5">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Century Gothic"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:color w:val="0563C1"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>kvys.giresun.edu.tr/dg/525</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="500" w:type="pct"/>
           <w:tcMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="85" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
@@ -1760,117 +1915,117 @@
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="432000" cy="432000"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="2" name="QR"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="QR"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd7835dd0589a4f4b" cstate="print"/>
+                        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R47bdf97ab8df48de" cstate="print"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="432000" cy="432000"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7DDFD3DC" w14:textId="77777777" w:rsidR="00CD7D9F" w:rsidRDefault="00CD7D9F">
+    <w:p w14:paraId="403DC2F1" w14:textId="77777777" w:rsidR="006809EB" w:rsidRDefault="006809EB">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4BD3BA7F" w14:textId="77777777" w:rsidR="00CD7D9F" w:rsidRDefault="00CD7D9F">
+    <w:p w14:paraId="049D99A7" w14:textId="77777777" w:rsidR="006809EB" w:rsidRDefault="006809EB">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TabloKlavuzu"/>
       <w:jc w:val="center"/>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4"/>
         <w:bottom w:val="single" w:sz="4"/>
         <w:left w:val="single" w:sz="4"/>
         <w:right w:val="single" w:sz="4"/>
         <w:insideH w:val="single" w:sz="4"/>
         <w:insideV w:val="single" w:sz="4"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="true" w:lastRow="false" w:firstColumn="true" w:lastColumn="false" w:noHBand="false" w:noVBand="true"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1566"/>
       <w:gridCol w:w="5411"/>
       <w:gridCol w:w="1541"/>
       <w:gridCol w:w="1491"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr>
         <w:trHeight w:val="272"/>
@@ -1890,51 +2045,51 @@
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
               <w:noProof/>
               <w:sz w:val="29"/>
               <w:szCs w:val="29"/>
               <w:lang w:eastAsia="tr-TR"/>
             </w:rPr>
             <w:drawing>
               <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="854000" cy="854000"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="1" name="Resim 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="Picture 1"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra42af3af1d464bce" cstate="print"/>
+                        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re42bbf5db244467b" cstate="print"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="854000" cy="854000"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
@@ -2117,51 +2272,51 @@
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Century Gothic"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Revizyon Tarihi</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1491" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t/>
+            <w:t>29.09.2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr>
       <w:trPr>
         <w:trHeight w:val="286"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1566" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
         <w:p/>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5411" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
         <w:p/>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1541" w:type="dxa"/>
@@ -2174,51 +2329,51 @@
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Century Gothic"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Revizyon No</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1491" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t>00</w:t>
+            <w:t>01</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr>
       <w:trPr>
         <w:trHeight w:val="272"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1566" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
         <w:p/>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5411" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
         <w:p/>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1541" w:type="dxa"/>
@@ -2332,51 +2487,51 @@
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Century Gothic"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="C310EC42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="E4089024"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -2535,120 +2690,125 @@
   <w:num w:numId="3" w16cid:durableId="1210914660">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1147433743">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="78138818">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1711689117">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1628853715">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="191262771">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="957299287">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="160"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B47730"/>
     <w:rsid w:val="00034616"/>
     <w:rsid w:val="0006063C"/>
     <w:rsid w:val="00072E2B"/>
     <w:rsid w:val="0015074B"/>
     <w:rsid w:val="00207F45"/>
     <w:rsid w:val="0029639D"/>
     <w:rsid w:val="00326F90"/>
     <w:rsid w:val="00423995"/>
+    <w:rsid w:val="006809EB"/>
+    <w:rsid w:val="009825BD"/>
     <w:rsid w:val="00AA1D8D"/>
     <w:rsid w:val="00B47730"/>
     <w:rsid w:val="00CB0664"/>
     <w:rsid w:val="00CD7D9F"/>
+    <w:rsid w:val="00E27575"/>
     <w:rsid w:val="00FC693F"/>
+    <w:rsid w:val="00FD2DB8"/>
+    <w:rsid w:val="00FD2FA2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="166FFBBE"/>
+  <w14:docId w14:val="3D50C823"/>
   <w14:defaultImageDpi w14:val="300"/>
   <w15:docId w15:val="{4C25F2AC-28DD-47BC-8476-235A49EC5D79}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -13990,62 +14150,62 @@
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header2.xml" Id="R81c45e90ff0e4e3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer2.xml" Id="Re21cd900685241b2" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header4.xml" Id="Rb0e9788205504151" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer4.xml" Id="Rf32fafe6297e4a6d" /></Relationships>
 </file>
 
-<file path=word/_rels/footer2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="Rd7835dd0589a4f4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kvys.giresun.edu.tr/dg/525" TargetMode="External" Id="R7310349c2dc54aef" /></Relationships>
+<file path=word/_rels/footer4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="R47bdf97ab8df48de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kvys.giresun.edu.tr/dg/525" TargetMode="External" Id="R4e4a7b56fa4941a5" /></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="Ra42af3af1d464bce" /></Relationships>
+<file path=word/_rels/header4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="Re42bbf5db244467b" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -14324,93 +14484,93 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=customXml/_rels/item1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF278816-EC6F-A645-907D-7F25AECB1D4A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>73</Words>
-  <Characters>417</Characters>
+  <Words>87</Words>
+  <Characters>500</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>3</Lines>
+  <Lines>4</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>489</CharactersWithSpaces>
+  <CharactersWithSpaces>586</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>python-docx</dc:creator>
   <cp:keywords/>
   <dc:description>generated by python-docx</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>