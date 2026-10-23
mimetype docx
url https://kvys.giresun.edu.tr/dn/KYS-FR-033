--- v0 (2026-09-07)
+++ v1 (2026-10-23)
@@ -1272,56 +1272,56 @@
               <w:spacing w:after="187"/>
               <w:ind w:left="5"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00045BE5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>İMZA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="008A2415" w:rsidRDefault="008A2415">
       <w:pPr>
         <w:pStyle w:val="Altbilgi"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidRPr="00045BE5" w:rsidR="00045BE5" w:rsidSect="00296307">
-      <w:headerReference w:type="default" r:id="Rcc9a7270649b4d51"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="even" r:id="Raa0aa88d463e4ad1"/>
+      <w:headerReference w:type="default" r:id="R2c5f68a20d524a41"/>
+      <w:headerReference w:type="first" r:id="R2c5f68a20d524a41"/>
+      <w:headerReference w:type="even" r:id="R2c5f68a20d524a41"/>
+      <w:footerReference w:type="default" r:id="R0e2db4a5198242c0"/>
+      <w:footerReference w:type="first" r:id="R0e2db4a5198242c0"/>
+      <w:footerReference w:type="even" r:id="R0e2db4a5198242c0"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="2155" w:right="850" w:bottom="1588" w:left="850" w:header="720" w:footer="283" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="367"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:endnote w:type="separator" w:id="0">
     <w:p w:rsidR="00B4448C" w:rsidRDefault="00B4448C" w:rsidP="008A2415">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="1">
     <w:p w:rsidR="00B4448C" w:rsidRDefault="00B4448C" w:rsidP="008A2415">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
@@ -1409,51 +1409,51 @@
               <w:sz w:val="17"/>
               <w:szCs w:val="17"/>
               <w:i/>
               <w:color w:val="FF0000"/>
             </w:rPr>
             <w:t xml:space="preserve">Bu dokümanın basılı hali kontrolsüz doküman kabul edilmektedir. Lütfen web sitesinden en son versiyonuna ulaşınız.</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Century Gothic"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>KYS-FR.033, R00, 19.08.2026</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
           </w:pPr>
-          <w:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:history="true" r:id="R59cf247e1c2a40e1">
+          <w:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:history="true" r:id="Rd7c1ee7a08894194">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Century Gothic"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:color w:val="0563C1"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>kvys.giresun.edu.tr/dg/526</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="500" w:type="pct"/>
           <w:tcMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="85" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
@@ -1578,51 +1578,51 @@
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="432000" cy="432000"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="2" name="QR"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="QR"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R62358e2befb54331" cstate="print"/>
+                        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R51aebc34d2c7410b" cstate="print"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="432000" cy="432000"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
@@ -1708,51 +1708,51 @@
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
               <w:noProof/>
               <w:sz w:val="29"/>
               <w:szCs w:val="29"/>
               <w:lang w:eastAsia="tr-TR"/>
             </w:rPr>
             <w:drawing>
               <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="854000" cy="854000"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="1" name="Resim 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="Picture 1"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R46eb7b3c961b44eb" cstate="print"/>
+                        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R53a6850c604b43be" cstate="print"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="854000" cy="854000"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
@@ -3288,57 +3288,57 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalonMetniChar">
     <w:name w:val="Balon Metni Char"/>
     <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:link w:val="BalonMetni"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="002073F4"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header4.xml" Id="Rcc9a7270649b4d51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer4.xml" Id="Raa0aa88d463e4ad1" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header4.xml" Id="R2c5f68a20d524a41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer4.xml" Id="R0e2db4a5198242c0" /></Relationships>
 </file>
 
-<file path=word/_rels/footer4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="R62358e2befb54331" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kvys.giresun.edu.tr/dg/526" TargetMode="External" Id="R59cf247e1c2a40e1" /></Relationships>
+<file path=word/_rels/footer4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="R51aebc34d2c7410b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kvys.giresun.edu.tr/dg/526" TargetMode="External" Id="Rd7c1ee7a08894194" /></Relationships>
 </file>
 
-<file path=word/_rels/header4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R46eb7b3c961b44eb" /></Relationships>
+<file path=word/_rels/header4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R53a6850c604b43be" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Teması">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>