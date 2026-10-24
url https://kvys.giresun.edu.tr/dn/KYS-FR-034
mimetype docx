--- v0 (2026-09-08)
+++ v1 (2026-10-24)
@@ -1,5206 +1,7135 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00571A60" w:rsidR="00BD0FBC" w:rsidP="0078099F" w:rsidRDefault="00BD0FBC">
+    <w:p w:rsidRPr="00357743" w:rsidR="00357743" w:rsidP="00357743" w:rsidRDefault="00357743" w14:paraId="088C3EC2" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3627"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00357743" w:rsidR="00357743" w:rsidP="00357743" w:rsidRDefault="00357743" w14:paraId="07505D0A" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3627"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00357743" w:rsidR="00357743" w:rsidP="00357743" w:rsidRDefault="00357743" w14:paraId="310E03D4" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3627"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="45" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00357743" w:rsidR="00357743" w:rsidP="00357743" w:rsidRDefault="00357743" w14:paraId="01B5A287" w14:textId="70E2A68D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3627"/>
+          <w:tab w:val="left" w:pos="9614"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="3817"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357743">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00357743">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ek-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00357743">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00357743" w:rsidR="00357743" w:rsidP="00357743" w:rsidRDefault="00357743" w14:paraId="3028C599" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3627"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="244" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="1613"/>
+        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00571A60">
-[...54 lines deleted...]
-      <w:r w:rsidRPr="00571A60">
+      <w:r w:rsidRPr="00357743">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:w w:val="90"/>
         </w:rPr>
-        <w:t>TARİH:  …/…/20</w:t>
+        <w:t>TARİH:</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00571A60">
+      <w:r w:rsidRPr="00357743">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:spacing w:val="51"/>
         </w:rPr>
-        <w:t>..</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00357743">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>…/…/20..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00357743" w:rsidR="00357743" w:rsidP="00357743" w:rsidRDefault="00357743" w14:paraId="27314D09" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3627"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="8" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TabloKlavuzu"/>
-[...2 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblStyle w:val="TableNormal"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="127" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5529"/>
-        <w:gridCol w:w="5529"/>
+        <w:gridCol w:w="5531"/>
+        <w:gridCol w:w="5531"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00571A60" w:rsidR="00BD0FBC" w:rsidTr="00DF3E15">
+      <w:tr w:rsidRPr="00357743" w:rsidR="00357743" w:rsidTr="00E41612" w14:paraId="615DB352" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="539"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5529" w:type="dxa"/>
+            <w:tcW w:w="5531" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00571A60" w:rsidR="00BD0FBC" w:rsidP="0078099F" w:rsidRDefault="00BD0FBC">
+          <w:p w:rsidRPr="004F4F9E" w:rsidR="00357743" w:rsidP="00357743" w:rsidRDefault="00357743" w14:paraId="29652392" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:line="360" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3627"/>
+              </w:tabs>
+              <w:spacing w:line="228" w:lineRule="exact"/>
+              <w:ind w:left="110"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00571A60">
-[...17 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidRPr="004F4F9E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>TALEP</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F4F9E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F4F9E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>EDEN</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F4F9E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F4F9E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>BİRİM/TOPLULUK:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5529" w:type="dxa"/>
+            <w:tcW w:w="5531" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00571A60" w:rsidR="00BD0FBC" w:rsidP="0078099F" w:rsidRDefault="00BD0FBC">
+          <w:p w:rsidRPr="004F4F9E" w:rsidR="00357743" w:rsidP="00357743" w:rsidRDefault="00357743" w14:paraId="28124E97" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:line="360" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3627"/>
+              </w:tabs>
+              <w:spacing w:line="228" w:lineRule="exact"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00571A60">
-[...5 lines deleted...]
-              <w:t>ETKİNLİK BAŞLAMA TARİHİ:</w:t>
+            <w:r w:rsidRPr="004F4F9E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:w w:val="90"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ETKİNLİK BAŞLAMA TARİHİ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F4F9E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="90"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00571A60" w:rsidR="00BD0FBC" w:rsidTr="00DF3E15">
+      <w:tr w:rsidRPr="00357743" w:rsidR="00357743" w:rsidTr="00E41612" w14:paraId="55E88F97" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="918"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5529" w:type="dxa"/>
+            <w:tcW w:w="5531" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00571A60" w:rsidR="00BD0FBC" w:rsidP="0078099F" w:rsidRDefault="00BD0FBC">
+          <w:p w:rsidRPr="004F4F9E" w:rsidR="00357743" w:rsidP="00357743" w:rsidRDefault="00357743" w14:paraId="62B54108" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:line="360" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1355"/>
+                <w:tab w:val="left" w:pos="2923"/>
+                <w:tab w:val="left" w:pos="3627"/>
+                <w:tab w:val="left" w:pos="4279"/>
+              </w:tabs>
+              <w:ind w:left="110" w:right="95"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00571A60">
-[...26 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidRPr="004F4F9E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ETKİNLİK</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F4F9E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="004F4F9E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>SORUMLUSU/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F4F9E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="004F4F9E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>TOPLULUK</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F4F9E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="004F4F9E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="90"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AKADEMİK </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F4F9E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>DANIŞMANI:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5529" w:type="dxa"/>
+            <w:tcW w:w="5531" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00571A60" w:rsidR="00BD0FBC" w:rsidP="0078099F" w:rsidRDefault="00BD0FBC">
+          <w:p w:rsidRPr="004F4F9E" w:rsidR="00357743" w:rsidP="004F4F9E" w:rsidRDefault="004F4F9E" w14:paraId="5E8CAD7D" w14:textId="73BBE1E6">
             <w:pPr>
-              <w:spacing w:line="360" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3627"/>
+              </w:tabs>
+              <w:spacing w:line="228" w:lineRule="exact"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00571A60">
-[...5 lines deleted...]
-              <w:t>ETKİNLİK BİTİŞ TARİHİ:</w:t>
+            <w:r w:rsidRPr="004F4F9E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:w w:val="80"/>
+              </w:rPr>
+              <w:t>ETKİNLİK BİTİŞ TARİHİ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F4F9E" w:rsidR="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:w w:val="80"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00571A60" w:rsidR="00BD0FBC" w:rsidTr="00DF3E15">
+      <w:tr w:rsidRPr="00357743" w:rsidR="00357743" w:rsidTr="00E41612" w14:paraId="3440CD15" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="691"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5529" w:type="dxa"/>
+            <w:tcW w:w="5531" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00571A60" w:rsidR="00BD0FBC" w:rsidP="0078099F" w:rsidRDefault="00BD0FBC">
+          <w:p w:rsidRPr="004F4F9E" w:rsidR="00357743" w:rsidP="00357743" w:rsidRDefault="00357743" w14:paraId="55D9855F" w14:textId="246C40DC">
             <w:pPr>
-              <w:spacing w:line="360" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3627"/>
+              </w:tabs>
+              <w:spacing w:line="228" w:lineRule="exact"/>
+              <w:ind w:left="110"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00571A60">
-[...5 lines deleted...]
-              <w:t>ETKİNLİK SOR. İLETİŞİM BİLGİLERİ (TEL-CEP TEL.)</w:t>
+            <w:r w:rsidRPr="004F4F9E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:w w:val="85"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ETKİNLİK</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F4F9E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="19"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F4F9E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:w w:val="85"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>SOR</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F4F9E" w:rsidR="00BA0455">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:w w:val="85"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>UMLUSU</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F4F9E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F4F9E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:w w:val="85"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>İLETİŞİM BİLGİLERİ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F4F9E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="17"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F4F9E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:w w:val="85"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(TEL-CEP</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F4F9E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="20"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F4F9E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>TEL.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5529" w:type="dxa"/>
+            <w:tcW w:w="5531" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00571A60" w:rsidR="00BD0FBC" w:rsidP="0078099F" w:rsidRDefault="00BD0FBC">
+          <w:p w:rsidRPr="004F4F9E" w:rsidR="00357743" w:rsidP="00357743" w:rsidRDefault="00357743" w14:paraId="14DE6E79" w14:textId="10159C61">
             <w:pPr>
-              <w:spacing w:line="360" w:lineRule="auto"/>
-[...32 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3627"/>
+              </w:tabs>
+              <w:spacing w:line="228" w:lineRule="exact"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00571A60" w:rsidR="00BD0FBC" w:rsidTr="00DF3E15">
+      <w:tr w:rsidRPr="00357743" w:rsidR="00357743" w:rsidTr="00E41612" w14:paraId="7A468F6F" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="918"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5529" w:type="dxa"/>
+            <w:tcW w:w="5531" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00571A60" w:rsidR="00BD0FBC" w:rsidP="0078099F" w:rsidRDefault="00BD0FBC">
+          <w:p w:rsidRPr="004F4F9E" w:rsidR="00357743" w:rsidP="00357743" w:rsidRDefault="00357743" w14:paraId="35087027" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:line="360" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3627"/>
+              </w:tabs>
+              <w:spacing w:line="228" w:lineRule="exact"/>
+              <w:ind w:left="110"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00571A60">
-[...5 lines deleted...]
-              <w:t>ETKİNLİK TÜRÜ:</w:t>
+            <w:r w:rsidRPr="004F4F9E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:w w:val="85"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ETKİNLİK</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F4F9E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="8"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F4F9E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>TÜRÜ:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5529" w:type="dxa"/>
+            <w:tcW w:w="5531" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00571A60" w:rsidR="00BD0FBC" w:rsidP="0078099F" w:rsidRDefault="00BD0FBC">
+          <w:p w:rsidRPr="004F4F9E" w:rsidR="00357743" w:rsidP="00357743" w:rsidRDefault="00357743" w14:paraId="1FC353A0" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:line="360" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3627"/>
+              </w:tabs>
+              <w:spacing w:line="228" w:lineRule="exact"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00571A60">
-[...5 lines deleted...]
-              <w:t>BEKLENEN KATILIMCI SAYISI:</w:t>
+            <w:r w:rsidRPr="004F4F9E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>BEKLENEN</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F4F9E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F4F9E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>KATILIMCI</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F4F9E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F4F9E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>SAYISI:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00571A60" w:rsidR="00BD0FBC" w:rsidP="0078099F" w:rsidRDefault="00BD0FBC">
+          <w:p w:rsidRPr="004F4F9E" w:rsidR="00357743" w:rsidP="00357743" w:rsidRDefault="00357743" w14:paraId="236BD13B" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:line="360" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2753"/>
+                <w:tab w:val="left" w:pos="3627"/>
+              </w:tabs>
+              <w:spacing w:before="226"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...25 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidRPr="004F4F9E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Üniversite</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F4F9E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F4F9E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>İçi:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F4F9E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Üniversite</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F4F9E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F4F9E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Dışı:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00571A60" w:rsidR="00BD0FBC" w:rsidTr="00DF3E15">
+      <w:tr w:rsidRPr="00357743" w:rsidR="00357743" w:rsidTr="00E41612" w14:paraId="23E4997C" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="1151"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11058" w:type="dxa"/>
+            <w:tcW w:w="11062" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00571A60" w:rsidR="00BD0FBC" w:rsidP="0078099F" w:rsidRDefault="00BD0FBC">
+          <w:p w:rsidRPr="00357743" w:rsidR="00357743" w:rsidP="00357743" w:rsidRDefault="00357743" w14:paraId="7FF98EB4" w14:textId="4D3CB042">
             <w:pPr>
-              <w:spacing w:line="360" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3627"/>
+              </w:tabs>
+              <w:spacing w:line="225" w:lineRule="exact"/>
+              <w:ind w:left="110"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00571A60">
-[...69 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ETKİNLİK</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ADI: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(Tüm</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>görsellerde, duyurularda</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>afiş</w:t>
+            </w:r>
+            <w:r w:rsidR="003A19AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ve</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ilanlarda</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>kullanılacak</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>olan</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>başlık ve</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>varsa</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>alt</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>başlıklar</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>yazılacaktır.)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00571A60" w:rsidR="00BD0FBC" w:rsidTr="00DF3E15">
+      <w:tr w:rsidRPr="00357743" w:rsidR="00357743" w:rsidTr="00E41612" w14:paraId="35BA8E3A" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="1149"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11058" w:type="dxa"/>
+            <w:tcW w:w="11062" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00571A60" w:rsidR="00BD0FBC" w:rsidP="0078099F" w:rsidRDefault="00BD0FBC">
+          <w:p w:rsidRPr="00357743" w:rsidR="00357743" w:rsidP="00357743" w:rsidRDefault="00357743" w14:paraId="13E0FAE6" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:line="360" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3627"/>
+              </w:tabs>
+              <w:ind w:left="110" w:right="1238"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00571A60">
-[...16 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ETKİNLİĞE AKTİF  OLARAK</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>KATILIM SAĞLAYACAK</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>KONUŞMACI/KONUŞMACILARIN BİLGİLERİ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(AD-SOYAD-UNVAN-KURUM..VB.)</w:t>
+            </w:r>
           </w:p>
-          <w:p w:rsidRPr="00571A60" w:rsidR="00BD0FBC" w:rsidP="0078099F" w:rsidRDefault="00BD0FBC">
+          <w:p w:rsidRPr="00357743" w:rsidR="00357743" w:rsidP="00357743" w:rsidRDefault="00357743" w14:paraId="3905FCA8" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:line="360" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3627"/>
+              </w:tabs>
+              <w:spacing w:before="209" w:line="230" w:lineRule="atLeast"/>
+              <w:ind w:left="110"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00571A60">
-[...50 lines deleted...]
-              <w:t>*Konuşmacıların 6698 sayılı Kişisel Verilerin Korunması Kanunu Kapsamında Aydınlatma Metinleri ve özgeçmişleri talep formuna eklenecektir.</w:t>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">*Konuşmacıların 6698 sayılı Kişisel Verilerin Korunması Kanunu Kapsamında Aydınlatma Metinleri ve özgeçmişleri talep formuna </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>eklenecektir.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00571A60" w:rsidR="00BD0FBC" w:rsidTr="00DF3E15">
+      <w:tr w:rsidRPr="00357743" w:rsidR="00357743" w:rsidTr="00E41612" w14:paraId="5B9651F1" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="3909"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11058" w:type="dxa"/>
+            <w:tcW w:w="11062" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00571A60" w:rsidR="00BD0FBC" w:rsidP="0078099F" w:rsidRDefault="00B47B34">
+          <w:p w:rsidRPr="00357743" w:rsidR="00357743" w:rsidP="00357743" w:rsidRDefault="00357743" w14:paraId="50EF0EB3" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:line="360" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3627"/>
+              </w:tabs>
+              <w:spacing w:line="226" w:lineRule="exact"/>
+              <w:ind w:left="110"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00571A60">
-[...1 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
               <mc:AlternateContent>
-                <mc:Choice Requires="wps">
+                <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251729920" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="5BEA61B8" wp14:anchorId="7F14CC31">
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="298A1FD5" wp14:anchorId="4F91DAF7">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>-4445</wp:posOffset>
+                        <wp:posOffset>60325</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>2353945</wp:posOffset>
+                        <wp:posOffset>161925</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="152400" cy="90805"/>
-                      <wp:effectExtent l="0" t="0" r="19050" b="23495"/>
+                      <wp:extent cx="161925" cy="518160"/>
+                      <wp:effectExtent l="0" t="0" r="9525" b="15240"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="4" name="Rectangle 16"/>
-[...2 lines deleted...]
-                      </wp:cNvGraphicFramePr>
+                      <wp:docPr id="37" name="Grup 37"/>
+                      <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
-[...4 lines deleted...]
-                            <wps:spPr bwMode="auto">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr/>
+                            <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="152400" cy="90805"/>
+                                <a:ext cx="161925" cy="517525"/>
+                                <a:chOff x="4762" y="4762"/>
+                                <a:chExt cx="152400" cy="508634"/>
                               </a:xfrm>
-                              <a:prstGeom prst="rect">
-[...17 lines deleted...]
-                          </wps:wsp>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="40" name="Graphic 3"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="4762" y="4762"/>
+                                  <a:ext cx="152400" cy="508634"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="152400" h="508634">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="90804"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="152400" y="90804"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="152400" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="90804"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                    <a:path w="152400" h="508634">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="233679"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="152400" y="233679"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="152400" y="142875"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="142875"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="233679"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                    <a:path w="152400" h="508634">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="508634"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="152400" y="508634"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="152400" y="417829"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="417829"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="508634"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                    <a:path w="152400" h="508634">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="373379"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="152400" y="373379"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="152400" y="282575"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="282575"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="373379"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:ln w="9525">
+                                  <a:solidFill>
+                                    <a:srgbClr val="000000"/>
+                                  </a:solidFill>
+                                  <a:prstDash val="solid"/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect id="Rectangle 16" style="position:absolute;margin-left:-.35pt;margin-top:185.35pt;width:12pt;height:7.15pt;z-index:251729920;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA0k8QvHgIAADsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p0mqdnRR02nqKEIa&#10;bGLwA1zHSSwcnzm7Tcuv5+x0pQOeEH6wfL7z5+++u1veHHrD9gq9BlvxYpJzpqyEWtu24l+/bN4s&#10;OPNB2FoYsKriR+X5zer1q+XgSjWFDkytkBGI9eXgKt6F4Mos87JTvfATcMqSswHsRSAT26xGMRB6&#10;b7Jpnl9lA2DtEKTynm7vRidfJfymUTI8NI1XgZmKE7eQdkz7Nu7ZainKFoXrtDzREP/Aohfa0qdn&#10;qDsRBNuh/gOq1xLBQxMmEvoMmkZLlXKgbIr8t2yeOuFUyoXE8e4sk/9/sPLT/hGZris+48yKnkr0&#10;mUQTtjWKFVdRn8H5ksKe3CPGDL27B/nNMwvrjsLULSIMnRI1sSpifPbiQTQ8PWXb4SPUBC92AZJU&#10;hwb7CEgisEOqyPFcEXUITNJlMZ/OcqqbJNd1vsjn6QNRPr916MN7BT2Lh4ojUU/YYn/vQ+QiyueQ&#10;xB2MrjfamGRgu10bZHtBvbFJ64TuL8OMZQN9Pp/OE/ILn7+EyNP6G0SvAzW50X3FF+cgUUbR3tk6&#10;tWAQ2oxnomzsScUo3FiALdRHEhFh7GCaODp0gD84G6h7K+6/7wQqzswHS4W4Lmaz2O7JmM3fTsnA&#10;S8/20iOsJKiKB87G4zqMI7JzqNuOfipS7hZuqXiNTsrGwo6sTmSpQ5Pgp2mKI3Bpp6hfM7/6CQAA&#10;//8DAFBLAwQUAAYACAAAACEAx0Npjt0AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF&#10;70j8h8hI3LaEVrDRNZ0QaEgct+7CLW28ttA4VZNuhV+POcHN9nt6/l6+nV0vzjiGzpOGu6UCgVR7&#10;21Gj4VjuFmsQIRqypveEGr4wwLa4vspNZv2F9ng+xEZwCIXMaGhjHDIpQ92iM2HpByTWTn50JvI6&#10;NtKO5sLhrpeJUg/SmY74Q2sGfG6x/jxMTkPVJUfzvS9flXvcpfFtLj+m9xetb2/mpw2IiHP8M8Mv&#10;PqNDwUyVn8gG0WtYrNioIV0pHlhP0hRExYf1vQJZ5PJ/geIHAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEANJPELx4CAAA7BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAx0Npjt0AAAAIAQAADwAAAAAAAAAAAAAAAAB4BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAIIFAAAAAA==&#10;" w14:anchorId="1345D090"/>
+                    <v:group id="Grup 37" style="position:absolute;margin-left:4.75pt;margin-top:12.75pt;width:12.75pt;height:40.8pt;z-index:-251656192;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="152400,508634" coordorigin="4762,4762" o:spid="_x0000_s1026" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQACQj5XBgMAAFUJAAAOAAAAZHJzL2Uyb0RvYy54bWysVltv2yAUfp+0/4B4X+3YuVp1qqldo0nT&#10;Vqmd9kwwvkjYMCBx+u93wMZJmmjNuvrBHMzHuXzncPD1za7maMuUrkST4tFViBFrqMiqpkjxz6f7&#10;T3OMtCFNRrhoWIqfmcY3y48frluZsEiUgmdMIVDS6KSVKS6NkUkQaFqymugrIVkDi7lQNTEwVUWQ&#10;KdKC9poHURhOg1aoTCpBmdbw9a5bxEunP88ZNT/yXDODeIrBN+Peyr3X9h0sr0lSKCLLivZukDd4&#10;UZOqAaODqjtiCNqo6kRVXVEltMjNFRV1IPK8oszFANGMwhfRrJTYSBdLkbSFHGgCal/w9Ga19Pv2&#10;QaEqS3E8w6ghNeRopTYSwRS4aWWRAGSl5KN8UP2HopvZcHe5qu0IgaCdY/V5YJXtDKLwcTQdLaIJ&#10;RhSWJqPZBGTHOi0hNXbXeDaNMIJVJ/RrX/zuSTQOIXNudzifxmO7O/CmA+vh4FAroYr0nij9f0Q9&#10;lkQyx7+2LPREjcEbT1RXN3FHlQMNPOlEA2VnSDoT7kDV34MlCd1os2LCcU6237RxbBWZl0jpJbpr&#10;vKjgFNj6567+DUZQ/wojqP91lwlJjN1nfbUiaiFpvScl5Kxj3a7WYsuehMOZfb4X4Tz0WdkjeHOI&#10;9Pogy4dwD/KjdGoPwO6EQrY9wI8dEDLh6+0VzDmjlAvNumKyYb81/CiOp7NFX5UXxH+E9/H48YSA&#10;0Tiaz9yJeSXCi4Fn7b8TF32tdKRewMUR3nPgxxMuxqPZPPJMe5QfDyviYuBZ++/ERTyL43+piyO8&#10;j8qPJ1xE82hyUV1cDDxr/4QLqMKhXYB82JB4YzvHwjZ4e5a04FV2X3HuJqpY33KFtsRexO7pT8wR&#10;TCpt7oguO5xb6mG8ga5v+3vXVa20Ftkz9OQWbu8U698bohhG/GsDXd9e9V5QXlh7QRl+K9wPgTvz&#10;YPNp94soiaz5FBtox9+Fb/4k8Y3Whj5g7c5GfN4YkVe2CzvfOo/6CVxETnJ3N0hHPweHc4fa/w0t&#10;/wAAAP//AwBQSwMEFAAGAAgAAAAhAOfBXr7eAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj01L&#10;w0AQhu+C/2EZwZvdpCV+xGxKKeqpCLZC6W2aTJPQ7GzIbpP03zue9DQM78M7z2TLybZqoN43jg3E&#10;swgUceHKhisD37v3h2dQPiCX2DomA1fysMxvbzJMSzfyFw3bUCkpYZ+igTqELtXaFzVZ9DPXEUt2&#10;cr3FIGtf6bLHUcptq+dR9KgtNiwXauxoXVNx3l6sgY8Rx9Uifhs259P6etgln/tNTMbc302rV1CB&#10;pvAHw6++qEMuTkd34dKr1sBLIqCBeSJT4kUinx0Fi55i0Hmm//vnPwAAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQACQj5XBgMAAFUJAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQDnwV6+3gAAAAcBAAAPAAAAAAAAAAAAAAAAAGAFAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAawYAAAAA&#10;" w14:anchorId="18E7DD7C">
+                      <v:shape id="Graphic 3" style="position:absolute;left:4762;top:4762;width:152400;height:508634;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="152400,508634" o:spid="_x0000_s1027" filled="f" path="m,90804r152400,l152400,,,,,90804xem,233679r152400,l152400,142875,,142875r,90804xem,508634r152400,l152400,417829,,417829r,90805xem,373379r152400,l152400,282575,,282575r,90804xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQACgXiDwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/dSsMw&#10;FL4X9g7hCN65dCoidWlxw43dDLX6AMfmrCkmJyXJ1s6nXy4ELz++/2U9OStOFGLvWcFiXoAgbr3u&#10;uVPw9bm5fQIRE7JG65kUnClCXc2ullhqP/IHnZrUiRzCsUQFJqWhlDK2hhzGuR+IM3fwwWHKMHRS&#10;BxxzuLPyrigepcOec4PBgdaG2p/m6BS8f6/f9r/jeWVC+3pYmK01941V6uZ6enkGkWhK/+I/904r&#10;eMjr85f8A2R1AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAKBeIPBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                    </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="00571A60" w:rsidR="00BD0FBC">
-[...5 lines deleted...]
-              <w:t>ETKİNLİĞİN PLANLANDIĞI KONFERANS SALONU/AMFİ</w:t>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:w w:val="90"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ETKİNLİĞİN</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="46"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:w w:val="90"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>PLANLANDIĞI</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="45"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:w w:val="90"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>KONFERANS</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="45"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="90"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>SALONU/AMFİ</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00571A60" w:rsidR="00BD0FBC" w:rsidP="0078099F" w:rsidRDefault="00B47B34">
+          <w:p w:rsidR="00BD4323" w:rsidP="00357743" w:rsidRDefault="00357743" w14:paraId="2896957F" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:line="360" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3627"/>
+              </w:tabs>
+              <w:ind w:left="412" w:right="4421"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00571A60">
-              <w:rPr>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Şehit</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ömer</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>HALİSDEMİR</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Konferans</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Salonu</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(Güre</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Yerleşkesi/339</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kişilik) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00357743" w:rsidR="00357743" w:rsidP="00357743" w:rsidRDefault="00357743" w14:paraId="7E13DBBD" w14:textId="17155625">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3627"/>
+              </w:tabs>
+              <w:ind w:left="412" w:right="4421"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Gazipaşa Yerleşkesi Kapalı Spor Salonu (Gazipaşa Yerleşkesi/175 kişilik) Mühendislik Fakültesi Harezmi Amfisi (Güre Yerleşkesi/127 kişilik) Mühendislik Fakültesi Ali KUŞCU Amfisi (Güre Yerleşkesi/111 kişilik) Amfi Tiyatro (Güre Yerleşkesi /650 kişilik)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00357743" w:rsidR="00357743" w:rsidP="00357743" w:rsidRDefault="00357743" w14:paraId="5AE1E562" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3627"/>
+              </w:tabs>
+              <w:ind w:left="412" w:right="5463" w:hanging="3"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
               <mc:AlternateContent>
-                <mc:Choice Requires="wps">
+                <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251580416" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="0F335136" wp14:anchorId="49B3BBAA">
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="525752C8" wp14:anchorId="32F3E9A6">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>-4445</wp:posOffset>
+                        <wp:posOffset>60325</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>21590</wp:posOffset>
+                        <wp:posOffset>-146050</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="152400" cy="90805"/>
-                      <wp:effectExtent l="0" t="0" r="19050" b="23495"/>
+                      <wp:extent cx="161925" cy="100330"/>
+                      <wp:effectExtent l="0" t="0" r="9525" b="13970"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="41" name="Rectangle 2"/>
-[...2 lines deleted...]
-                      </wp:cNvGraphicFramePr>
+                      <wp:docPr id="21" name="Grup 21"/>
+                      <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
-[...4 lines deleted...]
-                            <wps:spPr bwMode="auto">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr/>
+                            <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="152400" cy="90805"/>
+                                <a:ext cx="161925" cy="100330"/>
+                                <a:chOff x="4762" y="4762"/>
+                                <a:chExt cx="152400" cy="90805"/>
                               </a:xfrm>
-                              <a:prstGeom prst="rect">
-[...17 lines deleted...]
-                          </wps:wsp>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="39" name="Graphic 5"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="4762" y="4762"/>
+                                  <a:ext cx="152400" cy="90805"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="152400" h="90805">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="90804"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="152400" y="90804"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="152400" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="90804"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:ln w="9525">
+                                  <a:solidFill>
+                                    <a:srgbClr val="000000"/>
+                                  </a:solidFill>
+                                  <a:prstDash val="solid"/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect id="Rectangle 2" style="position:absolute;margin-left:-.35pt;margin-top:1.7pt;width:12pt;height:7.15pt;z-index:251580416;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDhhwiwHgIAADsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/01zUwm7UdLXqUoS0&#10;wIqFD5g6TmLh2GbsNi1fz9jpli7whPCD5fGMj8+cmVneHAbN9hK9sqbmxSznTBphG2W6mn/9snl1&#10;xZkPYBrQ1siaH6XnN6uXL5ajq2Rpe6sbiYxAjK9GV/M+BFdlmRe9HMDPrJOGnK3FAQKZ2GUNwkjo&#10;g87KPH+djRYbh1ZI7+n2bnLyVcJvWynCp7b1MjBdc+IW0o5p38Y9Wy2h6hBcr8SJBvwDiwGUoU/P&#10;UHcQgO1Q/QE1KIHW2zbMhB0y27ZKyJQDZVPkv2Xz2IOTKRcSx7uzTP7/wYqP+wdkqqn5vODMwEA1&#10;+kyqgem0ZGXUZ3S+orBH94AxQ+/urfjmmbHrnqLkLaIdewkNsSpifPbsQTQ8PWXb8YNtCB12wSap&#10;Di0OEZBEYIdUkeO5IvIQmKDLYlHOc6qbINd1fpUv0gdQPb116MM7aQcWDzVHYp6wYX/vQ+QC1VNI&#10;4m61ajZK62Rgt11rZHug3tikdUL3l2HasJE+X5SLhPzM5y8h8rT+BjGoQE2u1VDzq3MQVFG0t6ZJ&#10;LRhA6elMlLU5qRiFmwqwtc2RREQ7dTBNHB16iz84G6l7a+6/7wAlZ/q9oUJcF/N5bPdkzBdvSjLw&#10;0rO99IARBFXzwNl0XIdpRHYOVdfTT0XK3dhbKl6rkrKxsBOrE1nq0CT4aZriCFzaKerXzK9+AgAA&#10;//8DAFBLAwQUAAYACAAAACEAhuVqDtoAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyOQU+DQBCF&#10;7yb+h82YeGsXwYgiS2M0NfHY0ou3AUZA2VnCLi366x1P9fjyvrz35ZvFDupIk+8dG7hZR6CIa9f0&#10;3Bo4lNvVPSgfkBscHJOBb/KwKS4vcswad+IdHfehVTLCPkMDXQhjprWvO7Lo124klu7DTRaDxKnV&#10;zYQnGbeDjqPoTlvsWR46HOm5o/prP1sDVR8f8GdXvkb2YZuEt6X8nN9fjLm+Wp4eQQVawhmGP31R&#10;h0KcKjdz49VgYJUKaCC5BSVtnCSgKqHSFHSR6//2xS8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEA4YcIsB4CAAA7BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAhuVqDtoAAAAFAQAADwAAAAAAAAAAAAAAAAB4BAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;" w14:anchorId="25831AB1"/>
+                    <v:group id="Grup 21" style="position:absolute;margin-left:4.75pt;margin-top:-11.5pt;width:12.75pt;height:7.9pt;z-index:-251654144;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="152400,90805" coordorigin="4762,4762" o:spid="_x0000_s1026" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDTVDC9nwIAAC4GAAAOAAAAZHJzL2Uyb0RvYy54bWykVMlu2zAQvRfoPxC8N5LXxkLkoEgao0CR&#10;BEiKnmmKWgCKZEnasv++w5EoO2lQFKkO1FB8nOXN01xdH1pJ9sK6RqucTi5SSoTiumhUldMfz3ef&#10;LilxnqmCSa1ETo/C0ev1xw9XncnEVNdaFsIScKJc1pmc1t6bLEkcr0XL3IU2QsFhqW3LPGxtlRSW&#10;deC9lck0TZdJp21hrObCOfh62x/SNfovS8H9Q1k64YnMKeTmcbW4bsOarK9YVllm6oYPabB3ZNGy&#10;RkHQ0dUt84zsbPOHq7bhVjtd+guu20SXZcMF1gDVTNJX1Wys3hmspcq6yow0AbWveHq3W36/f7Sk&#10;KXI6nVCiWAs92tidIbAFbjpTZQDZWPNkHu3woep3odxDadvwhkLIAVk9jqyKgyccPk6Wk9V0QQmH&#10;o0mazmYD67yG1oRb88/LKSVwigZ2hNdf4+3FdJ5C58LtVXqZLkJaSYychATHfDoDInInntz/8fRU&#10;MyOQfhdIGHiarU489bLBlEJsAI00ucwBY29w9Ea1I1N/rZVlfOf8RmhknO2/O49cVUW0WB0tflDR&#10;tPAPBPVLVL+nBNRvKQH1b3v1G+bDvZBqMEkHbRoSqSPn4bDVe/GsEeZPzQ49mQ89OSGkOkdGd0ML&#10;IzyC4tug2zMwCgV6HQHx3QNBFODwXzDnOUYfXGoneimFqlFTIxMQ85xrqQIpqwWoOJTvtGyKu0ZK&#10;3NhqeyMt2bMwYfAZ2HgBM9b5W+bqHodHA0wqiB3U0+slWFtdHEFtHYylnLpfO2YFJfKbAj2HGRYN&#10;G41tNKyXNxonHbYJYj4ffjJrSAifUw9Cu9dR1iyLGoJyA6DHhptKf9l5XTZBYJhbn9GwgV8MLRxK&#10;YL2Yeud7RJ3G/Po3AAAA//8DAFBLAwQUAAYACAAAACEARcu4ld8AAAAHAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPS2vDMBCE74X+B7GF3hL5gftwLYcQ2p5CIUmh9KZYG9vEWhlLsZ1/3+2pPS27M8x+&#10;U6xm24kRB986UhAvIxBIlTMt1Qo+D2+LJxA+aDK6c4QKruhhVd7eFDo3bqIdjvtQCw4hn2sFTQh9&#10;LqWvGrTaL12PxNrJDVYHXodamkFPHG47mUTRg7S6Jf7Q6B43DVbn/cUqeJ/0tE7j13F7Pm2u34fs&#10;42sbo1L3d/P6BUTAOfyZ4Ref0aFkpqO7kPGiU/CcsVHBIkm5EutpxvPIh8cEZFnI//zlDwAAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDTVDC9nwIAAC4GAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBFy7iV3wAAAAcBAAAPAAAAAAAAAAAAAAAAAPkE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAABQYAAAAA&#10;" w14:anchorId="0E2D4E9B">
+                      <v:shape id="Graphic 5" style="position:absolute;left:4762;top:4762;width:152400;height:90805;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="152400,90805" o:spid="_x0000_s1027" filled="f" path="m,90804r152400,l152400,,,,,90804xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDiIBhoxwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dagIx&#10;FITvC32HcAreFM3WgtWtUarFH4qIrkJvD5vTzdLNybJJdfXpG6HQy2FmvmHG09ZW4kSNLx0reOol&#10;IIhzp0suFBwPi+4QhA/IGivHpOBCHqaT+7sxptqdeU+nLBQiQtinqMCEUKdS+tyQRd9zNXH0vlxj&#10;MUTZFFI3eI5wW8l+kgykxZLjgsGa5oby7+zHKth+ho/lasD96/tLsTHZ42w/3xmlOg/t2yuIQG34&#10;D/+111rB8whuX+IPkJNfAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOIgGGjHAAAA2wAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                    </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="00571A60" w:rsidR="00BD0FBC">
-[...17 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
               <mc:AlternateContent>
-                <mc:Choice Requires="wps">
+                <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251584512" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="4A0874AF" wp14:anchorId="3EBF4009">
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251663360" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="1FE551F8" wp14:anchorId="7B0F9573">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>-4445</wp:posOffset>
+                        <wp:posOffset>60325</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>18415</wp:posOffset>
+                        <wp:posOffset>-635</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="152400" cy="90805"/>
-                      <wp:effectExtent l="0" t="0" r="19050" b="23495"/>
+                      <wp:extent cx="161925" cy="100330"/>
+                      <wp:effectExtent l="0" t="0" r="9525" b="13970"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="40" name="Rectangle 3"/>
-[...2 lines deleted...]
-                      </wp:cNvGraphicFramePr>
+                      <wp:docPr id="19" name="Grup 19"/>
+                      <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
-[...4 lines deleted...]
-                            <wps:spPr bwMode="auto">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr/>
+                            <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="152400" cy="90805"/>
+                                <a:ext cx="161925" cy="100330"/>
+                                <a:chOff x="4762" y="4762"/>
+                                <a:chExt cx="152400" cy="90805"/>
                               </a:xfrm>
-                              <a:prstGeom prst="rect">
-[...17 lines deleted...]
-                          </wps:wsp>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="36" name="Graphic 7"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="4762" y="4762"/>
+                                  <a:ext cx="152400" cy="90805"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="152400" h="90805">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="90804"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="152400" y="90804"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="152400" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="90804"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:ln w="9525">
+                                  <a:solidFill>
+                                    <a:srgbClr val="000000"/>
+                                  </a:solidFill>
+                                  <a:prstDash val="solid"/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect id="Rectangle 3" style="position:absolute;margin-left:-.35pt;margin-top:1.45pt;width:12pt;height:7.15pt;z-index:251584512;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAW0bcFHQIAADsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNElpoRs1Xa26FCEt&#10;sGLhA1zHSSwcjxm7TcvX79jpli5wQvhgeTzj5zdvZpbXh96wvUKvwVa8mOScKSuh1rat+Levm1cL&#10;znwQthYGrKr4UXl+vXr5Yjm4Uk2hA1MrZARifTm4inchuDLLvOxUL/wEnLLkbAB7EcjENqtRDITe&#10;m2ya52+yAbB2CFJ5T7e3o5OvEn7TKBk+N41XgZmKE7eQdkz7Nu7ZainKFoXrtDzREP/Aohfa0qdn&#10;qFsRBNuh/gOq1xLBQxMmEvoMmkZLlXKgbIr8t2weOuFUyoXE8e4sk/9/sPLT/h6Zris+I3ms6KlG&#10;X0g1YVuj2Ouoz+B8SWEP7h5jht7dgfzumYV1R1HqBhGGTomaWBUxPnv2IBqenrLt8BFqQhe7AEmq&#10;Q4N9BCQR2CFV5HiuiDoEJumymE9nORGT5LrKF/k8fSDKp7cOfXivoGfxUHEk5glb7O98iFxE+RSS&#10;uIPR9UYbkwxst2uDbC+oNzZpndD9ZZixbKDP59N5Qn7m85cQeVp/g+h1oCY3uq/44hwkyijaO1un&#10;FgxCm/FMlI09qRiFGwuwhfpIIiKMHUwTR4cO8CdnA3Vvxf2PnUDFmflgqRBXxSzWMyRjNn87JQMv&#10;PdtLj7CSoCoeOBuP6zCOyM6hbjv6qUi5W7ih4jU6KRsLO7I6kaUOTYKfpimOwKWdon7N/OoRAAD/&#10;/wMAUEsDBBQABgAIAAAAIQDGWdEo2gAAAAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI7BTsMwEETv&#10;SPyDtUjcWgdHojTEqRCoSBzb9MJtE5skbbyOYqcNfD3LiR5H8zTz8s3senG2Y+g8aXhYJiAs1d50&#10;1Gg4lNvFE4gQkQz2nqyGbxtgU9ze5JgZf6GdPe9jI3iEQoYa2hiHTMpQt9ZhWPrBEndffnQYOY6N&#10;NCNeeNz1UiXJo3TYET+0ONjX1tan/eQ0VJ064M+ufE/cepvGj7k8Tp9vWt/fzS/PIKKd4z8Mf/qs&#10;DgU7VX4iE0SvYbFiUINag+BWpSmIiqmVAlnk8tq++AUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQAW0bcFHQIAADsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQDGWdEo2gAAAAUBAAAPAAAAAAAAAAAAAAAAAHcEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;" w14:anchorId="19DE9816"/>
+                    <v:group id="Grup 19" style="position:absolute;margin-left:4.75pt;margin-top:-.05pt;width:12.75pt;height:7.9pt;z-index:-251653120;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="152400,90805" coordorigin="4762,4762" o:spid="_x0000_s1026" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQASp+okngIAAC4GAAAOAAAAZHJzL2Uyb0RvYy54bWykVN9v2yAQfp+0/wHxvtpJk7Sx6lRTs0aT&#10;pq5SM+2ZYPxDwsAOEqf//Q5snLSrpqnzAxzwcdx99/lubo+tJAcBttEqp5OLlBKhuC4aVeX0x/b+&#10;0zUl1jFVMKmVyOmzsPR29fHDTWcyMdW1loUAgk6UzTqT09o5kyWJ5bVomb3QRig8LDW0zOESqqQA&#10;1qH3VibTNF0knYbCgObCWtxd94d0FfyXpeDue1la4YjMKcbmwghh3PkxWd2wrAJm6oYPYbB3RNGy&#10;RuGjo6s1c4zsofnDVdtw0FaX7oLrNtFl2XARcsBsJumrbDag9ybkUmVdZUaakNpXPL3bLX84PAJp&#10;CqzdkhLFWqzRBvaG4BK56UyVIWQD5sk8wrBR9Suf7rGE1s+YCDkGVp9HVsXREY6bk8VkOZ1TwvFo&#10;kqaXlwPrvMbS+Fuzq8WUEjwNRqgIr7/E2/PpLMXK+dvL9Dqd+7CS+HLiAxzj6QyKyJ54sv/H01PN&#10;jAj0W0/CwNPl4sRTL5urnqkAGmmymUXG3uDojWxHpv6aK8v43rqN0IFxdvhmXeCqKqLF6mjxo4om&#10;4D/g1S+D+h0lqH6gBNW/83GzzDDn70WTdFimIZA6cu4PW30QWx1g7lRsX5PZUJMTQqpzZHQ3lDDC&#10;IyjOJrg9AwehYK0jIM49EEWBDv8Fcx5j9MGltqKXkicgaGpkAt8851oqT8pyjir26Vstm+K+kTIs&#10;oNrdSSAH5jtM+AY2XsAMWLdmtu5x4WiASYVve+X2evHWThfPqLYO21JO7a89A0GJ/KpQz76HRQOi&#10;sYsGOHmnQ6cLZcI3t8efDAzxz+fUodAedJQ1y6KGMF0P6LH+ptKf906XjRdYiK2PaFjgLxas0JTQ&#10;etH1ztcBdWrzq98AAAD//wMAUEsDBBQABgAIAAAAIQAT2tBU3AAAAAUBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI9NS8NAEIbvgv9hGcFbu4klfsRsSinqqQi2QultmkyT0OxsyG6T9N87nvQ4vA/v+0y2&#10;nGyrBup949hAPI9AEReubLgy8L17nz2D8gG5xNYxGbiSh2V+e5NhWrqRv2jYhkpJCfsUDdQhdKnW&#10;vqjJop+7jliyk+stBjn7Spc9jlJuW/0QRY/aYsOyUGNH65qK8/ZiDXyMOK4W8duwOZ/W18Mu+dxv&#10;YjLm/m5avYIKNIU/GH71RR1ycTq6C5detQZeEgENzGJQki4SeewoVPIEOs/0f/v8BwAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhABKn6iSeAgAALgYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABPa0FTcAAAABQEAAA8AAAAAAAAAAAAAAAAA+AQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAABBgAAAAA=&#10;" w14:anchorId="5B4154CB">
+                      <v:shape id="Graphic 7" style="position:absolute;left:4762;top:4762;width:152400;height:90805;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="152400,90805" o:spid="_x0000_s1027" filled="f" path="m,90804r152400,l152400,,,,,90804xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCTv4waxgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gq9SN2okJbUVapFLSKlSQu9PrKv2dDs25BdNe2vdwuCx2FmvmFmi9424kidrx0rGI8S&#10;EMSl0zVXCj4/1vePIHxA1tg4JgW/5GExvxnMMNPuxDkdi1CJCGGfoQITQptJ6UtDFv3ItcTR+3ad&#10;xRBlV0nd4SnCbSMnSZJKizXHBYMtrQyVP8XBKnj7CrvNNuXJ38tDtTfFcJmv3o1Sd7f98xOIQH24&#10;hi/tV61gmsL/l/gD5PwMAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAk7+MGsYAAADbAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                    </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="00571A60" w:rsidR="00BD0FBC">
-[...4 lines deleted...]
-              <w:t xml:space="preserve">      Gazipaşa Yerleşkesi Kapalı Spor Salonu (Gazipaşa Yerleşkesi/175 kişilik)</w:t>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Tirebolu İletişim Fakültesi Konferans Salonu (200 kişilik) Görele</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Güzel</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Sanatlar</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Fakültesi</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Konferans</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Salonu</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(100</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>kişilik)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00571A60" w:rsidR="00BD0FBC" w:rsidP="0078099F" w:rsidRDefault="00B47B34">
+          <w:p w:rsidRPr="00357743" w:rsidR="00357743" w:rsidP="00357743" w:rsidRDefault="00357743" w14:paraId="2729C708" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:line="360" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3627"/>
+              </w:tabs>
+              <w:ind w:left="412" w:right="5308" w:hanging="3"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00571A60">
-[...1 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
               <mc:AlternateContent>
-                <mc:Choice Requires="wps">
+                <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251596800" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="2D1D4990" wp14:anchorId="41712821">
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251664384" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="2A660F06" wp14:anchorId="3B864DDE">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>-4445</wp:posOffset>
+                        <wp:posOffset>60325</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>12065</wp:posOffset>
+                        <wp:posOffset>-123190</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="152400" cy="90805"/>
-                      <wp:effectExtent l="0" t="0" r="19050" b="23495"/>
+                      <wp:extent cx="161925" cy="386080"/>
+                      <wp:effectExtent l="0" t="0" r="9525" b="13970"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="38" name="Rectangle 6"/>
-[...2 lines deleted...]
-                      </wp:cNvGraphicFramePr>
+                      <wp:docPr id="17" name="Grup 17"/>
+                      <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
-[...4 lines deleted...]
-                            <wps:spPr bwMode="auto">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr/>
+                            <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="152400" cy="90805"/>
+                                <a:ext cx="161925" cy="386080"/>
+                                <a:chOff x="4762" y="4762"/>
+                                <a:chExt cx="152400" cy="376555"/>
                               </a:xfrm>
-                              <a:prstGeom prst="rect">
-[...17 lines deleted...]
-                          </wps:wsp>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="35" name="Graphic 9"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="4762" y="4762"/>
+                                  <a:ext cx="152400" cy="376555"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="152400" h="376555">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="90804"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="152400" y="90804"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="152400" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="90804"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                    <a:path w="152400" h="376555">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="233679"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="152400" y="233679"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="152400" y="142875"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="142875"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="233679"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                    <a:path w="152400" h="376555">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="376554"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="152400" y="376554"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="152400" y="285750"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="285750"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="376554"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:ln w="9525">
+                                  <a:solidFill>
+                                    <a:srgbClr val="000000"/>
+                                  </a:solidFill>
+                                  <a:prstDash val="solid"/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect id="Rectangle 6" style="position:absolute;margin-left:-.35pt;margin-top:.95pt;width:12pt;height:7.15pt;z-index:251596800;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC9I79pHgIAADsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNElpl27UdLXqUoS0&#10;wIqFD5g6TmLh2GbsNi1fz9jpli5wQvhgeTzj5zdvZpY3h16zvUSvrKl4Mck5k0bYWpm24l+/bF4t&#10;OPMBTA3aGlnxo/T8ZvXyxXJwpZzazupaIiMQ48vBVbwLwZVZ5kUne/AT66QhZ2Oxh0AmtlmNMBB6&#10;r7Npnl9lg8XaoRXSe7q9G518lfCbRorwqWm8DExXnLiFtGPat3HPVksoWwTXKXGiAf/Aogdl6NMz&#10;1B0EYDtUf0D1SqD1tgkTYfvMNo0SMuVA2RT5b9k8duBkyoXE8e4sk/9/sOLj/gGZqiv+miploKca&#10;fSbVwLRasquoz+B8SWGP7gFjht7dW/HNM2PXHUXJW0Q7dBJqYlXE+OzZg2h4esq2wwdbEzrsgk1S&#10;HRrsIyCJwA6pIsdzReQhMEGXxXw6y6luglzX+SKfpw+gfHrr0Id30vYsHiqOxDxhw/7eh8gFyqeQ&#10;xN1qVW+U1snAdrvWyPZAvbFJ64TuL8O0YQN9Pp/OE/Izn7+EyNP6G0SvAjW5Vn3FF+cgKKNob02d&#10;WjCA0uOZKGtzUjEKNxZga+sjiYh27GCaODp0Fn9wNlD3Vtx/3wFKzvR7Q4W4Lmaz2O7JmM3fTMnA&#10;S8/20gNGEFTFA2fjcR3GEdk5VG1HPxUpd2NvqXiNSsrGwo6sTmSpQ5Pgp2mKI3Bpp6hfM7/6CQAA&#10;//8DAFBLAwQUAAYACAAAACEAfhlWKdkAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyOT0+DQBDF&#10;7yZ+h82YeGsXIakWWRqjqYnHll68DTACLTtL2KVFP73jyR7fn7z3yzaz7dWZRt85NvCwjEARV67u&#10;uDFwKLaLJ1A+INfYOyYD3+Rhk9/eZJjW7sI7Ou9Do2SEfYoG2hCGVGtftWTRL91ALNmXGy0GkWOj&#10;6xEvMm57HUfRSlvsWB5aHOi1peq0n6yBsosP+LMr3iO73ibhYy6O0+ebMfd388szqEBz+C/DH76g&#10;Qy5MpZu49qo3sHiUothrUJLGSQKqFLmKQeeZvqbPfwEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQC9I79pHgIAADsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQB+GVYp2QAAAAUBAAAPAAAAAAAAAAAAAAAAAHgEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;" w14:anchorId="6C678043"/>
+                    <v:group id="Grup 17" style="position:absolute;margin-left:4.75pt;margin-top:-9.7pt;width:12.75pt;height:30.4pt;z-index:-251652096;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="152400,376555" coordorigin="4762,4762" o:spid="_x0000_s1026" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCNUSJn6QIAAEkIAAAOAAAAZHJzL2Uyb0RvYy54bWysVl1v2yAUfZ+0/4B4X504cT6sJtXUrtGk&#10;qa3UTnsmGH9IGBiQOP33u2DjJE20Zd3yABdzgHvPPVxyfbOrOdoybSopFnh4NcCICSqzShQL/P3l&#10;/tMMI2OJyAiXgi3wKzP4Zvnxw3WjUhbLUvKMaQSbCJM2aoFLa1UaRYaWrCbmSiomYDKXuiYWhrqI&#10;Mk0a2L3mUTwYTKJG6kxpSZkx8PWuncRLv3+eM2of89wwi/gCg2/Wt9q3a9dGy2uSFpqosqKdG+Qd&#10;XtSkEnBov9UdsQRtdHWyVV1RLY3M7RWVdSTzvKLMxwDRDAdvollpuVE+liJtCtXTBNS+4end29KH&#10;7ZNGVQa5m2IkSA05WumNQjAEbhpVpABZafWsnnT3oWhHLtxdrmvXQyBo51l97VllO4sofBxOhvM4&#10;wYjC1Gg2Gcw61mkJqXGrxtNJjBHMesNnhJZfwuokHg8gc371dJIkifMrCkdHzsPeoUaBisyeKPNv&#10;RD2XRDHPv3EsdESNIJZAVKubeUuVB/U8mdQAZWdIOhNuT9XvgyUp3Ri7YtJzTrbfjPVsFVmwSBks&#10;uhPB1HALnP6517/FCPSvMQL9r53jJFXEunXBRA0krfOkhJy1rLvZWm7Zi/Q4u8/3HFI67rKyR3Bx&#10;iAz7QZYP4QEUeuW3PQB7rUC2AyD0LRB0EfT2B8y5QymXhrVicgy8N/x4NJpMvQTAhwviP8KHeEJ/&#10;QsBwHM+mQfMBFfpDFi4Gnj3/P3HhtfIXWjjCh6hCf8JFPEumySWKuBh49vwTLiCv/RUB+/AScuFu&#10;yzyBAuf0YySvsvuKcz/QxfqWa7Ql7vHxv+6WHMGUNvaOmLLF+akOxgVUOlfT2krirLXMXqEONfBi&#10;LbD5uSGaYcS/Cqh07nkLhg7GOhja8lvpH0GvczjzZfeDaIXc8QtsoQQ9yFDwSBqKiwu9x7qVQn7e&#10;WJlXrvJ431qPugEUX2/59wqsowfxcOxR+38Ay18AAAD//wMAUEsDBBQABgAIAAAAIQAAt0Au3wAA&#10;AAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAFITvgv9heYK3dhObiI3ZlFLUUxFshdLbNvua&#10;hGbfhuw2Sf+9z5MehxlmvslXk23FgL1vHCmI5xEIpNKZhioF3/v32QsIHzQZ3TpCBTf0sCru73Kd&#10;GTfSFw67UAkuIZ9pBXUIXSalL2u02s9dh8Te2fVWB5Z9JU2vRy63rXyKomdpdUO8UOsONzWWl93V&#10;KvgY9bhexG/D9nLe3I779POwjVGpx4dp/Qoi4BT+wvCLz+hQMNPJXcl40SpYphxUMIuXCQj2Fylf&#10;OylI4gRkkcv//MUPAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAI1RImfpAgAASQgAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAAC3QC7fAAAABwEA&#10;AA8AAAAAAAAAAAAAAAAAQwUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABPBgAAAAA=&#10;" w14:anchorId="1D752A02">
+                      <v:shape id="Graphic 9" style="position:absolute;left:4762;top:4762;width:152400;height:376555;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="152400,376555" o:spid="_x0000_s1027" filled="f" path="m,90804r152400,l152400,,,,,90804xem,233679r152400,l152400,142875,,142875r,90804xem,376554r152400,l152400,285750,,285750r,90804xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDI57fWwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dagIx&#10;FITvC75DOIJ3mlWxyNYo/iBqb0TtA5xuzm62bk6WTdTt2zeC0MthZr5hZovWVuJOjS8dKxgOEhDE&#10;mdMlFwq+Ltv+FIQPyBorx6Tglzws5p23GabaPfhE93MoRISwT1GBCaFOpfSZIYt+4Gri6OWusRii&#10;bAqpG3xEuK3kKEnepcWS44LBmtaGsuv5ZhXsdfmzoov71jubm3Bc5ZvDZ65Ur9suP0AEasN/+NXe&#10;awXjCTy/xB8g538AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAyOe31sMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                    </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="00571A60" w:rsidR="00BD0FBC">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> Amfisi (Güre Yerleşkesi/127 kişilik)</w:t>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Tirebolu</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Mehmet</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>BAYRAK</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>MYO</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Konferans</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Salonu</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(170</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>kişilik) Eynesil Kamil NALBANT MYO Konferans Salonu (90 kişilik) Espiye Meslek Yüksekokulu Konferans Salonu (155 kişilik) Sağlık Bilimleri Fakültesi Konferans Salonu (140 kişilik)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00571A60" w:rsidR="00BD0FBC" w:rsidP="0078099F" w:rsidRDefault="00B47B34">
+          <w:p w:rsidRPr="00357743" w:rsidR="00357743" w:rsidP="00357743" w:rsidRDefault="00357743" w14:paraId="08C53D00" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:line="360" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3627"/>
+              </w:tabs>
+              <w:ind w:left="412"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00571A60">
-              <w:rPr>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
               <mc:AlternateContent>
-                <mc:Choice Requires="wps">
+                <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251592704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="143C374F" wp14:anchorId="579BEF67">
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="49828960" wp14:anchorId="285B16B3">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>-4445</wp:posOffset>
+                        <wp:posOffset>60325</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>1270</wp:posOffset>
+                        <wp:posOffset>-271780</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="152400" cy="90805"/>
-                      <wp:effectExtent l="0" t="0" r="19050" b="23495"/>
+                      <wp:extent cx="161925" cy="100330"/>
+                      <wp:effectExtent l="0" t="0" r="9525" b="13970"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="37" name="Rectangle 5"/>
-[...2 lines deleted...]
-                      </wp:cNvGraphicFramePr>
+                      <wp:docPr id="15" name="Grup 15"/>
+                      <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
-[...4 lines deleted...]
-                            <wps:spPr bwMode="auto">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr/>
+                            <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="152400" cy="90805"/>
+                                <a:ext cx="161925" cy="100330"/>
+                                <a:chOff x="4762" y="4762"/>
+                                <a:chExt cx="152400" cy="90805"/>
                               </a:xfrm>
-                              <a:prstGeom prst="rect">
-[...17 lines deleted...]
-                          </wps:wsp>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="33" name="Graphic 11"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="4762" y="4762"/>
+                                  <a:ext cx="152400" cy="90805"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="152400" h="90805">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="90804"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="152400" y="90804"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="152400" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="90804"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:ln w="9525">
+                                  <a:solidFill>
+                                    <a:srgbClr val="000000"/>
+                                  </a:solidFill>
+                                  <a:prstDash val="solid"/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect id="Rectangle 5" style="position:absolute;margin-left:-.35pt;margin-top:.1pt;width:12pt;height:7.15pt;z-index:251592704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzimR+HwIAADsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNElp2W7UdLXqUoS0&#10;wIqFD5g6TmLh2GbsNi1fz9jpli5wQvhgeTzj5zdvZpY3h16zvUSvrKl4Mck5k0bYWpm24l+/bF4t&#10;OPMBTA3aGlnxo/T8ZvXyxXJwpZzazupaIiMQ48vBVbwLwZVZ5kUne/AT66QhZ2Oxh0AmtlmNMBB6&#10;r7Npnr/JBou1Qyuk93R7Nzr5KuE3jRThU9N4GZiuOHELace0b+OerZZQtgiuU+JEA/6BRQ/K0Kdn&#10;qDsIwHao/oDqlUDrbRMmwvaZbRolZMqBsiny37J57MDJlAuJ491ZJv//YMXH/QMyVVf89RVnBnqq&#10;0WdSDUyrJZtHfQbnSwp7dA8YM/Tu3opvnhm77ihK3iLaoZNQE6sixmfPHkTD01O2HT7YmtBhF2yS&#10;6tBgHwFJBHZIFTmeKyIPgQm6LObTWU51E+S6zhd5IpRB+fTWoQ/vpO1ZPFQciXnChv29D5ELlE8h&#10;ibvVqt4orZOB7Xatke2BemOTVqJPKV6GacMG+nw+nSfkZz5/CZGn9TeIXgVqcq36ii/OQVBG0d6a&#10;OrVgAKXHM1HW5qRiFG4swNbWRxIR7djBNHF06Cz+4Gyg7q24/74DlJzp94YKcV3MZrHdkzGbX03J&#10;wEvP9tIDRhBUxQNn43EdxhHZOVRtRz8VKXdjb6l4jUrKxsKOrE5kqUOT4KdpiiNwaaeoXzO/+gkA&#10;AP//AwBQSwMEFAAGAAgAAAAhAJj4RdTaAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMjk1Pg0AU&#10;Rfcm/ofJM3HXDoIfLTI0RlMTly3duHvAE1DmDWGGFv31Pld1eXNP7j3ZZra9OtLoO8cGbpYRKOLK&#10;1R03Bg7FdrEC5QNyjb1jMvBNHjb55UWGae1OvKPjPjRKRtinaKANYUi19lVLFv3SDcTSfbjRYpA4&#10;Nroe8STjttdxFN1rix3LQ4sDPbdUfe0na6Ds4gP+7IrXyK63SXibi8/p/cWY66v56RFUoDmcYfjT&#10;F3XIxal0E9de9QYWDwIaiEFJGScJqFKg2zvQeab/y+e/AAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhALOKZH4fAgAAOwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAJj4RdTaAAAABAEAAA8AAAAAAAAAAAAAAAAAeQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" w14:anchorId="0606596D"/>
+                    <v:group id="Grup 15" style="position:absolute;margin-left:4.75pt;margin-top:-21.4pt;width:12.75pt;height:7.9pt;z-index:-251655168;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="152400,90805" coordorigin="4762,4762" o:spid="_x0000_s1026" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJrjxVnwIAAC8GAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2yAUfZ+0/4B4X20nbddadaqpXaNJ&#10;01apnfZMMP6QMLALidN/vwsYJ+2qaeryYF/M4XDvuSf36no/SLITYHutKlqc5JQIxXXdq7aiPx7v&#10;PlxQYh1TNZNaiYo+CUuvV+/fXY2mFAvdaVkLIEiibDmainbOmTLLLO/EwOyJNkLhZqNhYA6X0GY1&#10;sBHZB5kt8vw8GzXUBjQX1uLX27hJV4G/aQR335vGCkdkRTE3F54Qnhv/zFZXrGyBma7nUxrsDVkM&#10;rFd46Ux1yxwjW+j/oBp6Dtrqxp1wPWS6aXouQg1YTZG/qGYNemtCLW05tmaWCaV9odObafm33T2Q&#10;vsbenVGi2IA9WsPWEFyiNqNpS4SswTyYe5g+tHHly903MPg3FkL2QdWnWVWxd4Tjx+K8uFwgOcet&#10;Is+Xy0l13mFr/KnTj+cLSnA3BKEjvPucTp8tTnPsnD99mV/kIa0s3Zz5BOd8RoMmsged7P/p9NAx&#10;I4L81osw6bRcHnSKtimKKFVAzTrZ0qJkr4j0SrmzVH8tlpV8a91a6CA52321Ltq3ThHrUsT3KoWA&#10;fwJvfxns7yhB+wMlaP9NtL9hzp/zqfqQjN4MUfUuie43B70TjzrA3KHbvimnngibckBIdYxMdFMP&#10;EzyB0tsE2iNwcAryJkB6RyC6Agn/BXOcY+LgUlsR0/ZVh/xnJfDOY62l8qJcnqGNfflWy76+66UM&#10;C2g3NxLIjvkRE36TGs9gBqy7ZbaLuLA1waTCu711o198tNH1E9ptxLlUUftry0BQIr8oNLQfYimA&#10;FGxSAE7e6DDqQpvwzsf9TwaG+Osr6tBo33TyNSuTh7BcD4hYf1LpT1unm94bLOQWM5oW+B8LUZhK&#10;GD0be8frgDrM+dVvAAAA//8DAFBLAwQUAAYACAAAACEAkw5V098AAAAIAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPwU7DMBBE70j8g7VI3FonKYES4lRVBZwqJFok1Ns23iZRYzuK3ST9e5YTHHdmNDsv&#10;X02mFQP1vnFWQTyPQJAtnW5speBr/zZbgvABrcbWWVJwJQ+r4vYmx0y70X7SsAuV4BLrM1RQh9Bl&#10;UvqyJoN+7jqy7J1cbzDw2VdS9zhyuWllEkWP0mBj+UONHW1qKs+7i1HwPuK4XsSvw/Z82lwP+/Tj&#10;exuTUvd30/oFRKAp/IXhdz5Ph4I3Hd3Fai9aBc8pBxXMHhImYH+RMtqRheQpAlnk8j9A8QMAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAJrjxVnwIAAC8GAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCTDlXT3wAAAAgBAAAPAAAAAAAAAAAAAAAAAPkE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAABQYAAAAA&#10;" w14:anchorId="6606E4A7">
+                      <v:shape id="Graphic 11" style="position:absolute;left:4762;top:4762;width:152400;height:90805;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="152400,90805" o:spid="_x0000_s1027" filled="f" path="m,90804r152400,l152400,,,,,90804xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCDyC+CxgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvBf9DeEIvRbNVUFmNopZWESl1W/D62Dw3i5uXZZPqtr/eCIUeh5n5hpktWluJCzW+dKzguZ+A&#10;IM6dLrlQ8PX52puA8AFZY+WYFPyQh8W88zDDVLsrH+iShUJECPsUFZgQ6lRKnxuy6PuuJo7eyTUW&#10;Q5RNIXWD1wi3lRwkyUhaLDkuGKxpbSg/Z99Wwfsx7N42Ix78voyLvcmeVof1h1HqsdsupyACteE/&#10;/NfeagXDIdy/xB8g5zcAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAg8gvgsYAAADbAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                    </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="00571A60" w:rsidR="00BD0FBC">
-[...17 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
               <mc:AlternateContent>
-                <mc:Choice Requires="wps">
+                <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251600896" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="7A6CC938" wp14:anchorId="652292F6">
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251665408" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="4A41B60D" wp14:anchorId="2FDCF221">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>-4445</wp:posOffset>
+                        <wp:posOffset>60325</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>1270</wp:posOffset>
+                        <wp:posOffset>-123190</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="152400" cy="90805"/>
-                      <wp:effectExtent l="0" t="0" r="19050" b="23495"/>
+                      <wp:extent cx="161925" cy="519430"/>
+                      <wp:effectExtent l="0" t="0" r="9525" b="13970"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="36" name="Rectangle 7"/>
-[...2 lines deleted...]
-                      </wp:cNvGraphicFramePr>
+                      <wp:docPr id="13" name="Grup 13"/>
+                      <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
-[...4 lines deleted...]
-                            <wps:spPr bwMode="auto">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr/>
+                            <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="152400" cy="90805"/>
+                                <a:ext cx="161925" cy="519430"/>
+                                <a:chOff x="4762" y="4762"/>
+                                <a:chExt cx="152400" cy="509905"/>
                               </a:xfrm>
-                              <a:prstGeom prst="rect">
-[...17 lines deleted...]
-                          </wps:wsp>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="31" name="Graphic 13"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="4762" y="4762"/>
+                                  <a:ext cx="152400" cy="509905"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="152400" h="509905">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="90804"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="152400" y="90804"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="152400" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="90804"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                    <a:path w="152400" h="509905">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="233679"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="152400" y="233679"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="152400" y="142875"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="142875"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="233679"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                    <a:path w="152400" h="509905">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="367029"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="152400" y="367029"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="152400" y="276225"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="276225"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="367029"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                    <a:path w="152400" h="509905">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="509904"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="152400" y="509904"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="152400" y="419099"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="419099"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="509904"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:ln w="9525">
+                                  <a:solidFill>
+                                    <a:srgbClr val="000000"/>
+                                  </a:solidFill>
+                                  <a:prstDash val="solid"/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect id="Rectangle 7" style="position:absolute;margin-left:-.35pt;margin-top:.1pt;width:12pt;height:7.15pt;z-index:251600896;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQApd0knHwIAADsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p0lKu3VR02nqKEIa&#10;MDH4AVfHSSwc25zdpuPX7+x0pQOeEH6wfL7z5+++u1teH3rN9hK9sqbixSTnTBpha2Xain/7unmz&#10;4MwHMDVoa2TFH6Xn16vXr5aDK+XUdlbXEhmBGF8OruJdCK7MMi862YOfWCcNORuLPQQysc1qhIHQ&#10;e51N8/wiGyzWDq2Q3tPt7ejkq4TfNFKEz03jZWC64sQtpB3Tvo17tlpC2SK4TokjDfgHFj0oQ5+e&#10;oG4hANuh+gOqVwKtt02YCNtntmmUkCkHyqbIf8vmoQMnUy4kjncnmfz/gxWf9vfIVF3xtxecGeip&#10;Rl9INTCtluwy6jM4X1LYg7vHmKF3d1Z898zYdUdR8gbRDp2EmlgVMT578SAanp6y7fDR1oQOu2CT&#10;VIcG+whIIrBDqsjjqSLyEJigy2I+neVUN0Guq3yRz9MHUD6/dejDe2l7Fg8VR2KesGF/50PkAuVz&#10;SOJutao3SutkYLtda2R7oN7YpHVE9+dh2rCBPp9P5wn5hc+fQ+Rp/Q2iV4GaXKu+4otTEJRRtHem&#10;Ti0YQOnxTJS1OaoYhRsLsLX1I4mIduxgmjg6dBZ/cjZQ91bc/9gBSs70B0OFuCpms9juyZjNL6dk&#10;4Llne+4BIwiq4oGz8bgO44jsHKq2o5+KlLuxN1S8RiVlY2FHVkey1KFJ8OM0xRE4t1PUr5lfPQEA&#10;AP//AwBQSwMEFAAGAAgAAAAhAJj4RdTaAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMjk1Pg0AU&#10;Rfcm/ofJM3HXDoIfLTI0RlMTly3duHvAE1DmDWGGFv31Pld1eXNP7j3ZZra9OtLoO8cGbpYRKOLK&#10;1R03Bg7FdrEC5QNyjb1jMvBNHjb55UWGae1OvKPjPjRKRtinaKANYUi19lVLFv3SDcTSfbjRYpA4&#10;Nroe8STjttdxFN1rix3LQ4sDPbdUfe0na6Ds4gP+7IrXyK63SXibi8/p/cWY66v56RFUoDmcYfjT&#10;F3XIxal0E9de9QYWDwIaiEFJGScJqFKg2zvQeab/y+e/AAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhACl3SScfAgAAOwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAJj4RdTaAAAABAEAAA8AAAAAAAAAAAAAAAAAeQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" w14:anchorId="6F744FFE"/>
+                    <v:group id="Grup 13" style="position:absolute;margin-left:4.75pt;margin-top:-9.7pt;width:12.75pt;height:40.9pt;z-index:-251651072;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="152400,509905" coordorigin="4762,4762" o:spid="_x0000_s1026" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB0uoX/BwMAAFYJAAAOAAAAZHJzL2Uyb0RvYy54bWysVttu2zAMfR+wfxD0vvqSS2ujTjG0azBg&#10;2Aq0w54VWb4AsqVJSpz+/SjZcpIm2NKufjAp60gkD0XK1zfbhqMNU7oWbYajixAj1lKR122Z4Z9P&#10;95+uMNKGtDnhomUZfmYa3yw+frjuZMpiUQmeM4Vgk1anncxwZYxMg0DTijVEXwjJWpgshGqIgaEq&#10;g1yRDnZveBCH4TzohMqlEpRpDV/v+km8cPsXBaPmR1FoZhDPMPhm3Fu598q+g8U1SUtFZFXTwQ3y&#10;Bi8aUrdgdNzqjhiC1qo+2qqpqRJaFOaCiiYQRVFT5mKAaKLwRTRLJdbSxVKmXSlHmoDaFzy9eVv6&#10;ffOgUJ1D7iYYtaSBHC3VWiIYAjedLFOALJV8lA9q+FD2IxvutlCNlRAI2jpWn0dW2dYgCh+jeZTE&#10;M4woTM2iZDoZWKcVpMauml7OY4xg1ikuI7T64lfP4mkImXOrwyQJZ9avwJsOrIejQ52EU6R3ROn/&#10;I+qxIpI5/rVlYSBqEu2I6s+N58qhRqJ0qoGzEyydiHfk6u/RkpSutVky4Ugnm2/aOLrK3Guk8hrd&#10;tl5VUAa2ALgrAIMRFIDCCApg1ReAJMaus75aFXWQtcGTCpLW025nG7FhT8LhzC7hSXgVToe07BC8&#10;3Uf6/SDN+3AP8lK6bffA7rBAuj3Ayx4IB8MfuH9gThmlXGjWnyYb9lvDjyeT+WVyfvwHeB+Pl0cE&#10;RNP46tIfeo/ycp+Fs4En7b8TF8BEGL+CiwO8j8rLIy5i6BTQSvqUeZSX+1ycDTxp/524cHXziro4&#10;wPuovDziYholUJdncHE28KT9Iy6gzsZ2Afp+Q+Kt7RzJDFJka0kLXuf3NeduoMrVLVdoQ+xN7J7B&#10;9wOYVNrcEV31ODc1hght3zb4vqtabSXyZ2jKHVzfGda/10QxjPjXFtq+veu9oryy8ooy/Fa4PwJX&#10;82DzafuLKIms+QwbaMffhe/+JPWN1oY+Yu3KVnxeG1HUtgs733qPhgHcRE5zlzdoB38H+2OH2v0O&#10;Lf4AAAD//wMAUEsDBBQABgAIAAAAIQC3+y1l3wAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9B&#10;a8JAFITvhf6H5RV6003USE2zEZG2JylUC+LtmX0mwezbkF2T+O+7PbXHYYaZb7L1aBrRU+dqywri&#10;aQSCuLC65lLB9+F98gLCeWSNjWVScCcH6/zxIcNU24G/qN/7UoQSdikqqLxvUyldUZFBN7UtcfAu&#10;tjPog+xKqTscQrlp5CyKltJgzWGhwpa2FRXX/c0o+Bhw2Mzjt353vWzvp0PyedzFpNTz07h5BeFp&#10;9H9h+MUP6JAHprO9sXaiUbBKQlDBJF4tQAR/noRrZwXL2QJknsn//PkPAAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAHS6hf8HAwAAVgkAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhALf7LWXfAAAABwEAAA8AAAAAAAAAAAAAAAAAYQUAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAABtBgAAAAA=&#10;" w14:anchorId="6D5CF1EF">
+                      <v:shape id="Graphic 13" style="position:absolute;left:4762;top:4762;width:152400;height:509905;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="152400,509905" o:spid="_x0000_s1027" filled="f" path="m,90804r152400,l152400,,,,,90804xem,233679r152400,l152400,142875,,142875r,90804xem,367029r152400,l152400,276225,,276225r,90804xem,509904r152400,l152400,419099,,419099r,90805xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDywX3MwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvC/6H8ARva1qVVapRpCAryB5WvXh7NM+02LzUJqv135sFweMwM98wi1Vna3Gj1leOFaTDBARx&#10;4XTFRsHxsPmcgfABWWPtmBQ8yMNq2ftYYKbdnX/ptg9GRAj7DBWUITSZlL4oyaIfuoY4emfXWgxR&#10;tkbqFu8Rbms5SpIvabHiuFBiQ3lJxWX/ZxXQZr37ySe7/PE9nZj0YIrR9TRTatDv1nMQgbrwDr/a&#10;W61gnML/l/gD5PIJAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA8sF9zMMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                    </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="00571A60" w:rsidR="00BD0FBC">
-[...4 lines deleted...]
-              <w:t xml:space="preserve">      Amfi Tiyatro (Güre Yerleşkesi /650 kişilik)</w:t>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Görele</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>UBYO</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Konferans</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Salonu</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(170</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>kişilik)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00571A60" w:rsidR="009E0C63" w:rsidP="0078099F" w:rsidRDefault="00B47B34">
+          <w:p w:rsidRPr="00357743" w:rsidR="00357743" w:rsidP="00357743" w:rsidRDefault="00357743" w14:paraId="11C1DA3B" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:line="360" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3627"/>
+              </w:tabs>
+              <w:ind w:left="412" w:right="4810"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00571A60">
-              <w:rPr>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Bulancak Kadir KARABAŞ UBYO Konferans Salonu (65 kişilik) Alucra Turan BULUTÇU Konferans Salonu (70 kişilik)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BA0455" w:rsidP="00357743" w:rsidRDefault="00357743" w14:paraId="7E5A34E6" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3627"/>
+              </w:tabs>
+              <w:spacing w:line="228" w:lineRule="exact"/>
+              <w:ind w:left="412" w:right="4421"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
               <mc:AlternateContent>
-                <mc:Choice Requires="wps">
+                <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251604992" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="06D5A2DE" wp14:anchorId="3A707217">
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251666432" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="3EA91200" wp14:anchorId="55F1F74C">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>-4445</wp:posOffset>
+                        <wp:posOffset>60325</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>635</wp:posOffset>
+                        <wp:posOffset>19050</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="152400" cy="90805"/>
-                      <wp:effectExtent l="0" t="0" r="19050" b="23495"/>
+                      <wp:extent cx="161925" cy="241935"/>
+                      <wp:effectExtent l="0" t="0" r="9525" b="5715"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="3" name="Rectangle 8"/>
-[...2 lines deleted...]
-                      </wp:cNvGraphicFramePr>
+                      <wp:docPr id="11" name="Grup 11"/>
+                      <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
-[...4 lines deleted...]
-                            <wps:spPr bwMode="auto">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr/>
+                            <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="152400" cy="90805"/>
+                                <a:ext cx="161925" cy="241935"/>
+                                <a:chOff x="4762" y="4762"/>
+                                <a:chExt cx="152400" cy="232410"/>
                               </a:xfrm>
-                              <a:prstGeom prst="rect">
-[...17 lines deleted...]
-                          </wps:wsp>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="29" name="Graphic 15"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="4762" y="4762"/>
+                                  <a:ext cx="152400" cy="232410"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="152400" h="232410">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="90805"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="152400" y="90805"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="152400" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="90805"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                    <a:path w="152400" h="232410">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="232410"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="152400" y="232410"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="152400" y="141605"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="141605"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="232410"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:ln w="9525">
+                                  <a:solidFill>
+                                    <a:srgbClr val="000000"/>
+                                  </a:solidFill>
+                                  <a:prstDash val="solid"/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect id="Rectangle 8" style="position:absolute;margin-left:-.35pt;margin-top:.05pt;width:12pt;height:7.15pt;z-index:251604992;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCxVt/sHgIAADoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNElpoRs1Xa26FCEt&#10;sGLhA6aOk1g4thm7TcvX79jpli5wQvhgeTzj5zdvZpbXh16zvUSvrKl4Mck5k0bYWpm24t++bl4t&#10;OPMBTA3aGlnxo/T8evXyxXJwpZzazupaIiMQ48vBVbwLwZVZ5kUne/AT66QhZ2Oxh0AmtlmNMBB6&#10;r7Npnr/JBou1Qyuk93R7Ozr5KuE3jRThc9N4GZiuOHELace0b+OerZZQtgiuU+JEA/6BRQ/K0Kdn&#10;qFsIwHao/oDqlUDrbRMmwvaZbRolZMqBsiny37J56MDJlAuJ491ZJv//YMWn/T0yVVf8NWcGeirR&#10;FxINTKslW0R5BudLinpw9xgT9O7Oiu+eGbvuKEreINqhk1ATqSLGZ88eRMPTU7YdPtqa0GEXbFLq&#10;0GAfAUkDdkgFOZ4LIg+BCbos5tNZTmUT5LrKF/k8fQDl01uHPryXtmfxUHEk5gkb9nc+RC5QPoUk&#10;7lareqO0Tga227VGtgdqjU1aJ3R/GaYNG+jz+XSekJ/5/CVEntbfIHoVqMe16iu+OAdBGUV7Z+rU&#10;gQGUHs9EWZuTilG4sQBbWx9JRLRjA9PA0aGz+JOzgZq34v7HDlBypj8YKsRVMZvFbk/GbP52SgZe&#10;eraXHjCCoCoeOBuP6zBOyM6hajv6qUi5G3tDxWtUUjYWdmR1IksNmgQ/DVOcgEs7Rf0a+dUjAAAA&#10;//8DAFBLAwQUAAYACAAAACEA2UZ0iNgAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyOT0+DQBDF&#10;7yZ+h82YeGsXoVGLLI3R1MRjSy/eBpgCys4SdmnRT+/0pMf3J+/9ss1se3Wi0XeODdwtI1DElas7&#10;bgwciu3iEZQPyDX2jsnAN3nY5NdXGaa1O/OOTvvQKBlhn6KBNoQh1dpXLVn0SzcQS3Z0o8Ugcmx0&#10;PeJZxm2v4yi61xY7locWB3ppqfraT9ZA2cUH/NkVb5Fdb5PwPhef08erMbc38/MTqEBz+CvDBV/Q&#10;IRem0k1ce9UbWDxI8WIrCeMkAVWKWq1A55n+D5//AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhALFW3+weAgAAOgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhANlGdIjYAAAABAEAAA8AAAAAAAAAAAAAAAAAeAQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;" w14:anchorId="597932EC"/>
+                    <v:group id="Grup 11" style="position:absolute;margin-left:4.75pt;margin-top:1.5pt;width:12.75pt;height:19.05pt;z-index:-251650048;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="152400,232410" coordorigin="4762,4762" o:spid="_x0000_s1026" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBbtwzMyQIAAD4HAAAOAAAAZHJzL2Uyb0RvYy54bWykVVtv2yAUfp+0/4B4X31pkjVWnWpq12jS&#10;1FZqpj0TjC8SBgYkTv/9Dtg4bhtNVeYHczDfuX3nHHx9c2g52jNtGilynFzEGDFBZdGIKse/Nvdf&#10;rjAyloiCcClYjl+YwTerz5+uO5WxVNaSF0wjMCJM1qkc19aqLIoMrVlLzIVUTMBhKXVLLGx1FRWa&#10;dGC95VEax4uok7pQWlJmDHy96w/xytsvS0btY1kaZhHPMcRm/Vv799a9o9U1ySpNVN3QIQxyRhQt&#10;aQQ4HU3dEUvQTjfvTLUN1dLI0l5Q2UayLBvKfA6QTRK/yWat5U75XKqsq9RIE1D7hqezzdKH/ZNG&#10;TQG1SzASpIUarfVOIdgCN52qMoCstXpWT3r4UPU7l+6h1K1bIRF08Ky+jKyyg0UUPiaLZJnOMaJw&#10;lM6S5eW8Z53WUBqnNfu6SDGCUy/4itD6e9Cep7MYKue1L0Hf1ywKriMX4RhQp6CLzJEo839EPddE&#10;Mc+/cSwMRKXLI1F93yQ+I+ccUCNRJjPA2QmWTuQ7cvXvbElGd8aumfSkk/1PY/sGLoJE6iDRgwii&#10;hjFwA8D9AFiMYAA0RjAA274Uilin52J1IuqgakMkNRStp92dtnLPNtLj7LHgy/gq9hRAWY4ILqbI&#10;YA/KPIUHUFiVNzsBh3IHQFh7IDRGaDjwHc7COsWcckq5NAwIBFWX9rnpD/z0hj6Q/yt8iDWs7whI&#10;ZsliZDegwjrN8MPAk/7fcTGQ4tsC5GnjceE6ZDmHqXacGcmb4r7h3G90tb3lGu2Ju3H943oMLLyC&#10;KW3sHTF1j/NHA4wLQLtZ6qfHSVtZvMDwdXBN59j82RHNMOI/BIy3u9ODoIOwDYK2/Fb6m9/XFnxu&#10;Dr+JVsi5z7GFsXuQYcpJFgbKpT5inaaQ33ZWlo2bNh9bH9GwgRvHS/6SBunVX2C696jjb2/1FwAA&#10;//8DAFBLAwQUAAYACAAAACEAOo59ndwAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF&#10;74L/YRnBm92sMaIxm1KKeipCW0G8bbPTJDQ7G7LbJP33jic9PYb3eO+bYjm7Tow4hNaTBrVIQCBV&#10;3rZUa/jcv909gQjRkDWdJ9RwwQDL8vqqMLn1E21x3MVacAmF3GhoYuxzKUPVoDNh4Xsk9o5+cCby&#10;OdTSDmbictfJ+yR5lM60xAuN6XHdYHXanZ2G98lMq1S9jpvTcX353mcfXxuFWt/ezKsXEBHn+BeG&#10;X3xGh5KZDv5MNohOw3PGQQ0pP8RumrEeNDwoBbIs5H/68gcAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQBbtwzMyQIAAD4HAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA6jn2d3AAAAAUBAAAPAAAAAAAAAAAAAAAAACMFAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAALAYAAAAA&#10;" w14:anchorId="15ECFE97">
+                      <v:shape id="Graphic 15" style="position:absolute;left:4762;top:4762;width:152400;height:232410;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="152400,232410" o:spid="_x0000_s1027" filled="f" path="m,90805r152400,l152400,,,,,90805xem,232410r152400,l152400,141605,,141605r,90805xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDJgniJxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PawIx&#10;FMTvQr9DeIVepGb1sOjWKKUg2IMH/yB4e2xeN0uTlyVJ3fXbN4LgcZiZ3zDL9eCsuFKIrWcF00kB&#10;grj2uuVGwem4eZ+DiAlZo/VMCm4UYb16GS2x0r7nPV0PqREZwrFCBSalrpIy1oYcxonviLP344PD&#10;lGVopA7YZ7izclYUpXTYcl4w2NGXofr38OcUnPfG7ORW3kJZju2p7b+TbS5Kvb0Onx8gEg3pGX60&#10;t1rBbAH3L/kHyNU/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMmCeInEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                    </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="00571A60" w:rsidR="00BD0FBC">
-[...27 lines deleted...]
-              <w:t>-i Rumi Konferans Salonu (120 kişilik)</w:t>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Şebinkarahisar</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>MYO</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Konferans</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Salonu</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(180</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kişilik) </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00571A60" w:rsidR="00BD0FBC" w:rsidP="0078099F" w:rsidRDefault="00B47B34">
+          <w:p w:rsidR="00357743" w:rsidP="00357743" w:rsidRDefault="00357743" w14:paraId="62C2CC85" w14:textId="636A8076">
             <w:pPr>
-              <w:spacing w:line="360" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3627"/>
+              </w:tabs>
+              <w:spacing w:line="228" w:lineRule="exact"/>
+              <w:ind w:left="412" w:right="4421"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00571A60">
-[...1 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Şebinkarahisar</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidR="00BA0455">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ağlık Hizmetleri </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>MYO</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Konferans</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Salonu</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00BA0455">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>85</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>kişilik)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BD4323" w:rsidP="00357743" w:rsidRDefault="001D0495" w14:paraId="07CF09E9" w14:textId="0B7CCD9C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3627"/>
+              </w:tabs>
+              <w:spacing w:line="228" w:lineRule="exact"/>
+              <w:ind w:left="412" w:right="4421"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-[...2 lines deleted...]
-              <w:lastRenderedPageBreak/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251734016" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="417ACC57" wp14:anchorId="4CD5CF34">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677696" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="6C032D6A" wp14:anchorId="5EA84B86">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>-4445</wp:posOffset>
+                        <wp:posOffset>66066</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>6985</wp:posOffset>
+                        <wp:posOffset>20386</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="152400" cy="90805"/>
-                      <wp:effectExtent l="0" t="0" r="19050" b="23495"/>
+                      <wp:extent cx="163852" cy="79283"/>
+                      <wp:effectExtent l="0" t="0" r="26670" b="16510"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="35" name="Rectangle 8"/>
-[...2 lines deleted...]
-                      </wp:cNvGraphicFramePr>
+                      <wp:docPr id="1" name="Dikdörtgen 1"/>
+                      <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
-                            <wps:cNvSpPr>
-[...2 lines deleted...]
-                            <wps:spPr bwMode="auto">
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="152400" cy="90805"/>
+                                <a:ext cx="163852" cy="79283"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
-                              <a:solidFill>
-[...9 lines deleted...]
-                              </a:ln>
                             </wps:spPr>
-                            <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="dk1"/>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="lt1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="dk1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="dk1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect id="Dikdörtgen 1" style="position:absolute;margin-left:5.2pt;margin-top:1.6pt;width:12.9pt;height:6.25pt;z-index:251677696;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="white [3201]" strokecolor="black [3200]" strokeweight="1pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQACUUI7YgIAAAoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1u2zAMvg/YOwi6r07S/6BOEaToMKBo&#10;g7VDz4osJUYlUaOUONmD7QX2YqNkxym6YodhF5kU+fFPH311vbWGbRSGGlzJh0cDzpSTUNVuWfJv&#10;T7efLjgLUbhKGHCq5DsV+PXk44erxo/VCFZgKoWMgrgwbnzJVzH6cVEEuVJWhCPwypFRA1oRScVl&#10;UaFoKLo1xWgwOCsawMojSBUC3d60Rj7J8bVWMj5oHVRkpuRUW8wn5nORzmJyJcZLFH5Vy64M8Q9V&#10;WFE7StqHuhFRsDXWf4SytUQIoOORBFuA1rVUuQfqZjh4083jSniVe6HhBN+PKfy/sPJ+M0dWV/R2&#10;nDlh6Ylu6pfq10+MS+XYMA2o8WFMfo9+jp0WSEzdbjXa9KU+2DYPddcPVW0jk3Q5PDu+OB1xJsl0&#10;fjm6OE4hiwPWY4ifFViWhJIjPVmepNjchdi67l0Il2pps2cp7oxKBRj3VWlqg/KNMjoTSM0Mso2g&#10;p69ecieUNnsmiK6N6UHD90Am7kGdb4KpTKoeOHgPeMjWe+eM4GIPtLUD/DtYt/77rtteU9sLqHb0&#10;aggtnYOXtzUN706EOBdI/CWm007GBzq0gabk0EmcrQB/vHef/IlWZOWsoX0oefi+Fqg4M18cEe5y&#10;eHKSFigrJ6fnI1LwtWXx2uLWdgY0dyIVVZfF5B/NXtQI9plWd5qykkk4SblLLiPulVls95SWX6rp&#10;NLvR0ngR79yjlyl4mmoix9P2WaDvGBSJefew3x0xfkOk1jchHUzXEXSdWXaYazdvWrjM0+7nkDb6&#10;tZ69Dr+wyW8AAAD//wMAUEsDBBQABgAIAAAAIQAzWkJi2wAAAAYBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI7BTsMwEETvSPyDtUjcqE0LaQlxqgrBCdSKwqFHN16SCHsdxW6S/j3LCU6r2RnNvGI9eScG&#10;7GMbSMPtTIFAqoJtqdbw+fFyswIRkyFrXCDUcMYI6/LyojC5DSO947BPteASirnR0KTU5VLGqkFv&#10;4ix0SOx9hd6bxLKvpe3NyOXeyblSmfSmJV5oTIdPDVbf+5PXEHbt2W36h+3whsvD6y6pccqetb6+&#10;mjaPIBJO6S8Mv/iMDiUzHcOJbBSOtbrjpIbFHATbi4zvkd/3S5BlIf/jlz8AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAAlFCO2ICAAAKBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAM1pCYtsAAAAGAQAADwAAAAAAAAAAAAAAAAC8BAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMQFAAAAAA==&#10;" w14:anchorId="2F3A5762"/>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidR="00BD4323">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Mevlana Celaleddin-i Rumi Konferans Salonu (130 kişilik)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00357743" w:rsidR="00BD4323" w:rsidP="00FF0137" w:rsidRDefault="001D0495" w14:paraId="54DDC9DF" w14:textId="40C4BF23">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3627"/>
+              </w:tabs>
+              <w:spacing w:line="228" w:lineRule="exact"/>
+              <w:ind w:left="412" w:right="4421"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251678720" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="0A170BA2" wp14:anchorId="697628E5">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>66066</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>13030</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="163811" cy="89124"/>
+                      <wp:effectExtent l="0" t="0" r="27305" b="25400"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="2" name="Dikdörtgen 2"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="163811" cy="89124"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="dk1"/>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="lt1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="dk1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="dk1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect id="Dikdörtgen 2" style="position:absolute;margin-left:5.2pt;margin-top:1.05pt;width:12.9pt;height:7pt;z-index:251678720;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="white [3201]" strokecolor="black [3200]" strokeweight="1pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCBdFOwYgIAAAoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1u2zAMvg/YOwi6r469rGuDOkXQosOA&#10;oivWDj2rspQIlUWNUuJkD7YX2IuNkh2n6Iodhl1kUuTHP3302fm2tWyjMBhwNS+PJpwpJ6Exblnz&#10;b/dX7044C1G4RlhwquY7Ffj5/O2bs87PVAUrsI1CRkFcmHW+5qsY/awoglypVoQj8MqRUQO2IpKK&#10;y6JB0VH01hbVZHJcdICNR5AqBLq97I18nuNrrWT8onVQkdmaU20xn5jPx3QW8zMxW6LwKyOHMsQ/&#10;VNEK4yjpGOpSRMHWaP4I1RqJEEDHIwltAVobqXIP1E05edHN3Up4lXuh4QQ/jin8v7DyZnOLzDQ1&#10;rzhzoqUnujRPza+fGJfKsSoNqPNhRn53/hYHLZCYut1qbNOX+mDbPNTdOFS1jUzSZXn8/qQsOZNk&#10;Ojktq2kKWRywHkP8pKBlSag50pPlSYrNdYi9696FcKmWPnuW4s6qVIB1X5WmNihfldGZQOrCItsI&#10;evrmqRzSZs8E0cbaEVS+BrJxDxp8E0xlUo3AyWvAQ7bRO2cEF0dgaxzg38G699933fea2n6EZkev&#10;htDTOXh5ZWh41yLEW4HEX2I67WT8Qoe20NUcBomzFeCP1+6TP9GKrJx1tA81D9/XAhVn9rMjwp2W&#10;02laoKxMP3ysSMHnlsfnFrduL4DmTu9O1WUx+Ue7FzVC+0Cru0hZySScpNw1lxH3ykXs95SWX6rF&#10;IrvR0ngRr92dlyl4mmoix/32QaAfGBSJeTew3x0xe0Gk3jchHSzWEbTJLDvMdZg3LVzm6fBzSBv9&#10;XM9eh1/Y/DcAAAD//wMAUEsDBBQABgAIAAAAIQBm9pRO2QAAAAYBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI7NTsMwEITvSLyDtUjcqJ2AAoQ4VYXgBKKicODoJksSYa8j203St2c50eP8aOar1ouzYsIQ&#10;B08aspUCgdT4dqBOw+fH89UdiJgMtcZ6Qg1HjLCuz88qU7Z+pnecdqkTPEKxNBr6lMZSytj06Exc&#10;+RGJs28fnEksQyfbYGYed1bmShXSmYH4oTcjPvbY/OwOToPfDke7Cfdv0yvefr1sk5qX4knry4tl&#10;8wAi4ZL+y/CHz+hQM9PeH6iNwrJWN9zUkGcgOL4uchB7tosMZF3JU/z6FwAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAIF0U7BiAgAACgUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAGb2lE7ZAAAABgEAAA8AAAAAAAAAAAAAAAAAvAQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAADCBQAAAAA=&#10;" w14:anchorId="0F91F72E"/>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidR="00BD4323">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Cengiz Aytmatov Konferans Salonu (130 kişilik)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00357743" w:rsidR="00357743" w:rsidTr="00E41612" w14:paraId="04AED2C3" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="230"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5531" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00357743" w:rsidR="00357743" w:rsidP="00357743" w:rsidRDefault="00357743" w14:paraId="30D273E7" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3627"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5531" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00357743" w:rsidR="00357743" w:rsidP="00357743" w:rsidRDefault="00357743" w14:paraId="14B5273C" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3627"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00357743" w:rsidR="00357743" w:rsidTr="00E41612" w14:paraId="21FEA0B3" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="2853"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5531" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00357743" w:rsidR="00357743" w:rsidP="00357743" w:rsidRDefault="00357743" w14:paraId="41D82B87" w14:textId="3D17140A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3627"/>
+              </w:tabs>
+              <w:spacing w:line="228" w:lineRule="exact"/>
+              <w:ind w:left="110"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>TALEP</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>EDİLEN</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>DONANIMLAR</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00357743" w:rsidR="00357743" w:rsidP="00357743" w:rsidRDefault="00CD59C1" w14:paraId="1D0AA5B9" w14:textId="5C277D61">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3317"/>
+                <w:tab w:val="left" w:pos="3627"/>
+              </w:tabs>
+              <w:ind w:left="412"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251679744" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="538373F4" wp14:anchorId="7201DE95">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>60780</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>24563</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="174008" cy="79283"/>
+                      <wp:effectExtent l="0" t="0" r="16510" b="16510"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="3" name="Dikdörtgen 3"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="174008" cy="79283"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:noFill/>
+                              <a:ln>
+                                <a:solidFill>
+                                  <a:schemeClr val="tx1"/>
+                                </a:solidFill>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent1">
+                                  <a:shade val="50000"/>
+                                </a:schemeClr>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="lt1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect id="Dikdörtgen 3" style="position:absolute;margin-left:4.8pt;margin-top:1.95pt;width:13.7pt;height:6.25pt;z-index:251679744;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="black [3213]" strokeweight="1pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCcb2NvmwIAAIQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1u2zAMvg/YOwi6r7bTdG2DOkWQosOA&#10;oi3WDj0rshQLk0VNUuJkD7YX2IuNkn8SdMUOw3JwRJH8SH4ieXW9azTZCucVmJIWJzklwnColFmX&#10;9Ovz7YcLSnxgpmIajCjpXnh6PX//7qq1MzGBGnQlHEEQ42etLWkdgp1lmee1aJg/ASsMKiW4hgUU&#10;3TqrHGsRvdHZJM8/Zi24yjrgwnu8vemUdJ7wpRQ8PEjpRSC6pJhbSF+Xvqv4zeZXbLZ2zNaK92mw&#10;f8iiYcpg0BHqhgVGNk79AdUo7sCDDCccmgykVFykGrCaIn9VzVPNrEi1IDnejjT5/wfL77ePjqiq&#10;pKeUGNbgE92ob9Wvny6shSGnkaDW+hnaPdlH10sej7HanXRN/Mc6yC6Ruh9JFbtAOF4W59M8xy7g&#10;qDq/nFwkyOzga50PnwQ0JB5K6vDJEpNse+cDxkPTwSSGMnCrtE7Ppk288KBVFe+SEPtGLLUjW4Yv&#10;HnZFLAAhjqxQip5ZLKsrJJ3CXosIoc0XIZERTH2SEkm9eMBknAsTik5Vs0p0oc5y/A3BhixS6AQY&#10;kSUmOWL3AINlBzJgdzn39tFVpFYenfO/JdY5jx4pMpgwOjfKgHsLQGNVfeTOfiCpoyaytIJqj/3i&#10;oBskb/mtwme7Yz48MoeTgzOG2yA84EdqaEsK/YmSGtyPt+6jPTY0ailpcRJL6r9vmBOU6M8GW/2y&#10;mE7j6CZhenY+QcEda1bHGrNploBPX+DesTwdo33Qw1E6aF5waSxiVFQxwzF2SXlwg7AM3YbAtcPF&#10;YpHMcFwtC3fmyfIIHlmNbfm8e2HO9r0bsOfvYZhaNnvVwp1t9DSw2ASQKvX3gdeebxz11Dj9Woq7&#10;5FhOVoflOf8NAAD//wMAUEsDBBQABgAIAAAAIQBO88GB3QAAAAUBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI9BS8NAEIXvgv9hGcFLaTe1Em3Mpoii9FAEWz14m2THJDY7G7LbNv57x5Meh/fx3jf5anSd&#10;OtIQWs8G5rMEFHHlbcu1gbfd0/QWVIjIFjvPZOCbAqyK87McM+tP/ErHbayVlHDI0EATY59pHaqG&#10;HIaZ74kl+/SDwyjnUGs74EnKXaevkiTVDluWhQZ7emio2m8PzsDHeoz11/w5bvY4eZ+sm7J6eSyN&#10;ubwY7+9ARRrjHwy/+qIOhTiV/sA2qM7AMhXQwGIJStLFjTxWCpVegy5y/d+++AEAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQCcb2NvmwIAAIQFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQBO88GB3QAAAAUBAAAPAAAAAAAAAAAAAAAAAPUEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA/wUAAAAA&#10;" w14:anchorId="039F752B"/>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidRPr="00357743" w:rsidR="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251667456" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="488492E2" wp14:anchorId="77245959">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>60325</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>163195</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="161925" cy="243205"/>
+                      <wp:effectExtent l="0" t="0" r="9525" b="4445"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="9" name="Grup 9"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr/>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="161925" cy="242570"/>
+                                <a:chOff x="4762" y="4762"/>
+                                <a:chExt cx="152400" cy="233679"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="27" name="Graphic 17"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="4762" y="4762"/>
+                                  <a:ext cx="152400" cy="233679"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="152400" h="233679">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="90805"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="152400" y="90805"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="152400" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="90805"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                    <a:path w="152400" h="233679">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="233680"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="152400" y="233680"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="152400" y="142875"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="142875"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="233680"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:ln w="9525">
+                                  <a:solidFill>
+                                    <a:srgbClr val="000000"/>
+                                  </a:solidFill>
+                                  <a:prstDash val="solid"/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect id="Rectangle 8" style="position:absolute;margin-left:-.35pt;margin-top:.55pt;width:12pt;height:7.15pt;z-index:251734016;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBHK1EmHgIAADsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNGlpoBs1Xa26FCEt&#10;sGLhA6aOk1g4thm7TcvX79jpli5wQvhgeTzj5zdvZpbXh16zvUSvrKn4dJJzJo2wtTJtxb993bxa&#10;cOYDmBq0NbLiR+n59erli+XgSjmzndW1REYgxpeDq3gXgiuzzItO9uAn1klDzsZiD4FMbLMaYSD0&#10;XmezPH+TDRZrh1ZI7+n2dnTyVcJvGinC56bxMjBdceIW0o5p38Y9Wy2hbBFcp8SJBvwDix6UoU/P&#10;ULcQgO1Q/QHVK4HW2yZMhO0z2zRKyJQDZTPNf8vmoQMnUy4kjndnmfz/gxWf9vfIVF3x1wVnBnqq&#10;0RdSDUyrJVtEfQbnSwp7cPcYM/Tuzorvnhm77ihK3iDaoZNQE6tpjM+ePYiGp6dsO3y0NaHDLtgk&#10;1aHBPgKSCOyQKnI8V0QeAhN0OS1m85zqJsh1lS/yIn0A5dNbhz68l7Zn8VBxJOYJG/Z3PkQuUD6F&#10;JO5Wq3qjtE4Gttu1RrYH6o1NWid0fxmmDRvo82JWJORnPn8Jkaf1N4heBWpyrfqKL85BUEbR3pk6&#10;tWAApcczUdbmpGIUbizA1tZHEhHt2ME0cXToLP7kbKDurbj/sQOUnOkPhgpxNZ3PY7snY168nZGB&#10;l57tpQeMIKiKB87G4zqMI7JzqNqOfpqm3I29oeI1KikbCzuyOpGlDk2Cn6YpjsClnaJ+zfzqEQAA&#10;//8DAFBLAwQUAAYACAAAACEAov5m0dkAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyOS0+DQBSF&#10;9yb+h8k1cdcOBV9FhsZoauKypRt3F7gFlLlDmKFFf73XlS7PI+d82Wa2vTrR6DvHBlbLCBRx5eqO&#10;GwOHYrt4AOUDco29YzLwRR42+eVFhmntzryj0z40SkbYp2igDWFItfZVSxb90g3Ekh3daDGIHBtd&#10;j3iWcdvrOIrutMWO5aHFgZ5bqj73kzVQdvEBv3fFa2TX2yS8zcXH9P5izPXV/PQIKtAc/srwiy/o&#10;kAtT6SauveoNLO6lKPYKlKRxkoAqRd7egM4z/Z8+/wEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQBHK1EmHgIAADsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQCi/mbR2QAAAAUBAAAPAAAAAAAAAAAAAAAAAHgEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;" w14:anchorId="55548679"/>
+                    <v:group id="Grup 9" style="position:absolute;margin-left:4.75pt;margin-top:12.85pt;width:12.75pt;height:19.15pt;z-index:-251649024;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="152400,233679" coordorigin="4762,4762" o:spid="_x0000_s1026" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA1B1GnxgIAADwHAAAOAAAAZHJzL2Uyb0RvYy54bWykVV1v2yAUfZ+0/4B4X+y4+bTqVFOzRpOm&#10;tlIz7Zlg/CFhYEDi9N/vgo2TttFWdX4wF3O43Hvuufj65thwdGDa1FJkeDyKMWKCyrwWZYZ/bu++&#10;LDAyloiccClYhp+ZwTerz5+uW5WyRFaS50wjcCJM2qoMV9aqNIoMrVhDzEgqJmCxkLohFqa6jHJN&#10;WvDe8CiJ41nUSp0rLSkzBr6uu0W88v6LglH7UBSGWcQzDLFZ/9b+vXPvaHVN0lITVdW0D4N8IIqG&#10;1AIOHVytiSVor+s3rpqaamlkYUdUNpEsipoynwNkM45fZbPRcq98LmXalmqgCah9xdOH3dL7w6NG&#10;dZ7hJUaCNFCijd4rtHTMtKpMAbDR6kk96v5D2c1cssdCN26ENNDRc/o8cMqOFlH4OJ6Nl8kUIwpL&#10;ySSZznvOaQWFcbsm81mCEax6w9eDVt/C7mkyiaFufvfV1Wzu44rC0ZGLcAioVaAhc6LJ/B9NTxVR&#10;zLNvHAs9Tcn8xFOnmvG848qjBqJMaoCzCyxdyHfg6u/ZkpTujd0w6Uknhx/GdvLNg0WqYNGjCKaG&#10;JnDy517+FiOQv8YI5L/r5K+IdftcrM5ELVStj6SConW0u9VGHthWepw9FXwZL+Kp8wRlOSG4OEcG&#10;f1Dmc3gAhVF5t2dgLxbwGwBh7IAgjCC4f2AuHUq5NKwL26X90fQdP4sQ5zvyf4EP+YTxDQHjSbKY&#10;B3YDKoznLLwbePH8N1wAn4MswD4XHhdOIcspdLXjzEhe53c1536iy90t1+hA3H3rn14ZL2BKG7sm&#10;pupwfqmHcQE6co3cdY+zdjJ/huZr4ZLOsPm9J5phxL8LaG93owdDB2MXDG35rfT3vq8tnLk9/iJa&#10;IXd8hi203b0MXU7S0FAu9QHrdgr5dW9lUbtu87F1EfUTuHG85a9osF78A87nHnX66a3+AAAA//8D&#10;AFBLAwQUAAYACAAAACEA33tPe94AAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBSE74L/&#10;YXmCN7tJa6rGbEop6qkItoJ4e01ek9Ds25DdJum/93nS4zDDzDfZarKtGqj3jWMD8SwCRVy4suHK&#10;wOf+9e4RlA/IJbaOycCFPKzy66sM09KN/EHDLlRKStinaKAOoUu19kVNFv3MdcTiHV1vMYjsK132&#10;OEq5bfU8ipbaYsOyUGNHm5qK0+5sDbyNOK4X8cuwPR03l+998v61jcmY25tp/Qwq0BT+wvCLL+iQ&#10;C9PBnbn0qjXwlEjQwDx5ACX2IpFnBwPL+wh0nun/+PkPAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhADUHUafGAgAAPAcAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAN97T3veAAAABgEAAA8AAAAAAAAAAAAAAAAAIAUAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAAArBgAAAAA=&#10;" w14:anchorId="247134A4">
+                      <v:shape id="Graphic 17" style="position:absolute;left:4762;top:4762;width:152400;height:233679;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="152400,233679" o:spid="_x0000_s1027" filled="f" path="m,90805r152400,l152400,,,,,90805xem,233680r152400,l152400,142875,,142875r,90805xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBywOFCxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvQv9DeII3zSqiZWsUW6h4EIq2VLw9Nq+bxc3LksR17a9vCoLHYWa+YRarztaiJR8qxwrGowwE&#10;ceF0xaWCr8/34TOIEJE11o5JwY0CrJZPvQXm2l15T+0hliJBOOSowMTY5FKGwpDFMHINcfJ+nLcY&#10;k/Sl1B6vCW5rOcmymbRYcVow2NCboeJ8uFgF1e/mKL9fT7d2N/6Y0nnvt8Z7pQb9bv0CIlIXH+F7&#10;e6sVTObw/yX9ALn8AwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHLA4ULEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                    </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="00571A60" w:rsidR="009E0C63">
-[...11 lines deleted...]
-              <w:t>Tirebolu İletişim Fakültesi Konferans Salonu (200 kişilik)</w:t>
+            <w:r w:rsidRPr="00357743" w:rsidR="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Sahneye</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743" w:rsidR="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743" w:rsidR="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Masa</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743" w:rsidR="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>(……</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743" w:rsidR="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743" w:rsidR="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Adet)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00571A60" w:rsidR="00BD0FBC" w:rsidP="0078099F" w:rsidRDefault="00B47B34">
+          <w:p w:rsidRPr="00357743" w:rsidR="00357743" w:rsidP="00357743" w:rsidRDefault="00357743" w14:paraId="3C846F37" w14:textId="02CB026B">
             <w:pPr>
-              <w:spacing w:line="360" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3318"/>
+                <w:tab w:val="left" w:pos="3627"/>
+              </w:tabs>
+              <w:ind w:left="412" w:right="1232"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00571A60">
-              <w:rPr>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Sahneye Sandalye</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>(……</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Adet) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Kürsü</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00357743" w:rsidR="00357743" w:rsidP="00357743" w:rsidRDefault="00357743" w14:paraId="3FAB75FC" w14:textId="7DDB69D3">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3310"/>
+                <w:tab w:val="left" w:pos="3627"/>
+              </w:tabs>
+              <w:ind w:left="410" w:right="1225" w:firstLine="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
               <mc:AlternateContent>
-                <mc:Choice Requires="wps">
+                <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251609088" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="12431E52" wp14:anchorId="1EFE0644">
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251668480" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="28620A28" wp14:anchorId="2103C324">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>-4445</wp:posOffset>
+                        <wp:posOffset>60325</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>24765</wp:posOffset>
+                        <wp:posOffset>-123190</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="152400" cy="90805"/>
-                      <wp:effectExtent l="0" t="0" r="19050" b="23495"/>
+                      <wp:extent cx="161925" cy="222885"/>
+                      <wp:effectExtent l="0" t="0" r="9525" b="5715"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="34" name="Rectangle 9"/>
-[...2 lines deleted...]
-                      </wp:cNvGraphicFramePr>
+                      <wp:docPr id="7" name="Grup 7"/>
+                      <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
-[...4 lines deleted...]
-                            <wps:spPr bwMode="auto">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr/>
+                            <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="152400" cy="90805"/>
+                                <a:ext cx="161925" cy="222885"/>
+                                <a:chOff x="4762" y="4762"/>
+                                <a:chExt cx="152400" cy="213360"/>
                               </a:xfrm>
-                              <a:prstGeom prst="rect">
-[...17 lines deleted...]
-                          </wps:wsp>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="25" name="Graphic 19"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="4762" y="4762"/>
+                                  <a:ext cx="152400" cy="213360"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="152400" h="213360">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="90805"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="152400" y="90805"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="152400" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="90805"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                    <a:path w="152400" h="213360">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="213360"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="152400" y="213360"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="152400" y="122555"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="122555"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="213360"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                    <a:path w="152400" h="213360">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="213360"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="152400" y="213360"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="152400" y="122555"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="122555"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="213360"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:ln w="9525">
+                                  <a:solidFill>
+                                    <a:srgbClr val="000000"/>
+                                  </a:solidFill>
+                                  <a:prstDash val="solid"/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect id="Rectangle 9" style="position:absolute;margin-left:-.35pt;margin-top:1.95pt;width:12pt;height:7.15pt;z-index:251609088;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCwfe6THwIAADsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNElpoY2arlZdipAW&#10;WLHwAa7jJBaOx4zdpsvX79jpli5wQvhgeTzj5zdvZlZXx96wg0KvwVa8mOScKSuh1rat+Lev21cL&#10;znwQthYGrKr4g/L8av3yxWpwpZpCB6ZWyAjE+nJwFe9CcGWWedmpXvgJOGXJ2QD2IpCJbVajGAi9&#10;N9k0z99kA2DtEKTynm5vRidfJ/ymUTJ8bhqvAjMVJ24h7Zj2Xdyz9UqULQrXaXmiIf6BRS+0pU/P&#10;UDciCLZH/QdUryWChyZMJPQZNI2WKuVA2RT5b9ncd8KplAuJ491ZJv//YOWnwx0yXVf89YwzK3qq&#10;0RdSTdjWKLaM+gzOlxR27+4wZujdLcjvnlnYdBSlrhFh6JSoiVUR47NnD6Lh6SnbDR+hJnSxD5Ck&#10;OjbYR0ASgR1TRR7OFVHHwCRdFvPpLKe6SXIt80U+Tx+I8umtQx/eK+hZPFQciXnCFodbHyIXUT6F&#10;JO5gdL3VxiQD293GIDsI6o1tWid0fxlmLBvo8/l0npCf+fwlRJ7W3yB6HajJje4rvjgHiTKK9s7W&#10;qQWD0GY8E2VjTypG4cYC7KB+IBERxg6miaNDB/iTs4G6t+L+x16g4sx8sFSIZTGbxXZPxmz+dkoG&#10;Xnp2lx5hJUFVPHA2HjdhHJG9Q9129FORcrdwTcVrdFI2FnZkdSJLHZoEP01THIFLO0X9mvn1IwAA&#10;AP//AwBQSwMEFAAGAAgAAAAhAHL9PsHaAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMjkFPg0AQ&#10;he8m/ofNmHhrFyHRFlkao6mJx5ZevA0wBSo7S9ilRX+948keX96X975sM9tenWn0nWMDD8sIFHHl&#10;6o4bA4diu1iB8gG5xt4xGfgmD5v89ibDtHYX3tF5HxolI+xTNNCGMKRa+6oli37pBmLpjm60GCSO&#10;ja5HvMi47XUcRY/aYsfy0OJAry1VX/vJGii7+IA/u+I9suttEj7m4jR9vhlzfze/PIMKNId/GP70&#10;RR1ycSrdxLVXvYHFk4AGkjUoaeMkAVUKtYpB55m+ts9/AQAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhALB97pMfAgAAOwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAHL9PsHaAAAABQEAAA8AAAAAAAAAAAAAAAAAeQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" w14:anchorId="1D3FACB8"/>
+                    <v:group id="Grup 7" style="position:absolute;margin-left:4.75pt;margin-top:-9.7pt;width:12.75pt;height:17.55pt;z-index:-251648000;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="152400,213360" coordorigin="4762,4762" o:spid="_x0000_s1026" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAItBXq1AIAAEgIAAAOAAAAZHJzL2Uyb0RvYy54bWzsVltv2yAUfp+0/4B4X31pkyZWnWpq12jS&#10;1FZqpj0TjC8SBgYkTv/9Dtg4bhtNVfe6PMDBfJzLdw6HXF0fWo72TJtGihwnZzFGTFBZNKLK8c/N&#10;3ZcFRsYSURAuBcvxMzP4evX501WnMpbKWvKCaQRKhMk6lePaWpVFkaE1a4k5k4oJ2CylbomFpa6i&#10;QpMOtLc8SuN4HnVSF0pLyoyBr7f9Jl55/WXJqH0oS8Ms4jkG36wftR+3boxWVySrNFF1Qwc3yAe8&#10;aEkjwOio6pZYgna6eaOqbaiWRpb2jMo2kmXZUOZjgGiS+FU0ay13ysdSZV2lRpqA2lc8fVgtvd8/&#10;atQUOb7ESJAWUrTWO4UuHTOdqjIArLV6Uo96+FD1KxfsodStmyEMdPCcPo+csoNFFD4m82SZzjCi&#10;sJWm6WIx6zmnNSTGnbq4nKcYwa4XfD5o/S2cnqUXMeTNn07Oz+c+Y1EwHTkPR4c6BTVkjjSZf6Pp&#10;qSaKefaNY2GgycUSeOqrJln2XHnUSJTJDHB2gqUT8Y5c/T1aktGdsWsmPelk/8PYvnyLIJE6SPQg&#10;gqjhErjy5778LUZQ/hojKP9tnwpFrDvnfHUi6iBrgyc1JK2n3e22cs820uPsMeHLeBH7pEJajggu&#10;psigD9I8hQdQmJVXOwGHdAdAmHsgFEYoOLAd9sI8xZwySrk0DAiEoy7sj4Y/8NMrekf8L/DB1zC/&#10;ISBJ09kssBtQYZ5G+G7gSfv/uTjWzxsuhgLxVwTk6SXkwt2W5Qy6gqsfI3lT3DWc+4Wutjdcoz1x&#10;b4//ufsGGl7AlDb2lpi6x/mtAcYFoF1T6zuJk7ayeIZG1MGDlWPze0c0w4h/F9Dq3OsWBB2EbRC0&#10;5TfSv4G+zsHm5vCLaIWc+RxbaEH3MnQ8koXm4kIfse6kkF93VpaN6zzet96jYQHd10v+uQLpxXs4&#10;XXvU8Q/A6g8AAAD//wMAUEsDBBQABgAIAAAAIQDVXdhO3gAAAAcBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI9BS8NAEIXvgv9hGcFbu4k1amM2pRT1VARbQbxNk2kSmp0N2W2S/nvHkx6H9/HeN9lqsq0a&#10;qPeNYwPxPAJFXLiy4crA5/519gTKB+QSW8dk4EIeVvn1VYZp6Ub+oGEXKiUl7FM0UIfQpVr7oiaL&#10;fu46YsmOrrcY5OwrXfY4Srlt9V0UPWiLDctCjR1taipOu7M18DbiuF7EL8P2dNxcvvfJ+9c2JmNu&#10;b6b1M6hAU/iD4Vdf1CEXp4M7c+lVa2CZCGhgFi/vQUm+SOS1g3DJI+g80//98x8AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEACLQV6tQCAABICAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEA1V3YTt4AAAAHAQAADwAAAAAAAAAAAAAAAAAuBQAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAADkGAAAAAA==&#10;" w14:anchorId="3701A238">
+                      <v:shape id="Graphic 19" style="position:absolute;left:4762;top:4762;width:152400;height:213360;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="152400,213360" o:spid="_x0000_s1027" filled="f" path="m,90805r152400,l152400,,,,,90805xem,213360r152400,l152400,122555,,122555r,90805xem,213360r152400,l152400,122555,,122555r,90805xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDxEHTyxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9RS8NA&#10;EITfBf/DsULf7KWVFht7LVIqiCDSKO3rmluT0Nxemtsm6b/3hIKPw8x8wyzXg6tVR22oPBuYjBNQ&#10;xLm3FRcGvj5f7h9BBUG2WHsmAxcKsF7d3iwxtb7nHXWZFCpCOKRooBRpUq1DXpLDMPYNcfR+fOtQ&#10;omwLbVvsI9zVepokc+2w4rhQYkObkvJjdnYG+sPi/WOSvT3sD1J/Fyc5bn23NWZ0Nzw/gRIa5D98&#10;bb9aA9MZ/H2JP0CvfgEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDxEHTyxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                    </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="00571A60" w:rsidR="00BD0FBC">
-[...17 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
               <mc:AlternateContent>
-                <mc:Choice Requires="wps">
+                <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251613184" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="6FCACB47" wp14:anchorId="33EEEB6F">
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251669504" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="452C508D" wp14:anchorId="542C5E59">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>-4445</wp:posOffset>
+                        <wp:posOffset>60325</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>21590</wp:posOffset>
+                        <wp:posOffset>144780</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="152400" cy="90805"/>
-                      <wp:effectExtent l="0" t="0" r="19050" b="23495"/>
+                      <wp:extent cx="161925" cy="100330"/>
+                      <wp:effectExtent l="0" t="0" r="9525" b="13970"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="33" name="Rectangle 10"/>
-[...2 lines deleted...]
-                      </wp:cNvGraphicFramePr>
+                      <wp:docPr id="6" name="Grup 6"/>
+                      <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
-[...4 lines deleted...]
-                            <wps:spPr bwMode="auto">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr/>
+                            <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="152400" cy="90805"/>
+                                <a:ext cx="161925" cy="100330"/>
+                                <a:chOff x="4762" y="4762"/>
+                                <a:chExt cx="152400" cy="90805"/>
                               </a:xfrm>
-                              <a:prstGeom prst="rect">
-[...17 lines deleted...]
-                          </wps:wsp>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="23" name="Graphic 21"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="4762" y="4762"/>
+                                  <a:ext cx="152400" cy="90805"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="152400" h="90805">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="90804"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="152400" y="90804"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="152400" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="90804"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:ln w="9525">
+                                  <a:solidFill>
+                                    <a:srgbClr val="000000"/>
+                                  </a:solidFill>
+                                  <a:prstDash val="solid"/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect id="Rectangle 10" style="position:absolute;margin-left:-.35pt;margin-top:1.7pt;width:12pt;height:7.15pt;z-index:251613184;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAoR7JLHgIAADwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8FuEzEQvSPxD5bvZHfTBNJVNlWVEoRU&#10;oKLwAY7Xm7WwPWbsZFO+vmMnTVPghPDB8njGz2/ezMyv9tawncKgwTW8GpWcKSeh1W7T8O/fVm9m&#10;nIUoXCsMONXwBxX41eL1q/ngazWGHkyrkBGIC/XgG97H6OuiCLJXVoQReOXI2QFaEcnETdGiGAjd&#10;mmJclm+LAbD1CFKFQLc3BydfZPyuUzJ+6bqgIjMNJ24x75j3ddqLxVzUGxS+1/JIQ/wDCyu0o09P&#10;UDciCrZF/QeU1RIhQBdHEmwBXaelyjlQNlX5Wzb3vfAq50LiBH+SKfw/WPl5d4dMtw2/uODMCUs1&#10;+kqqCbcxilVZoMGHmuLu/R2mFIO/BfkjMAfLnsLUNSIMvRIt0aqSoMWLB8kI9JSth0/QErzYRsha&#10;7Tu0CZBUYPtckodTSdQ+MkmX1XQ8KalwklyX5ayc5g9E/fTWY4gfFFiWDg1Hop6xxe42xMRF1E8h&#10;mTsY3a60MdnAzXppkO0ENccqryN6OA8zjg30+XQ8zcgvfOEcoszrbxBWR+pyo23DZ6cgUSfR3rs2&#10;92AU2hzORNm4o4pJuNTLoV5D+0AiIhxamEaODj3gL84Gat+Gh59bgYoz89FRIS6ryST1ezYm03dj&#10;MvDcsz73CCcJquGRs8NxGQ8zsvWoNz39VOXcHVxT8TqdlX1mdSRLLZoFP45TmoFzO0c9D/3iEQAA&#10;//8DAFBLAwQUAAYACAAAACEAhuVqDtoAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyOQU+DQBCF&#10;7yb+h82YeGsXwYgiS2M0NfHY0ou3AUZA2VnCLi366x1P9fjyvrz35ZvFDupIk+8dG7hZR6CIa9f0&#10;3Bo4lNvVPSgfkBscHJOBb/KwKS4vcswad+IdHfehVTLCPkMDXQhjprWvO7Lo124klu7DTRaDxKnV&#10;zYQnGbeDjqPoTlvsWR46HOm5o/prP1sDVR8f8GdXvkb2YZuEt6X8nN9fjLm+Wp4eQQVawhmGP31R&#10;h0KcKjdz49VgYJUKaCC5BSVtnCSgKqHSFHSR6//2xS8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAKEeySx4CAAA8BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAhuVqDtoAAAAFAQAADwAAAAAAAAAAAAAAAAB4BAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;" w14:anchorId="12D9AC70"/>
+                    <v:group id="Grup 6" style="position:absolute;margin-left:4.75pt;margin-top:11.4pt;width:12.75pt;height:7.9pt;z-index:-251646976;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="152400,90805" coordorigin="4762,4762" o:spid="_x0000_s1026" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA20TX8ngIAAC0GAAAOAAAAZHJzL2Uyb0RvYy54bWykVN9v2yAQfp+0/wHxvtpxk6y16lRTs0aT&#10;prZSO+2ZYPxDwsCAxOl/v+NsnLSrpqnzAxzwcdx99/murg+dJHthXatVQWdnKSVCcV22qi7oj6fb&#10;TxeUOM9UyaRWoqDPwtHr1ccPV73JRaYbLUthCThRLu9NQRvvTZ4kjjeiY+5MG6HgsNK2Yx6Wtk5K&#10;y3rw3skkS9Nl0mtbGqu5cA5218MhXaH/qhLc31eVE57IgkJsHkeL4zaMyeqK5bVlpmn5GAZ7RxQd&#10;axU8OrlaM8/IzrZ/uOpabrXTlT/jukt0VbVcYA6QzSx9lc3G6p3BXOq8r81EE1D7iqd3u+V3+wdL&#10;2rKgS0oU66BEG7szZBmY6U2dA2BjzaN5sONGPaxCsofKdmGGNMgBOX2eOBUHTzhszpazy2xBCYej&#10;WZqen4+c8wYKE27NPy8zSuAUDawHb77G24tsnkLdwu3L9CJdhLCS+HISApzi6Q1IyB1Zcv/H0mPD&#10;jEDyXSBhZCk7P9I0iCabDVQhauLJ5Q4oe4OkN9KdqPprsiznO+c3QiPlbP/deSSrLqPFmmjxg4qm&#10;hV8giF+i+D0lIH5LCYh/G+JmuWE+3Ism6aFOYyBNJD0cdnovnjTC/LHaoSjzsShHhFSnyOhurGGE&#10;R1CcDbo9AaNSoNgREOcBCKoAh/+COY0x+uBSOzFoKRCAopqYgDdPuZYqkHK5ABmH9J2WbXnbSokL&#10;W29vpCV7FhoMfiMbL2DGOr9mrhlweDTCpIK3g3QHvQRrq8tnkFsPXamg7teOWUGJ/KZA0KGFRcNG&#10;YxsN6+WNxkaHZYI3nw4/mTUkPF9QD0K701HXLI8agnQDYMCGm0p/2XldtUFgGNsQ0biAfwwt7Elg&#10;vWh6p2tEHbv86jcAAAD//wMAUEsDBBQABgAIAAAAIQDVJTot3QAAAAYBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI9Ba8JAEIXvhf6HZYTe6iaRiI3ZiEjbkxSqhdLbmh2TYHY2ZNck/vtOT/U0PN7jzffy&#10;zWRbMWDvG0cK4nkEAql0pqFKwdfx7XkFwgdNRreOUMENPWyKx4dcZ8aN9InDIVSCS8hnWkEdQpdJ&#10;6csarfZz1yGxd3a91YFlX0nT65HLbSuTKFpKqxviD7XucFdjeTlcrYL3UY/bRfw67C/n3e3nmH58&#10;72NU6mk2bdcgAk7hPwx/+IwOBTOd3JWMF62Cl5SDCpKEB7C9SHnZie9qCbLI5T1+8QsAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQA20TX8ngIAAC0GAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDVJTot3QAAAAYBAAAPAAAAAAAAAAAAAAAAAPgEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAAgYAAAAA&#10;" w14:anchorId="10273443">
+                      <v:shape id="Graphic 21" style="position:absolute;left:4762;top:4762;width:152400;height:90805;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="152400,90805" o:spid="_x0000_s1027" filled="f" path="m,90804r152400,l152400,,,,,90804xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAGEblfxgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gpeSt00gi2pq1ilVkRKkxZ6fWRfs8Hs25DdavTXd4WCx2FmvmGm89424kCdrx0reBgl&#10;IIhLp2uuFHx9vt4/gfABWWPjmBScyMN8djOYYqbdkXM6FKESEcI+QwUmhDaT0peGLPqRa4mj9+M6&#10;iyHKrpK6w2OE20amSTKRFmuOCwZbWhoq98WvVfD+Hbbrtwmn59VjtTPF3Uu+/DBKDW/7xTOIQH24&#10;hv/bG60gHcPlS/wBcvYHAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEABhG5X8YAAADbAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                    </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="00571A60" w:rsidR="00BD0FBC">
-[...4 lines deleted...]
-              <w:t xml:space="preserve">      Tirebolu Mehmet BAYRAK MYO Konferans Salonu (170 kişilik)</w:t>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Kayıt Masası (Fuaye Alanına)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-35"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(……</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Adet) Telsiz</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Mikrofon</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>(……</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Adet)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00571A60" w:rsidR="00BD0FBC" w:rsidP="0078099F" w:rsidRDefault="00B47B34">
+          <w:p w:rsidRPr="00357743" w:rsidR="00357743" w:rsidP="00357743" w:rsidRDefault="00357743" w14:paraId="2FDA18B1" w14:textId="713121FB">
             <w:pPr>
-              <w:spacing w:line="360" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3305"/>
+                <w:tab w:val="left" w:pos="3627"/>
+              </w:tabs>
+              <w:ind w:left="410" w:right="1245" w:firstLine="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00571A60">
-              <w:rPr>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
               <mc:AlternateContent>
-                <mc:Choice Requires="wps">
+                <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251617280" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="63EEF22E" wp14:anchorId="51E54759">
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251670528" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="3975AB9F" wp14:anchorId="501B115B">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>-4445</wp:posOffset>
+                        <wp:posOffset>60325</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>18415</wp:posOffset>
+                        <wp:posOffset>16510</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="152400" cy="90805"/>
-                      <wp:effectExtent l="0" t="0" r="19050" b="23495"/>
+                      <wp:extent cx="161925" cy="100330"/>
+                      <wp:effectExtent l="0" t="0" r="9525" b="13970"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="32" name="Rectangle 11"/>
-[...2 lines deleted...]
-                      </wp:cNvGraphicFramePr>
+                      <wp:docPr id="22" name="Grup 22"/>
+                      <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
-[...4 lines deleted...]
-                            <wps:spPr bwMode="auto">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr/>
+                            <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="152400" cy="90805"/>
+                                <a:ext cx="161925" cy="100330"/>
+                                <a:chOff x="4762" y="4762"/>
+                                <a:chExt cx="152400" cy="90805"/>
                               </a:xfrm>
-                              <a:prstGeom prst="rect">
-[...17 lines deleted...]
-                          </wps:wsp>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="20" name="Graphic 23"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="4762" y="4762"/>
+                                  <a:ext cx="152400" cy="90805"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="152400" h="90805">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="90804"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="152400" y="90804"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="152400" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="90804"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:ln w="9525">
+                                  <a:solidFill>
+                                    <a:srgbClr val="000000"/>
+                                  </a:solidFill>
+                                  <a:prstDash val="solid"/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect id="Rectangle 11" style="position:absolute;margin-left:-.35pt;margin-top:1.45pt;width:12pt;height:7.15pt;z-index:251617280;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAgfAoiHgIAADwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tuEzEQfUfiHyy/k72QQLrKpqpSgpAK&#10;VBQ+wPF6sxa2x4ydbMrXd9abhBR4QvjB8njGx2fOzCyuD9awvcKgwdW8mOScKSeh0W5b829f16/m&#10;nIUoXCMMOFXzRxX49fLli0XvK1VCB6ZRyAjEhar3Ne9i9FWWBdkpK8IEvHLkbAGtiGTiNmtQ9IRu&#10;TVbm+ZusB2w8glQh0O3t6OTLhN+2SsbPbRtUZKbmxC2mHdO+GfZsuRDVFoXvtDzSEP/Awgrt6NMz&#10;1K2Igu1Q/wFltUQI0MaJBJtB22qpUg6UTZH/ls1DJ7xKuZA4wZ9lCv8PVn7a3yPTTc1fl5w5YalG&#10;X0g14bZGsaIYBOp9qCjuwd/jkGLwdyC/B+Zg1VGYukGEvlOiIVopPnv2YDACPWWb/iM0BC92EZJW&#10;hxbtAEgqsEMqyeO5JOoQmaTLYlZOcyqcJNdVPs9nA6FMVKe3HkN8r8Cy4VBzJOoJW+zvQhxDTyGJ&#10;OxjdrLUxycDtZmWQ7QU1xzqtI3q4DDOO9fT5rJwl5Ge+cAmRp/U3CKsjdbnRtubzc5CoBtHeuSb1&#10;YBTajGfKzjhK8iTcWIANNI8kIsLYwjRydOgAf3LWU/vWPPzYCVScmQ+OCnFVTKdDvydjOntbkoGX&#10;ns2lRzhJUDWPnI3HVRxnZOdRbzv6qUi5O7ih4rU6KTvwG1kdyVKLptocx2mYgUs7Rf0a+uUTAAAA&#10;//8DAFBLAwQUAAYACAAAACEAxlnRKNoAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyOwU7DMBBE&#10;70j8g7VI3FoHR6I0xKkQqEgc2/TCbRObJG28jmKnDXw9y4keR/M08/LN7HpxtmPoPGl4WCYgLNXe&#10;dNRoOJTbxROIEJEM9p6shm8bYFPc3uSYGX+hnT3vYyN4hEKGGtoYh0zKULfWYVj6wRJ3X350GDmO&#10;jTQjXnjc9VIlyaN02BE/tDjY19bWp/3kNFSdOuDPrnxP3Hqbxo+5PE6fb1rf380vzyCineM/DH/6&#10;rA4FO1V+IhNEr2GxYlCDWoPgVqUpiIqplQJZ5PLavvgFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAIHwKIh4CAAA8BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAxlnRKNoAAAAFAQAADwAAAAAAAAAAAAAAAAB4BAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;" w14:anchorId="5C15B6ED"/>
+                    <v:group id="Grup 22" style="position:absolute;margin-left:4.75pt;margin-top:1.3pt;width:12.75pt;height:7.9pt;z-index:-251645952;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="152400,90805" coordorigin="4762,4762" o:spid="_x0000_s1026" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBaPNRrngIAAC8GAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1P2zAUfZ+0/2D5fSRNW0YjUjTBqCZN&#10;gATTnl3H+ZAc27Pdpvz7Xd/EaWFomlgenOv4+H6ce3Ivrw6dJHthXatVQWdnKSVCcV22qi7oj6fb&#10;TxeUOM9UyaRWoqDPwtGr9ccPl73JRaYbLUthCThRLu9NQRvvTZ4kjjeiY+5MG6HgsNK2Yx62tk5K&#10;y3rw3skkS9PzpNe2NFZz4Rx8vRkO6Rr9V5Xg/r6qnPBEFhRy87haXLdhTdaXLK8tM03LxzTYO7Lo&#10;WKsg6OTqhnlGdrb9w1XXcqudrvwZ112iq6rlAmuAambpq2o2Vu8M1lLnfW0mmoDaVzy92y2/2z9Y&#10;0pYFzTJKFOugRxu7MwS2wE1v6hwgG2sezYMdP9TDLpR7qGwX3lAIOSCrzxOr4uAJh4+z89kqW1LC&#10;4WiWpvP5yDpvoDXh1uLzOcSGUzSwI7z5Gm8vs0UKnQu3V+lFugxpJTFyEhKc8ukNiMgdeXL/x9Nj&#10;w4xA+l0gIfIEyUSeBtlk84EqRE08udwBZW+Q9Ea5E1V/LZblfOf8RmiknO2/O49k1WW0WBMtflDR&#10;tPATBPlLlL+nBORvKQH5b0PeLDfMh3vRJD30aUykiaSHw07vxZNGmD92OzRlMTbliJDqFBndjT2M&#10;8AiKb4NuT8CoFGh2BMT3AIRGgMN/wZzmGH1wqZ0YtBQIQFFNTEDMU66lCqSsliDjUL7Tsi1vWylx&#10;Y+vttbRkz8KIwWdk4wXMWOdvmGsGHB6NMKkgdpDuoJdgbXX5DHLrYS4V1P3aMSsokd8UCDoMsWjY&#10;aGyjYb281jjqsE0Q8+nwk1lDQviCehDanY66ZnnUEJQbAAM23FT6y87rqg0Cw9yGjMYN/GNo4VQC&#10;68XYO90j6jjn178BAAD//wMAUEsDBBQABgAIAAAAIQC3x8+P3AAAAAUBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI9BS8NAEIXvgv9hGcGb3aQ1pcZsSinqqQi2gnibJtMkNDsbstsk/feOJz0O7+O9b7L1&#10;ZFs1UO8bxwbiWQSKuHBlw5WBz8PrwwqUD8glto7JwJU8rPPbmwzT0o38QcM+VEpK2KdooA6hS7X2&#10;RU0W/cx1xJKdXG8xyNlXuuxxlHLb6nkULbXFhmWhxo62NRXn/cUaeBtx3Czil2F3Pm2v34fk/WsX&#10;kzH3d9PmGVSgKfzB8Ksv6pCL09FduPSqNfCUCGhgvgQl6SKRx45CrR5B55n+b5//AAAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAFo81GueAgAALwYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALfHz4/cAAAABQEAAA8AAAAAAAAAAAAAAAAA+AQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAABBgAAAAA=&#10;" w14:anchorId="4E6E7823">
+                      <v:shape id="Graphic 23" style="position:absolute;left:4762;top:4762;width:152400;height:90805;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="152400,90805" o:spid="_x0000_s1027" filled="f" path="m,90804r152400,l152400,,,,,90804xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD2wycowwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LasJA&#10;FN0L/sNwC26kTpqFSnSU1tIHUopJBbeXzDUTzNwJmVHTfn1nIbg8nPdy3dtGXKjztWMFT5MEBHHp&#10;dM2Vgv3P2+MchA/IGhvHpOCXPKxXw8ESM+2unNOlCJWIIewzVGBCaDMpfWnIop+4ljhyR9dZDBF2&#10;ldQdXmO4bWSaJFNpsebYYLCljaHyVJytgu9D2L5/TDn9e51VX6YYv+SbnVFq9NA/L0AE6sNdfHN/&#10;agVpXB+/xB8gV/8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA9sMnKMMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                    </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="00571A60" w:rsidR="00BD0FBC">
-[...4 lines deleted...]
-              <w:t xml:space="preserve">      Eynesil Kamil NALBANT MYO Konferans Salonu (90 kişilik)</w:t>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Masa Mikrofonu</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>(……</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Adet) </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00571A60" w:rsidR="00BD0FBC" w:rsidP="0078099F" w:rsidRDefault="00B47B34">
+          <w:p w:rsidRPr="00357743" w:rsidR="00357743" w:rsidP="00357743" w:rsidRDefault="00CD59C1" w14:paraId="5CF21777" w14:textId="3EB418CB">
             <w:pPr>
-              <w:spacing w:line="360" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3627"/>
+              </w:tabs>
+              <w:ind w:left="412" w:right="3643" w:hanging="3"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00571A60">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251588608" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="4CB99B8A" wp14:anchorId="60CDA82C">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251680768" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="081D33B1" wp14:anchorId="1E27FA24">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>-4445</wp:posOffset>
+                        <wp:posOffset>66066</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>22225</wp:posOffset>
+                        <wp:posOffset>41521</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="152400" cy="90805"/>
-                      <wp:effectExtent l="0" t="0" r="19050" b="23495"/>
+                      <wp:extent cx="156639" cy="95140"/>
+                      <wp:effectExtent l="0" t="0" r="15240" b="19685"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="39" name="Rectangle 4"/>
-[...2 lines deleted...]
-                      </wp:cNvGraphicFramePr>
+                      <wp:docPr id="4" name="Dikdörtgen 4"/>
+                      <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
-                            <wps:cNvSpPr>
-[...2 lines deleted...]
-                            <wps:spPr bwMode="auto">
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="152400" cy="90805"/>
+                                <a:ext cx="156639" cy="95140"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
-                                <a:srgbClr val="FFFFFF"/>
+                                <a:schemeClr val="bg1"/>
                               </a:solidFill>
-                              <a:ln w="9525">
+                              <a:ln>
                                 <a:solidFill>
-                                  <a:srgbClr val="000000"/>
+                                  <a:schemeClr val="tx1"/>
                                 </a:solidFill>
-                                <a:miter lim="800000"/>
-[...1 lines deleted...]
-                                <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
-                            <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent1">
+                                  <a:shade val="50000"/>
+                                </a:schemeClr>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="lt1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect id="Dikdörtgen 4" style="position:absolute;margin-left:5.2pt;margin-top:3.25pt;width:12.35pt;height:7.5pt;z-index:251680768;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="white [3212]" strokecolor="black [3213]" strokeweight="1pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBHBeYinQIAAKwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVF9vEzEMf0fiO0R5Z9cr7WDVrlPVaQhp&#10;2iY2tOc0l/QicnFI0l7LB+ML8MVwcn9aRgUSog9pfLZ/tn+xfXm1qzXZCucVmILmZyNKhOFQKrMu&#10;6OenmzfvKfGBmZJpMKKge+Hp1fz1q8vGzsQYKtClcARBjJ81tqBVCHaWZZ5Xomb+DKwwqJTgahZQ&#10;dOusdKxB9Fpn49HoPGvAldYBF97j1+tWSecJX0rBw72UXgSiC4q5hXS6dK7imc0v2WztmK0U79Jg&#10;/5BFzZTBoAPUNQuMbJz6DapW3IEHGc441BlIqbhINWA1+ehFNY8VsyLVguR4O9Dk/x8sv9s+OKLK&#10;gk4oMazGJ7pWX8of311YC0MmkaDG+hnaPdoH10ker7HanXR1/Mc6yC6Ruh9IFbtAOH7Mp+fnby8o&#10;4ai6mOaTxHl28LXOhw8CahIvBXX4ZIlJtr31AeOhaW8SQ3nQqrxRWichtolYake2DB94tc5jvujx&#10;i5U2f3MMuxOOCBM9s1h+W3C6hb0WEU+bT0Iic1jiOCWcevaQDONcmJC3qoqVos1xOsJfn2Wffso5&#10;AUZkidUN2B1Ab9mC9NhtsZ19dBWp5Qfn0Z8Sa50HjxQZTBica2XAnQLQWFUXubXvSWqpiSytoNxj&#10;XzloB85bfqPweW+ZDw/M4YThLOLWCPd4SA1NQaG7UVKB+3bqe7THxkctJQ1ObEH91w1zghL90eBI&#10;XOQTbC4SkjCZvhuj4I41q2ON2dRLwJ7JcT9Znq7RPuj+Kh3Uz7hcFjEqqpjhGLugPLheWIZ2k+B6&#10;4mKxSGY41paFW/NoeQSPrMb2fdo9M2e7Hg84G3fQTzebvWj11jZ6GlhsAkiV5uDAa8c3roTUON36&#10;ijvnWE5WhyU7/wkAAP//AwBQSwMEFAAGAAgAAAAhAA33gWzaAAAABgEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMjk1PwzAQRO9I/AdrkbhRO4EEFOJUfAgQ3GgL522yJBHxOordNvDrWU5wHM3ozSuXsxvU&#10;nqbQe7aQLAwo4to3PbcWNuuHsytQISI3OHgmC18UYFkdH5VYNP7Ar7RfxVYJhEOBFroYx0LrUHfk&#10;MCz8SCzdh58cRolTq5sJDwJ3g06NybXDnuWhw5HuOqo/Vztnwb3w7fj2ZNCl+fN3cPXj5X3/bu3p&#10;yXxzDSrSHP/G8Ksv6lCJ09bvuAlqkGwuZGkhz0BJfZ4loLYW0iQDXZX6v371AwAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAEcF5iKdAgAArAUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAA33gWzaAAAABgEAAA8AAAAAAAAAAAAAAAAA9wQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD+BQAAAAA=&#10;" w14:anchorId="60A61A06"/>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidRPr="00357743" w:rsidR="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Projeksiyon </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00357743" w:rsidP="00357743" w:rsidRDefault="00CD59C1" w14:paraId="4A3954D9" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3627"/>
+              </w:tabs>
+              <w:spacing w:line="228" w:lineRule="exact"/>
+              <w:ind w:left="412"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251681792" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="377C28F0" wp14:anchorId="15AF60F9">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>60780</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>32895</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="161683" cy="95140"/>
+                      <wp:effectExtent l="0" t="0" r="10160" b="19685"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="5" name="Dikdörtgen 5"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="161683" cy="95140"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:schemeClr val="bg1"/>
+                              </a:solidFill>
+                              <a:ln>
+                                <a:solidFill>
+                                  <a:schemeClr val="tx1"/>
+                                </a:solidFill>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="2">
+                                <a:schemeClr val="accent1">
+                                  <a:shade val="50000"/>
+                                </a:schemeClr>
+                              </a:lnRef>
+                              <a:fillRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="lt1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect id="Dikdörtgen 5" style="position:absolute;margin-left:4.8pt;margin-top:2.6pt;width:12.75pt;height:7.5pt;z-index:251681792;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="white [3212]" strokecolor="black [3213]" strokeweight="1pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBHKrW/nQIAAKwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVF9vEzEMf0fiO0R5Z9cr69iqXadq0xDS&#10;NCY2tOc0l/Qikjgkaa/lg/EF+GI4uT8dYwIJ0Yc0Pts/27/YPr/YGU22wgcFtqLl0YQSYTnUyq4r&#10;+vnh+s0pJSEyWzMNVlR0LwK9WLx+dd66uZhCA7oWniCIDfPWVbSJ0c2LIvBGGBaOwAmLSgnesIii&#10;Xxe1Zy2iG11MJ5OTogVfOw9chIBfrzolXWR8KQWPH6UMIhJdUcwt5tPnc5XOYnHO5mvPXKN4nwb7&#10;hywMUxaDjlBXLDKy8eo3KKO4hwAyHnEwBUipuMg1YDXl5Fk19w1zIteC5AQ30hT+Hyy/3d55ouqK&#10;ziixzOATXakv9Y/vPq6FJbNEUOvCHO3u3Z3vpYDXVO1OepP+sQ6yy6TuR1LFLhKOH8uT8uT0LSUc&#10;VWez8jhzXhx8nQ/xvQBD0qWiHp8sM8m2NyFiPDQdTFKoAFrV10rrLKQ2EZfaky3DB16ty5Qvevxi&#10;pe3fHOPuBUeESZ5FKr8rON/iXouEp+0nIZE5LHGaE849e0iGcS5sLDtVw2rR5Tib4G/Ickg/55wB&#10;E7LE6kbsHmCw7EAG7K7Y3j65itzyo/PkT4l1zqNHjgw2js5GWfAvAWisqo/c2Q8kddQkllZQ77Gv&#10;PHQDFxy/Vvi8NyzEO+ZxwnAWcWvEj3hIDW1Fob9R0oD/9tL3ZI+Nj1pKWpzYioavG+YFJfqDxZE4&#10;K4+xuUjMwvHs3RQF/1SzeqqxG3MJ2DMl7ifH8zXZRz1cpQfziMtlmaKiilmOsSvKox+Ey9htElxP&#10;XCyX2QzH2rF4Y+8dT+CJ1dS+D7tH5l3f4xFn4xaG6WbzZ63e2SZPC8tNBKnyHBx47fnGlZAbp19f&#10;aec8lbPVYckufgIAAP//AwBQSwMEFAAGAAgAAAAhAMCG5JfaAAAABQEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMjk1PwzAQRO9I/AdrkbhRu0ENELKp+BAguNEWztt4SSLidRS7beDXY05wHM3ozSuXk+vV&#10;nsfQeUGYzwwoltrbThqEzfrh7BJUiCSWei+M8MUBltXxUUmF9Qd55f0qNipBJBSE0MY4FFqHumVH&#10;YeYHltR9+NFRTHFstB3pkOCu15kxuXbUSXpoaeC7luvP1c4huBe5Hd6eDLksf/4Orn68uO/eEU9P&#10;pptrUJGn+DeGX/2kDlVy2vqd2KB6hKs8DREWGajUni/moLYImclAV6X+b1/9AAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAEcqtb+dAgAArAUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAMCG5JfaAAAABQEAAA8AAAAAAAAAAAAAAAAA9wQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD+BQAAAAA=&#10;" w14:anchorId="1706A4D4"/>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidRPr="00357743" w:rsidR="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Fotoğraf</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743" w:rsidR="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743" w:rsidR="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Çekimi</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00357743" w:rsidR="003C11B7" w:rsidP="003C11B7" w:rsidRDefault="003C11B7" w14:paraId="1478E2E6" w14:textId="599B174D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3627"/>
+              </w:tabs>
+              <w:spacing w:line="226" w:lineRule="exact"/>
+              <w:ind w:left="412"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:noProof/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251683840" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="6D3EBF97" wp14:anchorId="7CA551C4">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>60325</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>17780</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="161925" cy="100330"/>
+                      <wp:effectExtent l="0" t="0" r="9525" b="13970"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="32" name="Grup 32"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr/>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="161925" cy="100330"/>
+                                <a:chOff x="4762" y="4762"/>
+                                <a:chExt cx="152400" cy="90805"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="10" name="Graphic 33"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="4762" y="4762"/>
+                                  <a:ext cx="152400" cy="90805"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="152400" h="90805">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="90804"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="152400" y="90804"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="152400" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="90804"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:ln w="9525">
+                                  <a:solidFill>
+                                    <a:srgbClr val="000000"/>
+                                  </a:solidFill>
+                                  <a:prstDash val="solid"/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect id="Rectangle 4" style="position:absolute;margin-left:-.35pt;margin-top:1.75pt;width:12pt;height:7.15pt;z-index:251588608;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAn3pIwHwIAADsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNElpoY2arlZdipAW&#10;WLHwAa7jJBaOx4zdpsvX79jpli5wQvhgeTzj5zdvZlZXx96wg0KvwVa8mOScKSuh1rat+Lev21cL&#10;znwQthYGrKr4g/L8av3yxWpwpZpCB6ZWyAjE+nJwFe9CcGWWedmpXvgJOGXJ2QD2IpCJbVajGAi9&#10;N9k0z99kA2DtEKTynm5vRidfJ/ymUTJ8bhqvAjMVJ24h7Zj2Xdyz9UqULQrXaXmiIf6BRS+0pU/P&#10;UDciCLZH/QdUryWChyZMJPQZNI2WKuVA2RT5b9ncd8KplAuJ491ZJv//YOWnwx0yXVf89ZIzK3qq&#10;0RdSTdjWKDaL+gzOlxR27+4wZujdLcjvnlnYdBSlrhFh6JSoiVUR47NnD6Lh6SnbDR+hJnSxD5Ck&#10;OjbYR0ASgR1TRR7OFVHHwCRdFvPpLKe6SXIt80U+Tx+I8umtQx/eK+hZPFQciXnCFodbHyIXUT6F&#10;JO5gdL3VxiQD293GIDsI6o1tWid0fxlmLBvo8/l0npCf+fwlRJ7W3yB6HajJje4rvjgHiTKK9s7W&#10;qQWD0GY8E2VjTypG4cYC7KB+IBERxg6miaNDB/iTs4G6t+L+x16g4sx8sFSIZTGbxXZPxmz+dkoG&#10;Xnp2lx5hJUFVPHA2HjdhHJG9Q9129FORcrdwTcVrdFI2FnZkdSJLHZoEP01THIFLO0X9mvn1IwAA&#10;AP//AwBQSwMEFAAGAAgAAAAhAIBka4LaAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMjkFPg0AQ&#10;he8m/ofNmHhrFyHaSlkao6mJx5ZevA0wBZSdJezSor/e8aTHl/flvS/bzrZXZxp959jA3TICRVy5&#10;uuPGwLHYLdagfECusXdMBr7Iwza/vsowrd2F93Q+hEbJCPsUDbQhDKnWvmrJol+6gVi6kxstBolj&#10;o+sRLzJuex1H0YO22LE8tDjQc0vV52GyBsouPuL3vniN7OMuCW9z8TG9vxhzezM/bUAFmsMfDL/6&#10;og65OJVu4tqr3sBiJaCB5B6UtHGSgCqFWq1B55n+b5//AAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhACfekjAfAgAAOwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAIBka4LaAAAABQEAAA8AAAAAAAAAAAAAAAAAeQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" w14:anchorId="5157B59E"/>
+                    <v:group id="Grup 32" style="position:absolute;margin-left:4.75pt;margin-top:1.4pt;width:12.75pt;height:7.9pt;z-index:-251632640;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="152400,90805" coordorigin="4762,4762" o:spid="_x0000_s1026" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAbbvuOngIAAC8GAAAOAAAAZHJzL2Uyb0RvYy54bWykVMlu2zAQvRfoPxC8N5LXJoLloEgao0CR&#10;BEiKnmmKWgCKZEnasv++w5EoO2lQFKkO1FB8nOXN06yuD60ke2Fdo1VOJxcpJUJxXTSqyumP57tP&#10;l5Q4z1TBpFYip0fh6PX644dVZzIx1bWWhbAEnCiXdSantfcmSxLHa9Eyd6GNUHBYatsyD1tbJYVl&#10;HXhvZTJN02XSaVsYq7lwDr7e9od0jf7LUnD/UJZOeCJzCrl5XC2u27Am6xXLKstM3fAhDfaOLFrW&#10;KAg6urplnpGdbf5w1TbcaqdLf8F1m+iybLjAGqCaSfqqmo3VO4O1VFlXmZEmoPYVT+92y+/3j5Y0&#10;RU5nU0oUa6FHG7szBLbATWeqDCAba57Mox0+VP0ulHsobRveUAg5IKvHkVVx8ITDx8lycjVdUMLh&#10;aJKms9nAOq+hNeHW/PMSYsMpGtgRXn+NtxfTeQqdC7ev0st0EdJKYuQkJDjm0xkQkTvx5P6Pp6ea&#10;GYH0u0DCwNMEkok89bKZzXqqEDXy5DIHlL1B0hvljlT9tViW8Z3zG6GRcrb/7jySVRXRYnW0+EFF&#10;08JPEOQvUf6eEpC/pQTkvw15s8wwH+5Fk3TQpyGROpIeDlu9F88aYf7U7dCU+dCUE0Kqc2R0N/Qw&#10;wiMovg26PQOjUqDZERDfPRAaAQ7/BXOeY/TBpXai11IgAEU1MgExz7mWKpBytQAZh/Kdlk1x10iJ&#10;G1ttb6QlexZGDD4DGy9gxjp/y1zd4/BogEkFsYN0e70Ea6uLI8itg7mUU/drx6ygRH5TIOgwxKJh&#10;o7GNhvXyRuOowzZBzOfDT2YNCeFz6kFo9zrqmmVRQ1BuAPTYcFPpLzuvyyYIDHPrMxo28I+hhVMJ&#10;rBdj73yPqNOcX/8GAAD//wMAUEsDBBQABgAIAAAAIQAwGun92wAAAAUBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI9BS8NAEIXvgv9hGcGb3aQlpcZsSinqqQi2gnibJtMkNDsbstsk/feOJ3sc3sd732Tr&#10;ybZqoN43jg3EswgUceHKhisDX4e3pxUoH5BLbB2TgSt5WOf3dxmmpRv5k4Z9qJSUsE/RQB1Cl2rt&#10;i5os+pnriCU7ud5ikLOvdNnjKOW21fMoWmqLDctCjR1tayrO+4s18D7iuFnEr8PufNpefw7Jx/cu&#10;JmMeH6bNC6hAU/iH4U9f1CEXp6O7cOlVa+A5EdDAXPwlXSTy2FGo1RJ0nulb+/wXAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAG277jp4CAAAvBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAMBrp/dsAAAAFAQAADwAAAAAAAAAAAAAAAAD4BAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAAAGAAAAAA==&#10;" w14:anchorId="7CA731CB">
+                      <v:shape id="Graphic 33" style="position:absolute;left:4762;top:4762;width:152400;height:90805;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="152400,90805" o:spid="_x0000_s1027" filled="f" path="m,90804r152400,l152400,,,,,90804xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA4r+2VxwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PS8NA&#10;EMXvQr/DMoIXsRt7aEvsNmjEP5RS2ih4HbJjNjQ7G7JrG/30zkHwNsN7895vVsXoO3WiIbaBDdxO&#10;M1DEdbAtNwbe355ulqBiQrbYBSYD3xShWE8uVpjbcOYDnarUKAnhmKMBl1Kfax1rRx7jNPTEon2G&#10;wWOSdWi0HfAs4b7Tsyyba48tS4PDnkpH9bH68gZ2H2nz/DLn2c/jotm66vrhUO6dMVeX4/0dqERj&#10;+jf/Xb9awRd6+UUG0OtfAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADiv7ZXHAAAA2wAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                    </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="00571A60" w:rsidR="00BD0FBC">
-[...4 lines deleted...]
-              <w:t xml:space="preserve">      Espiye Meslek Yüksekokulu Konferans Salonu (155 kişilik)</w:t>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Video</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ç</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ekimi</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00571A60" w:rsidR="00BD0FBC" w:rsidP="0078099F" w:rsidRDefault="00B47B34">
+          <w:p w:rsidRPr="00357743" w:rsidR="003C11B7" w:rsidP="00357743" w:rsidRDefault="003C11B7" w14:paraId="4E7B0FEA" w14:textId="30DDDB78">
             <w:pPr>
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3627"/>
+              </w:tabs>
+              <w:spacing w:line="228" w:lineRule="exact"/>
+              <w:ind w:left="412"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5531" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00357743" w:rsidR="00357743" w:rsidP="00357743" w:rsidRDefault="00357743" w14:paraId="621E5C1F" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3627"/>
+              </w:tabs>
+              <w:spacing w:line="226" w:lineRule="exact"/>
+              <w:ind w:left="107"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00571A60">
-              <w:rPr>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
               <mc:AlternateContent>
-                <mc:Choice Requires="wps">
+                <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251621376" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="5D991D57" wp14:anchorId="0790EB22">
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251672576" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="38F2E709" wp14:anchorId="7EA271C1">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>-4445</wp:posOffset>
+                        <wp:posOffset>72390</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>24765</wp:posOffset>
+                        <wp:posOffset>167005</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="152400" cy="90805"/>
-                      <wp:effectExtent l="0" t="0" r="19050" b="23495"/>
+                      <wp:extent cx="161925" cy="384175"/>
+                      <wp:effectExtent l="0" t="0" r="9525" b="15875"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="31" name="Rectangle 12"/>
-[...2 lines deleted...]
-                      </wp:cNvGraphicFramePr>
+                      <wp:docPr id="26" name="Grup 26"/>
+                      <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
-[...4 lines deleted...]
-                            <wps:spPr bwMode="auto">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr/>
+                            <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="152400" cy="90805"/>
+                                <a:ext cx="161925" cy="384175"/>
+                                <a:chOff x="4762" y="4762"/>
+                                <a:chExt cx="152400" cy="374650"/>
                               </a:xfrm>
-                              <a:prstGeom prst="rect">
-[...17 lines deleted...]
-                          </wps:wsp>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="16" name="Graphic 27"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="4762" y="4762"/>
+                                  <a:ext cx="152400" cy="374650"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="152400" h="374650">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="231774"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="152400" y="231774"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="152400" y="140969"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="140969"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="231774"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                    <a:path w="152400" h="374650">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="374649"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="152400" y="374649"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="152400" y="283844"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="283844"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="374649"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                    <a:path w="152400" h="374650">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="90804"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="152400" y="90804"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="152400" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="90804"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:ln w="9525">
+                                  <a:solidFill>
+                                    <a:srgbClr val="000000"/>
+                                  </a:solidFill>
+                                  <a:prstDash val="solid"/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect id="Rectangle 12" style="position:absolute;margin-left:-.35pt;margin-top:1.95pt;width:12pt;height:7.15pt;z-index:251621376;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA4McKYHwIAADwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tuEzEQfUfiHyy/k72QQLrKpqpSgpAK&#10;VBQ+YOL1Zi28thk72YSv79ibhhR4QvjB8njGx2fOzCyuD71me4leWVPzYpJzJo2wjTLbmn/7un41&#10;58wHMA1oa2TNj9Lz6+XLF4vBVbK0ndWNREYgxleDq3kXgquyzItO9uAn1klDztZiD4FM3GYNwkDo&#10;vc7KPH+TDRYbh1ZI7+n2dnTyZcJvWynC57b1MjBdc+IW0o5p38Q9Wy6g2iK4TokTDfgHFj0oQ5+e&#10;oW4hANuh+gOqVwKtt22YCNtntm2VkCkHyqbIf8vmoQMnUy4kjndnmfz/gxWf9vfIVFPz1wVnBnqq&#10;0RdSDcxWS1aUUaDB+YriHtw9xhS9u7Piu2fGrjoKkzeIdugkNESriPHZswfR8PSUbYaPtiF42AWb&#10;tDq02EdAUoEdUkmO55LIQ2CCLotZOc2pcIJcV/k8n6UPoHp669CH99L2LB5qjkQ9YcP+zofIBaqn&#10;kMTdatWsldbJwO1mpZHtgZpjndYJ3V+GacMG+nxWzhLyM5+/hMjT+htErwJ1uVZ9zefnIKiiaO9M&#10;k3owgNLjmShrc1IxCjcWYGObI4mIdmxhGjk6dBZ/cjZQ+9bc/9gBSs70B0OFuCqm09jvyZjO3pZk&#10;4KVnc+kBIwiq5oGz8bgK44zsHKptRz8VKXdjb6h4rUrKxsKOrE5kqUWT4KdxijNwaaeoX0O/fAQA&#10;AP//AwBQSwMEFAAGAAgAAAAhAHL9PsHaAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMjkFPg0AQ&#10;he8m/ofNmHhrFyHRFlkao6mJx5ZevA0wBSo7S9ilRX+948keX96X975sM9tenWn0nWMDD8sIFHHl&#10;6o4bA4diu1iB8gG5xt4xGfgmD5v89ibDtHYX3tF5HxolI+xTNNCGMKRa+6oli37pBmLpjm60GCSO&#10;ja5HvMi47XUcRY/aYsfy0OJAry1VX/vJGii7+IA/u+I9suttEj7m4jR9vhlzfze/PIMKNId/GP70&#10;RR1ycSrdxLVXvYHFk4AGkjUoaeMkAVUKtYpB55m+ts9/AQAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhADgxwpgfAgAAPAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAHL9PsHaAAAABQEAAA8AAAAAAAAAAAAAAAAAeQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" w14:anchorId="3FFF3CFC"/>
+                    <v:group id="Grup 26" style="position:absolute;margin-left:5.7pt;margin-top:13.15pt;width:12.75pt;height:30.25pt;z-index:-251643904;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="152400,374650" coordorigin="4762,4762" o:spid="_x0000_s1026" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGHqmh6wIAAEoIAAAOAAAAZHJzL2Uyb0RvYy54bWysVltv2yAUfp+0/4B4X31prladamrXaNLU&#10;VmqnPROMLxI2DEic/vsdsHGcJpqibnmAg/k4nPOdC7m53dcc7ZjSlWhSHF2FGLGGiqxqihT/fH34&#10;ssBIG9JkhIuGpfiNaXy7+vzpppUJi0UpeMYUAiWNTlqZ4tIYmQSBpiWrib4SkjWwmQtVEwNLVQSZ&#10;Ii1or3kQh+EsaIXKpBKUaQ1f77tNvHL685xR85TnmhnEUwy2GTcqN27sGKxuSFIoIsuK9maQD1hR&#10;k6qBSwdV98QQtFXViaq6okpokZsrKupA5HlFmfMBvInCd96sldhK50uRtIUcaAJq3/H0YbX0cfes&#10;UJWlOJ5h1JAaYrRWW4lgCdy0skgAslbyRT6r/kPRray7+1zVdgZH0N6x+jawyvYGUfgYzaJlPMWI&#10;wtb1YhLNpx3rtITQ2FOT+SzGCHad4CJCy2/+9DSehBA5d3o+mU1dzAJ/dWAtHAxqJWSRPhCl/42o&#10;l5JI5vjXloWeqGhEVJc38bzjyqEGonSigbMzLJ3xd+Dq796ShG61WTPhSCe7H9p0CZx5iZReovvG&#10;iwrKwBYAdwVgMIICUBhBAWy6UEhi7DlrqxVRC1HrLSkhaB3tdrcWO/YqHM4cAh5fR/P5xKqCuBwg&#10;vBlDvUKI8xHeo/wsneIROpqEy9my1+5Rfu7QkB+g9mLg2fspF5p1LlgOPsqFJWvirb2AiyO898rP&#10;J1zEC6ggz7RH+XnMxcXAs/f/Jy6W4SL0xl5AxRjuffLzCRO+DXiAn8ckXII5d+mJ+5DWQ4mAPC5C&#10;3thqWU6hw9mU0YJX2UPFuVuoYnPHFdoR+/q4X5/GRzCptLknuuxwbmvIdigp29S6TmKljcjeoBG1&#10;8GSlWP/eEsUw4t8baHX2ffOC8sLGC8rwO+FeQZfacOfr/hdREtnrU2ygBT0K3/FI4puLdX3A2pON&#10;+Lo1Iq9s53G2dRb1C+i+TnIPFkhHL+J47VCHvwCrPwAAAP//AwBQSwMEFAAGAAgAAAAhAFK4Qfjd&#10;AAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMjsFKw0AURfeC/zA8wZ2dpNEQYyalFHVVBFtB3L1m&#10;XpPQzEzITJP0732u7PJyL+eeYjWbTow0+NZZBfEiAkG2crq1tYKv/dtDBsIHtBo7Z0nBhTysytub&#10;AnPtJvtJ4y7UgiHW56igCaHPpfRVQwb9wvVkuTu6wWDgONRSDzgx3HRyGUWpNNhafmiwp01D1Wl3&#10;NgreJ5zWSfw6bk/HzeVn//TxvY1Jqfu7ef0CItAc/sfwp8/qULLTwZ2t9qLjHD/yUsEyTUBwn6TP&#10;IA4KsjQDWRby2r/8BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAYeqaHrAgAASggAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFK4QfjdAAAABwEA&#10;AA8AAAAAAAAAAAAAAAAARQUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABPBgAAAAA=&#10;" w14:anchorId="01C91322">
+                      <v:shape id="Graphic 27" style="position:absolute;left:4762;top:4762;width:152400;height:374650;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="152400,374650" o:spid="_x0000_s1027" filled="f" path="m,231774r152400,l152400,140969,,140969r,90805xem,374649r152400,l152400,283844,,283844r,90805xem,90804r152400,l152400,,,,,90804xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBZpMdlwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X+h+WKfRWNyqENLoGMRS8pNAoxeOQHZNgdjZktzH213cLgrd5vM9ZZ5PpxEiDay0rmM8iEMSV&#10;1S3XCo6Hj7cEhPPIGjvLpOBGDrLN89MaU22v/EVj6WsRQtilqKDxvk+ldFVDBt3M9sSBO9vBoA9w&#10;qKUe8BrCTScXURRLgy2HhgZ72jVUXcofo+DTVe/FbxmdKL6dXfI95qdlkSv1+jJtVyA8Tf4hvrv3&#10;OsyP4f+XcIDc/AEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBZpMdlwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                    </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="00571A60" w:rsidR="00BD0FBC">
-[...4 lines deleted...]
-              <w:t xml:space="preserve">      Sağlık Bilimleri Fakültesi Konferans Salonu (140 kişilik)</w:t>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>BASILACAK</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>EVRAKLAR</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00571A60" w:rsidR="00BD0FBC" w:rsidP="0078099F" w:rsidRDefault="00B47B34">
+          <w:p w:rsidR="00BA2114" w:rsidP="00357743" w:rsidRDefault="00357743" w14:paraId="207CF968" w14:textId="388E88F4">
             <w:pPr>
-              <w:spacing w:line="360" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3627"/>
+                <w:tab w:val="left" w:pos="3915"/>
+              </w:tabs>
+              <w:ind w:left="511" w:right="614"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00571A60">
-              <w:rPr>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Afiş (A3 Boyutunda) (Max </w:t>
+            </w:r>
+            <w:r w:rsidR="00BA2114">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> adet)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-28"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(……</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Adet) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00357743" w:rsidR="00357743" w:rsidP="00357743" w:rsidRDefault="00357743" w14:paraId="41C1027B" w14:textId="4CB252D1">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3627"/>
+                <w:tab w:val="left" w:pos="3915"/>
+              </w:tabs>
+              <w:ind w:left="511" w:right="614"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>El</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Broşürü</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(Max</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="008761A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>adet)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>(……</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Adet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00357743" w:rsidR="00357743" w:rsidP="00357743" w:rsidRDefault="00357743" w14:paraId="2488EDC5" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3627"/>
+                <w:tab w:val="left" w:pos="3906"/>
+              </w:tabs>
+              <w:ind w:left="511"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Katılımcı</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Belgesi</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>(……</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Adet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00357743" w:rsidR="00357743" w:rsidP="00357743" w:rsidRDefault="00357743" w14:paraId="3416642D" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3627"/>
+                <w:tab w:val="left" w:pos="3944"/>
+              </w:tabs>
+              <w:ind w:left="508"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
               <mc:AlternateContent>
-                <mc:Choice Requires="wps">
+                <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251625472" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="765F3D01" wp14:anchorId="56076FF7">
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251673600" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="6C000D05" wp14:anchorId="599609BA">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>-4445</wp:posOffset>
+                        <wp:posOffset>72390</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>21590</wp:posOffset>
+                        <wp:posOffset>22860</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="152400" cy="90805"/>
-                      <wp:effectExtent l="0" t="0" r="19050" b="23495"/>
+                      <wp:extent cx="161925" cy="367665"/>
+                      <wp:effectExtent l="0" t="0" r="9525" b="13335"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="30" name="Rectangle 13"/>
-[...2 lines deleted...]
-                      </wp:cNvGraphicFramePr>
+                      <wp:docPr id="28" name="Grup 28"/>
+                      <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
-[...4 lines deleted...]
-                            <wps:spPr bwMode="auto">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr/>
+                            <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="152400" cy="90805"/>
+                                <a:ext cx="161925" cy="367665"/>
+                                <a:chOff x="4762" y="4762"/>
+                                <a:chExt cx="152400" cy="358140"/>
                               </a:xfrm>
-                              <a:prstGeom prst="rect">
-[...17 lines deleted...]
-                          </wps:wsp>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="14" name="Graphic 29"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="4762" y="4762"/>
+                                  <a:ext cx="152400" cy="358140"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="152400" h="358140">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="90805"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="152400" y="90805"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="152400" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="90805"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                    <a:path w="152400" h="358140">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="222250"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="152400" y="222250"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="152400" y="131445"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="131445"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="222250"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                    <a:path w="152400" h="358140">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="358140"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="152400" y="358140"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="152400" y="267335"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="267335"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="358140"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:ln w="9525">
+                                  <a:solidFill>
+                                    <a:srgbClr val="000000"/>
+                                  </a:solidFill>
+                                  <a:prstDash val="solid"/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect id="Rectangle 13" style="position:absolute;margin-left:-.35pt;margin-top:1.7pt;width:12pt;height:7.15pt;z-index:251625472;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAwCnrxHwIAADwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNEm3hW7UdLXqUoS0&#10;wIqFD5g6TmLh2GbsNi1fz9jpli5wQvhgeTzj5zdvZpY3h16zvUSvrKl4Mck5k0bYWpm24l+/bF4t&#10;OPMBTA3aGlnxo/T8ZvXyxXJwpZzazupaIiMQ48vBVbwLwZVZ5kUne/AT66QhZ2Oxh0AmtlmNMBB6&#10;r7Npnr/OBou1Qyuk93R7Nzr5KuE3jRThU9N4GZiuOHELace0b+OerZZQtgiuU+JEA/6BRQ/K0Kdn&#10;qDsIwHao/oDqlUDrbRMmwvaZbRolZMqBsiny37J57MDJlAuJ491ZJv//YMXH/QMyVVf8iuQx0FON&#10;PpNqYFotWXEVBRqcLynu0T1gTNG7eyu+eWbsuqMweYtoh05CTbSKGJ89exANT0/Zdvhga4KHXbBJ&#10;q0ODfQQkFdghleR4Lok8BCbosphPZzkxE+S6zhf5PH0A5dNbhz68k7Zn8VBxJOoJG/b3PkQuUD6F&#10;JO5Wq3qjtE4Gttu1RrYHao5NWid0fxmmDRvo8/l0npCf+fwlRJ7W3yB6FajLteorvjgHQRlFe2vq&#10;1IMBlB7PRFmbk4pRuLEAW1sfSUS0YwvTyNGhs/iDs4Hat+L++w5QcqbfGyrEdTGbxX5Pxmz+ZkoG&#10;Xnq2lx4wgqAqHjgbj+swzsjOoWo7+qlIuRt7S8VrVFI2FnZkdSJLLZoEP41TnIFLO0X9GvrVTwAA&#10;AP//AwBQSwMEFAAGAAgAAAAhAIblag7aAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMjkFPg0AQ&#10;he8m/ofNmHhrF8GIIktjNDXx2NKLtwFGQNlZwi4t+usdT/X48r689+WbxQ7qSJPvHRu4WUegiGvX&#10;9NwaOJTb1T0oH5AbHByTgW/ysCkuL3LMGnfiHR33oVUywj5DA10IY6a1rzuy6NduJJbuw00Wg8Sp&#10;1c2EJxm3g46j6E5b7FkeOhzpuaP6az9bA1UfH/BnV75G9mGbhLel/JzfX4y5vlqeHkEFWsIZhj99&#10;UYdCnCo3c+PVYGCVCmgguQUlbZwkoCqh0hR0kev/9sUvAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhADAKevEfAgAAPAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAIblag7aAAAABQEAAA8AAAAAAAAAAAAAAAAAeQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" w14:anchorId="7F266DA6"/>
+                    <v:group id="Grup 28" style="position:absolute;margin-left:5.7pt;margin-top:1.8pt;width:12.75pt;height:28.95pt;z-index:-251642880;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="152400,358140" coordorigin="4762,4762" o:spid="_x0000_s1026" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEjn/q7QIAAEoIAAAOAAAAZHJzL2Uyb0RvYy54bWysVltv2yAUfp+0/4B4Xx07lzZWnWpq12jS&#10;tFVqpz0TjC8SBgYkTv/9Dtg4ThNNUTc/mIP5OJzznQu+vds3HO2YNrUUGY6vJhgxQWVeizLDP18e&#10;P91gZCwROeFSsAy/MoPvVh8/3LYqZYmsJM+ZRqBEmLRVGa6sVWkUGVqxhpgrqZiAxULqhliY6jLK&#10;NWlBe8OjZDJZRK3UudKSMmPg60O3iFdef1Ewan8UhWEW8QyDbda/tX9v3Dta3ZK01ERVNe3NIO+w&#10;oiG1gEMHVQ/EErTV9YmqpqZaGlnYKyqbSBZFTZn3AbyJJ2+8WWu5Vd6XMm1LNdAE1L7h6d1q6ffd&#10;k0Z1nuEEIiVIAzFa661CMAVuWlWmAFlr9ayedP+h7GbO3X2hGzeCI2jvWX0dWGV7iyh8jBfxMplj&#10;RGFpurheLOYd67SC0Lhds+tFghGsesFHhFZfwu55MptA5Pzu+U088zGLwtGRs3AwqFWQReZAlPk3&#10;op4ropjn3zgWeqLi2YGoLm+SZceVRw1EmdQAZ2dYOuPvwNXfvSUp3Rq7ZtKTTnbfjO0SOA8SqYJE&#10;9yKIGsrAFQD3BWAxggLQGEEBbLpQKGLdPmerE1ELUestqSBoHe1utZE79iI9zh4CvpzcTHxQISwH&#10;BBdjZNAHYR7DAyiMyqsdgUO4AyCMHRASIyQcnB3WwjjGnDuUcmkYEAhbndvvdT+BZx7svMD/I3yw&#10;NYwnBMTTeDYL7AZUGMceXgw8e/5/4qLPlY7UC7g4wgevwnjCRbK4nk4v4eJi4NnzT7joE8SXCMjj&#10;IuTCVctyDh3O5Y+RvM4fa879RJebe67Rjrjbxz+u3kDDEUxpYx+IqTqcX+phXADaNbWukzhpI/NX&#10;aEQtXFkZNr+3RDOM+FcBrc7db0HQQdgEQVt+L/0t6PMcznzZ/yJaIXd8hi20oO8ydDyShubiXB+w&#10;bqeQn7dWFrXrPN62zqJ+At3XS/7CAunoRhzPPerwC7D6AwAA//8DAFBLAwQUAAYACAAAACEAnkf3&#10;TdwAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyOwUrDQBRF94L/MDzBnZ2MsUFjJqUUdVUEW0Hc&#10;vWZek9DMm5CZJunfO650ebmXc0+xmm0nRhp861iDWiQgiCtnWq41fO5f7x5B+IBssHNMGi7kYVVe&#10;XxWYGzfxB427UIsIYZ+jhiaEPpfSVw1Z9AvXE8fu6AaLIcahlmbAKcJtJ++TJJMWW44PDfa0aag6&#10;7c5Ww9uE0zpVL+P2dNxcvvfL96+tIq1vb+b1M4hAc/gbw69+VIcyOh3cmY0XXczqIS41pBmIWKfZ&#10;E4iDhkwtQZaF/K9f/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEjn/q7QIAAEoIAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCeR/dN3AAAAAYB&#10;AAAPAAAAAAAAAAAAAAAAAEcFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAUAYAAAAA&#10;" w14:anchorId="40DA5C6E">
+                      <v:shape id="Graphic 29" style="position:absolute;left:4762;top:4762;width:152400;height:358140;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="152400,358140" o:spid="_x0000_s1027" filled="f" path="m,90805r152400,l152400,,,,,90805xem,222250r152400,l152400,131445,,131445r,90805xem,358140r152400,l152400,267335,,267335r,90805xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDcbe2cwAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/bisIw&#10;EH1f8B/CCL5pquii1ShewYVlwcsHjM3YFptJaaKtf28EYd/mcK4zWzSmEA+qXG5ZQb8XgSBOrM45&#10;VXA+7bpjEM4jaywsk4InOVjMW18zjLWt+UCPo09FCGEXo4LM+zKW0iUZGXQ9WxIH7morgz7AKpW6&#10;wjqEm0IOouhbGsw5NGRY0jqj5Ha8GwWD0Y9Ox9s78WZ7WtWTS/I3Wf4q1Wk3yykIT43/F3/cex3m&#10;D+H9SzhAzl8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA3G3tnMAAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                    </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="00571A60" w:rsidR="00BD0FBC">
-[...4 lines deleted...]
-              <w:t xml:space="preserve">      Görele UBYO Konferans Salonu (170 kişilik)</w:t>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Teşekkür</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Belgesi</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>(……</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Adet)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00571A60" w:rsidR="00BD0FBC" w:rsidP="0078099F" w:rsidRDefault="00B47B34">
+          <w:p w:rsidRPr="00357743" w:rsidR="00357743" w:rsidP="00357743" w:rsidRDefault="00357743" w14:paraId="5A0DE25F" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3627"/>
+                <w:tab w:val="left" w:pos="3931"/>
+              </w:tabs>
+              <w:spacing w:line="229" w:lineRule="exact"/>
+              <w:ind w:left="511"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Davetiye</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>(……</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Adet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00357743" w:rsidR="00357743" w:rsidP="00357743" w:rsidRDefault="00357743" w14:paraId="61B2300D" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3627"/>
+                <w:tab w:val="left" w:pos="3905"/>
+              </w:tabs>
+              <w:spacing w:line="229" w:lineRule="exact"/>
+              <w:ind w:left="511"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Masa</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>İsimliği</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>(……</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Adet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00357743" w:rsidR="00357743" w:rsidP="00357743" w:rsidRDefault="00357743" w14:paraId="0BEA3EE3" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3627"/>
+                <w:tab w:val="left" w:pos="3922"/>
+              </w:tabs>
+              <w:ind w:left="511"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Görevli</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Kartı</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>(……</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Adet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00357743" w:rsidR="00357743" w:rsidP="00357743" w:rsidRDefault="00357743" w14:paraId="347B4DFA" w14:textId="2AEFD972">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3627"/>
+              </w:tabs>
+              <w:spacing w:before="2"/>
+              <w:ind w:left="107" w:right="95"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00571A60">
-              <w:rPr>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
               <mc:AlternateContent>
-                <mc:Choice Requires="wps">
+                <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251629568" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="2604235C" wp14:anchorId="3EB44D3E">
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251674624" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="7DA07B11" wp14:anchorId="59005A99">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>-4445</wp:posOffset>
+                        <wp:posOffset>72390</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>8890</wp:posOffset>
+                        <wp:posOffset>-128905</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="152400" cy="90805"/>
-                      <wp:effectExtent l="0" t="0" r="19050" b="23495"/>
+                      <wp:extent cx="161925" cy="100330"/>
+                      <wp:effectExtent l="0" t="0" r="9525" b="13970"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="29" name="Rectangle 14"/>
-[...2 lines deleted...]
-                      </wp:cNvGraphicFramePr>
+                      <wp:docPr id="30" name="Grup 30"/>
+                      <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
-[...4 lines deleted...]
-                            <wps:spPr bwMode="auto">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr/>
+                            <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="152400" cy="90805"/>
+                                <a:ext cx="161925" cy="100330"/>
+                                <a:chOff x="4762" y="4762"/>
+                                <a:chExt cx="152400" cy="90805"/>
                               </a:xfrm>
-                              <a:prstGeom prst="rect">
-[...17 lines deleted...]
-                          </wps:wsp>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="12" name="Graphic 31"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="4762" y="4762"/>
+                                  <a:ext cx="152400" cy="90805"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="152400" h="90805">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="90804"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="152400" y="90804"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="152400" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="90804"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:ln w="9525">
+                                  <a:solidFill>
+                                    <a:srgbClr val="000000"/>
+                                  </a:solidFill>
+                                  <a:prstDash val="solid"/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect id="Rectangle 14" style="position:absolute;margin-left:-.35pt;margin-top:.7pt;width:12pt;height:7.15pt;z-index:251629568;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBJPL3PHwIAADwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uOEzEMfUfiH6K807mohXbU6WrVpQhp&#10;gRULH5BmMp2ITByctNPy9TiZbukCT4g8RHHsnBwf28ubY2/YQaHXYGteTHLOlJXQaLur+dcvm1dz&#10;znwQthEGrKr5SXl+s3r5Yjm4SpXQgWkUMgKxvhpczbsQXJVlXnaqF34CTllytoC9CGTiLmtQDITe&#10;m6zM89fZANg4BKm8p9u70clXCb9tlQyf2tarwEzNiVtIO6Z9G/dstRTVDoXrtDzTEP/Aohfa0qcX&#10;qDsRBNuj/gOq1xLBQxsmEvoM2lZLlXKgbIr8t2weO+FUyoXE8e4ik/9/sPLj4QGZbmpeLjizoqca&#10;fSbVhN0ZxYppFGhwvqK4R/eAMUXv7kF+88zCuqMwdYsIQ6dEQ7SKGJ89exANT0/ZdvgADcGLfYCk&#10;1bHFPgKSCuyYSnK6lEQdA5N0WczKaU6Fk+Ra5PN8lj4Q1dNbhz68U9CzeKg5EvWELQ73PkQuonoK&#10;SdzB6GajjUkG7rZrg+wgqDk2aZ3R/XWYsWygz2flLCE/8/lriDytv0H0OlCXG93XfH4JElUU7a1t&#10;Ug8Goc14JsrGnlWMwo0F2EJzIhERxhamkaNDB/iDs4Hat+b++16g4sy8t1SIRTGdxn5PxnT2piQD&#10;rz3ba4+wkqBqHjgbj+swzsjeod519FORcrdwS8VrdVI2FnZkdSZLLZoEP49TnIFrO0X9GvrVTwAA&#10;AP//AwBQSwMEFAAGAAgAAAAhAGE8NDXZAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMjk9Pg0AQ&#10;xe8mfofNmHhrF0FtiyyN0dTEY0sv3gYYAWVnCbu06Kd3POnx/cl7v2w7216daPSdYwM3ywgUceXq&#10;jhsDx2K3WIPyAbnG3jEZ+CIP2/zyIsO0dmfe0+kQGiUj7FM00IYwpFr7qiWLfukGYsne3WgxiBwb&#10;XY94lnHb6ziK7rXFjuWhxYGeWqo+D5M1UHbxEb/3xUtkN7skvM7Fx/T2bMz11fz4ACrQHP7K8Isv&#10;6JALU+kmrr3qDSxWUhT7FpSkcZKAKkXerUDnmf5Pn/8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEASTy9zx8CAAA8BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAYTw0NdkAAAAFAQAADwAAAAAAAAAAAAAAAAB5BAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;" w14:anchorId="24FAA799"/>
+                    <v:group id="Grup 30" style="position:absolute;margin-left:5.7pt;margin-top:-10.15pt;width:12.75pt;height:7.9pt;z-index:-251641856;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="152400,90805" coordorigin="4762,4762" o:spid="_x0000_s1026" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBE8t+5nwIAAC8GAAAOAAAAZHJzL2Uyb0RvYy54bWykVMtu2zAQvBfoPxC8N5L8SGMhclAkjVGg&#10;SAIkRc80RT0AimRJ2nL+vsuVKDtpUBSpD9JSHC5nZ8d7eXXoJNkL61qtCpqdpZQIxXXZqrqgP55u&#10;P11Q4jxTJZNaiYI+C0ev1h8/XPYmFzPdaFkKSyCJcnlvCtp4b/IkcbwRHXNn2ggFm5W2HfOwtHVS&#10;WtZD9k4mszQ9T3ptS2M1F87B15thk64xf1UJ7u+ryglPZEGBm8enxec2PJP1Jctry0zT8pEGeweL&#10;jrUKLp1S3TDPyM62f6TqWm6105U/47pLdFW1XGANUE2WvqpmY/XOYC113tdmkgmkfaXTu9Pyu/2D&#10;JW1Z0DnIo1gHPdrYnSGwBG16U+cA2VjzaB7s+KEeVqHcQ2W78IZCyAFVfZ5UFQdPOHzMzrPVbEkJ&#10;h60sTedDZpbzBloTTi0+n88ogV0MsCO8+RpPL2eLFKiF06v0Il0GWkm8OQkEJz69ARO5o07u/3R6&#10;bJgRKL8LIow6ZcA16jTYZp4NUiFq0snlDiR7Q6Q3yp2k+muxINnO+Y3QKDnbf3cexarLGLEmRvyg&#10;YmjhTxDsL9H+nhKwv6UE7L8NvFlumA/nYkh66NNIpImih81O78WTRpg/djs0ZTE25YiQ6hQZ0409&#10;jPAIim+DaU/A6EFodgTE9wAEV0DCf8Gccow5uNRODF4KAqCpJiXgzlOtpQqirJZg41C+07Itb1sp&#10;cWHr7bW0ZM/CiMHfqMYLmLHO3zDXDDjcGmFSwd3BuoNfQrTV5TPYrYe5VFD3a8esoER+U2DoMMRi&#10;YGOwjYH18lrjqMM2wZ1Ph5/MGhKuL6gHo93p6GuWRw9BuQEwYMNJpb/svK7aYDDkNjAaF/Afwwin&#10;EkQvxt7pGlHHOb/+DQAA//8DAFBLAwQUAAYACAAAACEAsMHI298AAAAIAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPwWrCQBCG74W+wzKF3nQTo1LTbESk7UkK1ULxtmbHJJidDdk1iW/f6ake/5mPf77J&#10;1qNtRI+drx0piKcRCKTCmZpKBd+H98kLCB80Gd04QgU39LDOHx8ynRo30Bf2+1AKLiGfagVVCG0q&#10;pS8qtNpPXYvEu7PrrA4cu1KaTg9cbhs5i6KltLomvlDpFrcVFpf91Sr4GPSwSeK3fnc5b2/Hw+Lz&#10;ZxejUs9P4+YVRMAx/MPwp8/qkLPTyV3JeNFwjudMKpjMogQEA8lyBeLEg/kCZJ7J+wfyXwAAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBE8t+5nwIAAC8GAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCwwcjb3wAAAAgBAAAPAAAAAAAAAAAAAAAAAPkE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAABQYAAAAA&#10;" w14:anchorId="4ED08D62">
+                      <v:shape id="Graphic 31" style="position:absolute;left:4762;top:4762;width:152400;height:90805;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="152400,90805" o:spid="_x0000_s1027" filled="f" path="m,90804r152400,l152400,,,,,90804xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCnMdZ5wwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9La8JA&#10;EL4X+h+WKfQiumkOVqKrqKUPRESj4HXIjtlgdjZkt5r217sFobf5+J4zmXW2FhdqfeVYwcsgAUFc&#10;OF1xqeCwf++PQPiArLF2TAp+yMNs+vgwwUy7K+/okodSxBD2GSowITSZlL4wZNEPXEMcuZNrLYYI&#10;21LqFq8x3NYyTZKhtFhxbDDY0NJQcc6/rYLNMaw+Poec/r69lmuT9xa75dYo9fzUzccgAnXhX3x3&#10;f+k4P4W/X+IBcnoDAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEApzHWecMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                    </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="00571A60" w:rsidR="00BD0FBC">
-[...4 lines deleted...]
-              <w:t xml:space="preserve">      Bulancak Kadir KARABAŞ UBYO Konferans Salonu (65 kişilik)</w:t>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">*Üniversitemiz sayfasında </w:t>
+            </w:r>
+            <w:hyperlink w:history="1" r:id="rId6">
+              <w:r w:rsidRPr="00AB4ABA" w:rsidR="00016A47">
+                <w:rPr>
+                  <w:rStyle w:val="Kpr"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="034990" w:themeColor="hyperlink" w:themeShade="BF"/>
+                  <w:sz w:val="16"/>
+                </w:rPr>
+                <w:t>https://sksdb.giresun.edu.tr/tr/page/sablon-ornekleri/2644</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="00016A47">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>adresinden taslaklara ulaşılabilmekte olup; talep edilen basım evrağı taslakları</w:t>
+            </w:r>
+            <w:r w:rsidR="00016A47">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">düzenlenerek </w:t>
+            </w:r>
+            <w:hyperlink w:history="1" r:id="rId7">
+              <w:r w:rsidRPr="00AB4ABA" w:rsidR="00016A47">
+                <w:rPr>
+                  <w:rStyle w:val="Kpr"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="16"/>
+                </w:rPr>
+                <w:t>skskultur@giresun.edu.tr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="00016A47">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="16"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> adresine gönderilecek ve talep formuna</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>eklenecektir</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00571A60" w:rsidR="00BD0FBC" w:rsidP="0078099F" w:rsidRDefault="00B47B34">
+          <w:p w:rsidRPr="00357743" w:rsidR="00357743" w:rsidP="00357743" w:rsidRDefault="00357743" w14:paraId="796B3C8B" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3627"/>
+              </w:tabs>
+              <w:spacing w:before="4" w:line="212" w:lineRule="exact"/>
+              <w:ind w:left="107"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00571A60">
-              <w:rPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidRPr="00357743" w:rsidR="00357743" w:rsidP="00357743" w:rsidRDefault="00357743" w14:paraId="4067C4C6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:sectPr w:rsidRPr="00357743" w:rsidR="00357743">
+          <w:headerReference w:type="default" r:id="R1507aac1766445e6"/>
+          <w:headerReference w:type="first" r:id="R1507aac1766445e6"/>
+          <w:headerReference w:type="even" r:id="R1507aac1766445e6"/>
+          <w:footerReference w:type="default" r:id="Rc8ea42be19564e4f"/>
+          <w:footerReference w:type="first" r:id="Rc8ea42be19564e4f"/>
+          <w:footerReference w:type="even" r:id="Rc8ea42be19564e4f"/>
+          <w:pgSz w:w="11910" w:h="16840"/>
+          <w:pgMar w:top="1040" w:right="850" w:bottom="881" w:left="850" w:header="708" w:footer="283" w:gutter="0"/>
+          <w:cols w:space="708"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableNormal"/>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="-558"/>
+        <w:tblW w:w="11062" w:type="dxa"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5531"/>
+        <w:gridCol w:w="5531"/>
+      </w:tblGrid>
+      <w:tr w:rsidRPr="00357743" w:rsidR="00357743" w:rsidTr="003463A2" w14:paraId="582AF9E0" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="703"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5531" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00357743" w:rsidR="00357743" w:rsidP="003463A2" w:rsidRDefault="00357743" w14:paraId="3381A0FD" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3627"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00357743" w:rsidR="00357743" w:rsidP="003463A2" w:rsidRDefault="00C56F30" w14:paraId="0F09D60A" w14:textId="763247D1">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3627"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>*Kokteyl</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   ………………….     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>saatleri</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>arasında düzenlenecektir.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00357743" w:rsidR="00357743" w:rsidP="003463A2" w:rsidRDefault="00357743" w14:paraId="49A76CA2" w14:textId="58FEA050">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3627"/>
+              </w:tabs>
+              <w:spacing w:line="212" w:lineRule="exact"/>
+              <w:ind w:left="110"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5531" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00357743" w:rsidR="00357743" w:rsidP="003463A2" w:rsidRDefault="00357743" w14:paraId="36FF593F" w14:textId="61A1586A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2367"/>
+                <w:tab w:val="left" w:pos="3627"/>
+                <w:tab w:val="left" w:leader="dot" w:pos="4108"/>
+              </w:tabs>
+              <w:spacing w:line="225" w:lineRule="exact"/>
+              <w:ind w:left="511"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
               <mc:AlternateContent>
-                <mc:Choice Requires="wps">
+                <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251633664" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="68215B25" wp14:anchorId="07CD401D">
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251676672" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="568465FD" wp14:anchorId="15BEDF2C">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>-4445</wp:posOffset>
+                        <wp:posOffset>72390</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>5715</wp:posOffset>
+                        <wp:posOffset>38100</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="152400" cy="90805"/>
-                      <wp:effectExtent l="0" t="0" r="19050" b="23495"/>
+                      <wp:extent cx="161925" cy="238760"/>
+                      <wp:effectExtent l="0" t="0" r="9525" b="8890"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="28" name="Rectangle 15"/>
-[...2 lines deleted...]
-                      </wp:cNvGraphicFramePr>
+                      <wp:docPr id="34" name="Grup 34"/>
+                      <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
-[...4 lines deleted...]
-                            <wps:spPr bwMode="auto">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr/>
+                            <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="152400" cy="90805"/>
+                                <a:ext cx="161925" cy="238760"/>
+                                <a:chOff x="4762" y="4762"/>
+                                <a:chExt cx="152400" cy="229235"/>
                               </a:xfrm>
-                              <a:prstGeom prst="rect">
-[...17 lines deleted...]
-                          </wps:wsp>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="8" name="Graphic 35"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="4762" y="4762"/>
+                                  <a:ext cx="152400" cy="229235"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="152400" h="229235">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="90804"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="152400" y="90804"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="152400" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="90804"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                    <a:path w="152400" h="229235">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="229234"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="152400" y="229234"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="152400" y="138429"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="138429"/>
+                                      </a:lnTo>
+                                      <a:lnTo>
+                                        <a:pt x="0" y="229234"/>
+                                      </a:lnTo>
+                                      <a:close/>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:ln w="9525">
+                                  <a:solidFill>
+                                    <a:srgbClr val="000000"/>
+                                  </a:solidFill>
+                                  <a:prstDash val="solid"/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect id="Rectangle 15" style="position:absolute;margin-left:-.35pt;margin-top:.45pt;width:12pt;height:7.15pt;z-index:251633664;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBBBwWmHwIAADwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/01zUwm7UdLXqUoS0&#10;wIqFD5g6TmLh2GbsNi1fz9jpli7whPCD5fGMj8+cmVneHAbN9hK9sqbmxSznTBphG2W6mn/9snl1&#10;xZkPYBrQ1siaH6XnN6uXL5ajq2Rpe6sbiYxAjK9GV/M+BFdlmRe9HMDPrJOGnK3FAQKZ2GUNwkjo&#10;g87KPH+djRYbh1ZI7+n2bnLyVcJvWynCp7b1MjBdc+IW0o5p38Y9Wy2h6hBcr8SJBvwDiwGUoU/P&#10;UHcQgO1Q/QE1KIHW2zbMhB0y27ZKyJQDZVPkv2Xz2IOTKRcSx7uzTP7/wYqP+wdkqql5SZUyMFCN&#10;PpNqYDotWbGIAo3OVxT36B4wpujdvRXfPDN23VOYvEW0Yy+hIVpFjM+ePYiGp6dsO36wDcHDLtik&#10;1aHFIQKSCuyQSnI8l0QeAhN0WSzKeU6FE+S6zq/yRCiD6umtQx/eSTuweKg5EvWEDft7HyIXqJ5C&#10;EnerVbNRWicDu+1aI9sDNccmrUSfUrwM04aN9PmiXCTkZz5/CZGn9TeIQQXqcq2Gml+dg6CKor01&#10;TerBAEpPZ6KszUnFKNxUgK1tjiQi2qmFaeTo0Fv8wdlI7Vtz/30HKDnT7w0V4rqYz2O/J2O+eFOS&#10;gZee7aUHjCComgfOpuM6TDOyc6i6nn4qUu7G3lLxWpWUjYWdWJ3IUosmwU/jFGfg0k5Rv4Z+9RMA&#10;AP//AwBQSwMEFAAGAAgAAAAhAInXirraAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMjk1Pg0AU&#10;Rfcm/ofJM3HXDkL8KGVojKYmLlu6cfeAJ1CZN4QZWvTX+1zZ5c09ufdkm9n26kSj7xwbuFtGoIgr&#10;V3fcGDgU28UTKB+Qa+wdk4Fv8rDJr68yTGt35h2d9qFRMsI+RQNtCEOqta9asuiXbiCW7tONFoPE&#10;sdH1iGcZt72Oo+hBW+xYHloc6KWl6ms/WQNlFx/wZ1e8RXa1TcL7XBynj1djbm/m5zWoQHP4h+FP&#10;X9QhF6fSTVx71RtYPApoYAVKyjhJQJUC3ceg80xfyue/AAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAEEHBaYfAgAAPAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAInXirraAAAABAEAAA8AAAAAAAAAAAAAAAAAeQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" w14:anchorId="355E30FD"/>
+                    <v:group id="Grup 34" style="position:absolute;margin-left:5.7pt;margin-top:3pt;width:12.75pt;height:18.8pt;z-index:-251639808;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="152400,229235" coordorigin="4762,4762" o:spid="_x0000_s1026" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBstoMVxwIAAD0HAAAOAAAAZHJzL2Uyb0RvYy54bWykVdtu2zAMfR+wfxD0vtpxLk2MOsXQrsGA&#10;YSvQDntWZPkCyJYmKXH696Noy0nbYJfODxZlHVHk4aF8dX1oJNkLY2vVZnRyEVMiWq7yui0z+v3x&#10;7sOSEutYmzOpWpHRJ2Hp9fr9u6tOpyJRlZK5MASctDbtdEYr53QaRZZXomH2QmnRwmKhTMMcTE0Z&#10;5YZ14L2RURLHi6hTJtdGcWEtfL3tF+ka/ReF4O5bUVjhiMwoxObwbfC99e9ofcXS0jBd1XwIg70h&#10;iobVLRw6urpljpGdqV+5ampulFWFu+CqiVRR1FxgDpDNJH6RzcaoncZcyrQr9UgTUPuCpze75V/3&#10;94bUeUanM0pa1kCNNmanCUyBm06XKUA2Rj/oezN8KPuZT/dQmMaPkAg5IKtPI6vi4AiHj5PFZJXM&#10;KeGwlEyXl4uBdV5Bafyu2eUioQRW0cCK8OpT2D1PZjFUDncnq2Q693FF4ejIRzgG1GlQkT0SZf+P&#10;qIeKaYH8W8/CQBQoOvDUy6YPyZ8NoJEnm1qg7AxJZ9Idqfp9sizlO+s2QiHnbP/FOmSrzIPFqmDx&#10;QxtMA13g9S9R/44S0L+hBPS/7fWvmfP7fKzeJB0UbYikgpr1rPvVRu3Fo0KcO9Z7FS9jVAtU5YiQ&#10;7Sky+IMqn8IDKIwa3Z6AUSvgNwDC2ANBF0Fvf8CcO5RLZUUvJp/2W9NHfv4h/2f4kE8YXxEwmS5n&#10;yWrQfECF8ZSFvwaePf8VF8DnKAuwT4UnW6+Q1Rya2nNmlazzu1pKnJhyeyMN2TN/4eIzxP4Mpo11&#10;t8xWPQ6XxhShu30v9d3jra3Kn6D3OrilM2p/7pgRlMjPLXS3v9KDYYKxDYZx8kbhxY+1hTMfDz+Y&#10;0cQfn1EHbfdVhSZnaWgon/qI9Ttb9XHnVFH7bsPY+oiGCVw4aOEdDdazn8DpHFHHv976FwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhALdAXKHcAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AUhO+C&#10;/2F5gje7ialBYzalFPVUBFtBvL0mr0lo9m3IbpP03/s86XGYYeabfDXbTo00+NaxgXgRgSIuXdVy&#10;beBz/3r3CMoH5Ao7x2TgQh5WxfVVjlnlJv6gcRdqJSXsMzTQhNBnWvuyIYt+4Xpi8Y5usBhEDrWu&#10;Bpyk3Hb6PopSbbFlWWiwp01D5Wl3tgbeJpzWSfwybk/HzeV7//D+tY3JmNubef0MKtAc/sLwiy/o&#10;UAjTwZ258qoTHS8laSCVR2In6ROog4FlkoIucv0fv/gBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAbLaDFccCAAA9BwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAt0BcodwAAAAGAQAADwAAAAAAAAAAAAAAAAAhBQAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAACoGAAAAAA==&#10;" w14:anchorId="162A1C6B">
+                      <v:shape id="Graphic 35" style="position:absolute;left:4762;top:4762;width:152400;height:229235;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="152400,229235" o:spid="_x0000_s1027" filled="f" path="m,90804r152400,l152400,,,,,90804xem,229234r152400,l152400,138429,,138429r,90805xe" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCYy4tYwAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L+x/CLOxFNLUHkWoUWVjtYQWty56HZmxLm0ltYq3/3hwEj4/3vdoMphE9da6yrGA2jUAQ51ZX&#10;XCj4O/9MFiCcR9bYWCYFD3KwWX+MVphoe+cT9ZkvRAhhl6CC0vs2kdLlJRl0U9sSB+5iO4M+wK6Q&#10;usN7CDeNjKNoLg1WHBpKbOm7pLzObkZBX//vfUrbS/p7GM/r497s4mus1NfnsF2C8DT4t/jlTrWC&#10;sDVcCTdArp8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAmMuLWMAAAADaAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                    </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="00571A60" w:rsidR="00BD0FBC">
-[...4 lines deleted...]
-              <w:t xml:space="preserve">      Alucra Turan BULUTÇU Konferans Salonu (70 kişilik)</w:t>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Çay</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:tab/>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00571A60" w:rsidR="00BD0FBC" w:rsidP="0078099F" w:rsidRDefault="00B47B34">
+          <w:p w:rsidRPr="00357743" w:rsidR="00357743" w:rsidP="003463A2" w:rsidRDefault="00357743" w14:paraId="7D0F89EB" w14:textId="3B590630">
             <w:pPr>
-              <w:spacing w:line="360" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2376"/>
+                <w:tab w:val="left" w:pos="3627"/>
+              </w:tabs>
+              <w:spacing w:line="229" w:lineRule="exact"/>
+              <w:ind w:left="511"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00571A60">
-[...177 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Kuru</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>pasta</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00571A60" w:rsidR="00BD0FBC" w:rsidTr="00DF3E15">
+      <w:tr w:rsidRPr="00357743" w:rsidR="00357743" w:rsidTr="003463A2" w14:paraId="1AD65F1A" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="1677"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5529" w:type="dxa"/>
+            <w:tcW w:w="11062" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00571A60" w:rsidR="00BD0FBC" w:rsidP="0078099F" w:rsidRDefault="00B47B34">
+          <w:p w:rsidR="0045311C" w:rsidP="003463A2" w:rsidRDefault="0045311C" w14:paraId="0CB020C7" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:line="360" w:lineRule="auto"/>
-[...242 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3627"/>
+              </w:tabs>
+              <w:spacing w:line="228" w:lineRule="exact"/>
+              <w:ind w:left="160"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:w w:val="90"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00571A60" w:rsidR="00BD0FBC" w:rsidP="0078099F" w:rsidRDefault="00B47B34">
+          <w:p w:rsidR="0045311C" w:rsidP="003463A2" w:rsidRDefault="0045311C" w14:paraId="1FD87191" w14:textId="3A31344C">
             <w:pPr>
-              <w:spacing w:line="360" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3627"/>
+              </w:tabs>
+              <w:spacing w:line="228" w:lineRule="exact"/>
+              <w:ind w:left="160"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00571A60">
-[...92 lines deleted...]
-              <w:t xml:space="preserve"> Adet)</w:t>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:w w:val="90"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ARAÇ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="13"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:w w:val="90"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>TAHSİS</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="16"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:w w:val="90"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>TALEBİ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="13"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="90"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>BİLGİLERİ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00571A60" w:rsidR="00BD0FBC" w:rsidP="0078099F" w:rsidRDefault="00B47B34">
+          <w:p w:rsidRPr="00357743" w:rsidR="00357743" w:rsidP="003463A2" w:rsidRDefault="00357743" w14:paraId="03C0E9CF" w14:textId="75036F79">
             <w:pPr>
-              <w:spacing w:line="360" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3627"/>
+              </w:tabs>
+              <w:spacing w:line="228" w:lineRule="exact"/>
+              <w:ind w:left="160"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00571A60">
-[...1978 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(Gidilecek</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>yer,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>katılımcı</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>sayısı,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>güzergah,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>talep</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>edilen</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>araç</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>türü</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ayrıntılı</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>olarak</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>belirtilmelidir.)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00571A60" w:rsidR="00BD0FBC" w:rsidTr="00DF3E15">
+      <w:tr w:rsidRPr="00357743" w:rsidR="00357743" w:rsidTr="003463A2" w14:paraId="1F99AEA1" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="460"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11058" w:type="dxa"/>
+            <w:tcW w:w="11062" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00571A60" w:rsidR="00BD0FBC" w:rsidP="0078099F" w:rsidRDefault="00BD0FBC">
+          <w:p w:rsidRPr="00357743" w:rsidR="00357743" w:rsidP="003463A2" w:rsidRDefault="00357743" w14:paraId="2D0B2510" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:line="360" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3627"/>
+              </w:tabs>
+              <w:ind w:left="110"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00571A60">
-[...46 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Hareket</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Tarihi/Yeri/Saati:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00571A60" w:rsidR="00BD0FBC" w:rsidTr="00DF3E15">
+      <w:tr w:rsidRPr="00357743" w:rsidR="00357743" w:rsidTr="003463A2" w14:paraId="0B175FF3" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="460"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11058" w:type="dxa"/>
+            <w:tcW w:w="11062" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00571A60" w:rsidR="00BD0FBC" w:rsidP="0078099F" w:rsidRDefault="00BD0FBC">
+          <w:p w:rsidRPr="00357743" w:rsidR="00357743" w:rsidP="003463A2" w:rsidRDefault="00357743" w14:paraId="65CD2BD4" w14:textId="3537FB16">
             <w:pPr>
-              <w:spacing w:line="360" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3627"/>
+              </w:tabs>
+              <w:spacing w:line="228" w:lineRule="exact"/>
+              <w:ind w:left="110"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00571A60">
-[...17 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:w w:val="85"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Dönü</w:t>
+            </w:r>
+            <w:r w:rsidR="0045311C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:w w:val="85"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ş</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Tarihi/Yeri/Saati:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00571A60" w:rsidR="00BD0FBC" w:rsidTr="00DF3E15">
+      <w:tr w:rsidRPr="00357743" w:rsidR="00357743" w:rsidTr="003463A2" w14:paraId="204A0114" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="460"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11058" w:type="dxa"/>
+            <w:tcW w:w="11062" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00571A60" w:rsidR="00BD0FBC" w:rsidP="0078099F" w:rsidRDefault="00BD0FBC">
+          <w:p w:rsidRPr="00357743" w:rsidR="00357743" w:rsidP="003463A2" w:rsidRDefault="00357743" w14:paraId="1AC8B164" w14:textId="768A771B">
             <w:pPr>
-              <w:spacing w:line="360" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3627"/>
+              </w:tabs>
+              <w:spacing w:line="228" w:lineRule="exact"/>
+              <w:ind w:left="110"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00571A60">
-[...18 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Sorumlu</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ki</w:t>
+            </w:r>
+            <w:r w:rsidR="00483ED5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ş</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>i/irtibat</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>numarası:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00571A60" w:rsidR="00BD0FBC" w:rsidTr="00DF3E15">
+      <w:tr w:rsidRPr="00357743" w:rsidR="0045311C" w:rsidTr="003463A2" w14:paraId="00EFB463" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="2999"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11058" w:type="dxa"/>
+            <w:tcW w:w="11062" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00571A60" w:rsidR="00BD0FBC" w:rsidP="0078099F" w:rsidRDefault="00BD0FBC">
+          <w:p w:rsidRPr="00357743" w:rsidR="0045311C" w:rsidP="003463A2" w:rsidRDefault="0045311C" w14:paraId="6D32F3B0" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3627"/>
+              </w:tabs>
+              <w:spacing w:line="211" w:lineRule="exact"/>
+              <w:ind w:left="110"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Önemli</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Bilgiler</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00357743" w:rsidR="0045311C" w:rsidP="003463A2" w:rsidRDefault="0045311C" w14:paraId="56BBA8A3" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3627"/>
+              </w:tabs>
+              <w:spacing w:before="223"/>
+              <w:ind w:left="110" w:right="96"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:b/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00571A60">
-[...5 lines deleted...]
-              <w:t>Sorumlu kişi/irtibat numarası:</w:t>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>*Etkinlik tarihinden en az 30 gün önce; Şehit</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ömer</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>HALİSDEMİR</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Konferans</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Salonu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mevlana Celaleddin-i Rumi Konferans Salonu ve </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cengiz Aytmatov Konferans Salonu </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>uygunluk bilgisi için Sağlık,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Kültür ve Spor Daire Başkanlığı,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>diğer</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> birimlerde yer alan</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>konferans salonlarının uygunluk</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">bilgisi için </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ise </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ilgili</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>okulun Fakülte/Yüksekokul Sekreteri ile iletişime geçilmeli, rezervasyonu yapılmalıdır.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00571A60" w:rsidR="00BD0FBC" w:rsidP="0078099F" w:rsidRDefault="00BD0FBC">
+          <w:p w:rsidRPr="00357743" w:rsidR="0045311C" w:rsidP="003463A2" w:rsidRDefault="0045311C" w14:paraId="78415F3C" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3627"/>
+              </w:tabs>
+              <w:spacing w:before="229"/>
+              <w:ind w:left="110" w:right="95"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:b/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>*Basımı talep edilen afiş, broşür, katılımcı belgesi, teşekkür belgesi, davetiye .. vb. görsellerinin taslakları talep formuna eklenmelidir.(Örnek şablonlara Üniversitemiz web sayfasından ulaşılabilmektedir.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00357743" w:rsidR="0045311C" w:rsidP="003463A2" w:rsidRDefault="0045311C" w14:paraId="7EEF81D2" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3627"/>
+              </w:tabs>
+              <w:spacing w:before="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00357743" w:rsidR="0045311C" w:rsidP="003463A2" w:rsidRDefault="0045311C" w14:paraId="52181523" w14:textId="45544D66">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3627"/>
+              </w:tabs>
+              <w:ind w:left="110"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>*Kokteyl</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="37"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>taleplerinde</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>kokteylin</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>gerçekleşeceği</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>saat</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>belirtilmelidir.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00571A60" w:rsidR="00BD0FBC" w:rsidTr="00DF3E15">
+      <w:tr w:rsidRPr="00357743" w:rsidR="00357743" w:rsidTr="003463A2" w14:paraId="73F18A8E" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="230"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11058" w:type="dxa"/>
+            <w:tcW w:w="11062" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00571A60" w:rsidR="00BD0FBC" w:rsidP="0078099F" w:rsidRDefault="00BD0FBC">
+          <w:p w:rsidRPr="00357743" w:rsidR="00357743" w:rsidP="003463A2" w:rsidRDefault="00357743" w14:paraId="266E63A5" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:line="360" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3627"/>
+              </w:tabs>
+              <w:spacing w:line="210" w:lineRule="exact"/>
+              <w:ind w:left="225"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00571A60">
-[...5 lines deleted...]
-              <w:t>Önemli Bilgiler</w:t>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:w w:val="90"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ETKİNLİĞİ TALEP</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="60"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:w w:val="90"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>EDEN</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="65"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:w w:val="90"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>BİRİM</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="67"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:w w:val="90"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>SORUMLUSU/SORUMLULARI</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="58"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:w w:val="90"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>/TOPLULUK</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="63"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:w w:val="90"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>AKADEMİK</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="63"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="90"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>DANIŞMANI/BAŞKANI</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00571A60" w:rsidR="00BD0FBC" w:rsidTr="00DF3E15">
+      <w:tr w:rsidRPr="00357743" w:rsidR="00357743" w:rsidTr="003463A2" w14:paraId="4EC0F7C3" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="1610"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11058" w:type="dxa"/>
+            <w:tcW w:w="11062" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00571A60" w:rsidR="00BD0FBC" w:rsidP="0078099F" w:rsidRDefault="00BD0FBC">
+          <w:p w:rsidRPr="00357743" w:rsidR="00357743" w:rsidP="003463A2" w:rsidRDefault="00357743" w14:paraId="145D4CB8" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:line="360" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3627"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00571A60" w:rsidR="00BD0FBC" w:rsidP="0078099F" w:rsidRDefault="00BD0FBC">
+          <w:p w:rsidRPr="00357743" w:rsidR="00357743" w:rsidP="003463A2" w:rsidRDefault="00357743" w14:paraId="5A54EE4F" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:line="360" w:lineRule="auto"/>
-[...23 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3627"/>
+              </w:tabs>
+              <w:spacing w:before="222"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00571A60" w:rsidR="00BD0FBC" w:rsidP="0078099F" w:rsidRDefault="00BD0FBC">
+          <w:p w:rsidRPr="00357743" w:rsidR="00357743" w:rsidP="003463A2" w:rsidRDefault="00357743" w14:paraId="074720C6" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:line="360" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3627"/>
+                <w:tab w:val="left" w:pos="4825"/>
+              </w:tabs>
+              <w:ind w:left="12"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00571A60">
-[...219 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>…./…../20..</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00357743">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>…/…/20...</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkEnd w:id="0"/>
-[...6 lines deleted...]
-      <w:footerReference w:type="even" r:id="R2ee1f37613564bf5"/>
+    <w:p w:rsidR="00357743" w:rsidP="00357743" w:rsidRDefault="00357743" w14:paraId="758C38FE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003463A2" w:rsidR="003463A2" w:rsidP="003463A2" w:rsidRDefault="003463A2" w14:paraId="2654267C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003463A2" w:rsidP="003463A2" w:rsidRDefault="003463A2" w14:paraId="2F6460CA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F43BF0" w:rsidP="003463A2" w:rsidRDefault="003463A2" w14:paraId="5EAC05A1" w14:textId="0EEBF1C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2597"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00F43BF0">
+      <w:headerReference w:type="default" r:id="R1507aac1766445e6"/>
+      <w:headerReference w:type="first" r:id="R1507aac1766445e6"/>
+      <w:headerReference w:type="even" r:id="R1507aac1766445e6"/>
+      <w:footerReference w:type="default" r:id="Rc8ea42be19564e4f"/>
+      <w:footerReference w:type="first" r:id="Rc8ea42be19564e4f"/>
+      <w:footerReference w:type="even" r:id="Rc8ea42be19564e4f"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="2155" w:right="850" w:bottom="1588" w:left="850" w:header="720" w:footer="283" w:gutter="0"/>
+      <w:pgMar w:top="1417" w:right="850" w:bottom="1417" w:left="850" w:header="708" w:footer="283" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00271DFB" w:rsidRDefault="00271DFB" w:rsidP="0078099F">
+    <w:p w14:paraId="4D8B7C8A" w14:textId="77777777" w:rsidR="00750B2B" w:rsidRDefault="00750B2B" w:rsidP="004F4F9E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00271DFB" w:rsidRDefault="00271DFB" w:rsidP="0078099F">
+    <w:p w14:paraId="5368F2E2" w14:textId="77777777" w:rsidR="00750B2B" w:rsidRDefault="00750B2B" w:rsidP="004F4F9E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="A2"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblBorders>
         <w:top w:val="none"/>
         <w:bottom w:val="none"/>
         <w:left w:val="none"/>
         <w:right w:val="none"/>
         <w:insideH w:val="none"/>
         <w:insideV w:val="none"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="8369"/>
       <w:gridCol w:w="1021"/>
       <w:gridCol w:w="816"/>
     </w:tblGrid>
     <w:tr>
@@ -5218,58 +7147,58 @@
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Century Gothic"/>
               <w:sz w:val="17"/>
               <w:szCs w:val="17"/>
               <w:i/>
               <w:color w:val="FF0000"/>
             </w:rPr>
             <w:t xml:space="preserve">Bu dokümanın basılı hali kontrolsüz doküman kabul edilmektedir. Lütfen web sitesinden en son versiyonuna ulaşınız.</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Century Gothic"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t>KYS-FR.034, R00, 19.08.2026</w:t>
+            <w:t>KYS-FR.034, R01, 19.08.2026</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
           </w:pPr>
-          <w:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:history="true" r:id="R49ba50c781ed473d">
+          <w:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:history="true" r:id="Rfe326ca9742d40fc">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Century Gothic"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:color w:val="0563C1"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>kvys.giresun.edu.tr/dg/527</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="500" w:type="pct"/>
           <w:tcMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="85" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
@@ -5394,105 +7323,105 @@
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="432000" cy="432000"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="2" name="QR"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="QR"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re33a6d4d2e4c4546" cstate="print"/>
+                        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R13f494904a3243a5" cstate="print"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="432000" cy="432000"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00271DFB" w:rsidRDefault="00271DFB" w:rsidP="0078099F">
+    <w:p w14:paraId="34670FCD" w14:textId="77777777" w:rsidR="00750B2B" w:rsidRDefault="00750B2B" w:rsidP="004F4F9E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00271DFB" w:rsidRDefault="00271DFB" w:rsidP="0078099F">
+    <w:p w14:paraId="5ED5B161" w14:textId="77777777" w:rsidR="00750B2B" w:rsidRDefault="00750B2B" w:rsidP="004F4F9E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TabloKlavuzu"/>
       <w:jc w:val="center"/>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4"/>
         <w:bottom w:val="single" w:sz="4"/>
         <w:left w:val="single" w:sz="4"/>
         <w:right w:val="single" w:sz="4"/>
         <w:insideH w:val="single" w:sz="4"/>
         <w:insideV w:val="single" w:sz="4"/>
@@ -5524,51 +7453,51 @@
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
               <w:noProof/>
               <w:sz w:val="29"/>
               <w:szCs w:val="29"/>
               <w:lang w:eastAsia="tr-TR"/>
             </w:rPr>
             <w:drawing>
               <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="854000" cy="854000"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="1" name="Resim 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="Picture 1"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R88e1bca25a224a18" cstate="print"/>
+                        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R6747dd0e4ea84d06" cstate="print"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="854000" cy="854000"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
@@ -5751,51 +7680,51 @@
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Century Gothic"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Revizyon Tarihi</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1491" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t/>
+            <w:t>09.10.2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr>
       <w:trPr>
         <w:trHeight w:val="286"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1566" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
         <w:p/>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5411" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
         <w:p/>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1541" w:type="dxa"/>
@@ -5808,51 +7737,51 @@
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Century Gothic"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Revizyon No</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1491" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t>00</w:t>
+            <w:t>01</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr>
       <w:trPr>
         <w:trHeight w:val="272"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1566" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
         <w:p/>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5411" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
         <w:p/>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1541" w:type="dxa"/>
@@ -5966,132 +7895,168 @@
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Century Gothic"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00BD0FBC"/>
-[...12 lines deleted...]
-    <w:rsid w:val="00DB52CC"/>
+    <w:rsidRoot w:val="00600908"/>
+    <w:rsid w:val="00016A47"/>
+    <w:rsid w:val="001130EE"/>
+    <w:rsid w:val="001D0495"/>
+    <w:rsid w:val="002670EC"/>
+    <w:rsid w:val="00276938"/>
+    <w:rsid w:val="00290489"/>
+    <w:rsid w:val="002D1118"/>
+    <w:rsid w:val="003463A2"/>
+    <w:rsid w:val="00357743"/>
+    <w:rsid w:val="0035797D"/>
+    <w:rsid w:val="003A19AB"/>
+    <w:rsid w:val="003C11B7"/>
+    <w:rsid w:val="003F5B56"/>
+    <w:rsid w:val="0045311C"/>
+    <w:rsid w:val="00483ED5"/>
+    <w:rsid w:val="004F4F9E"/>
+    <w:rsid w:val="00556793"/>
+    <w:rsid w:val="005E1418"/>
+    <w:rsid w:val="00600908"/>
+    <w:rsid w:val="00705D37"/>
+    <w:rsid w:val="00714086"/>
+    <w:rsid w:val="00750B2B"/>
+    <w:rsid w:val="00831983"/>
+    <w:rsid w:val="008761A1"/>
+    <w:rsid w:val="008A22CA"/>
+    <w:rsid w:val="008A3FE7"/>
+    <w:rsid w:val="00A46270"/>
+    <w:rsid w:val="00AA70F2"/>
+    <w:rsid w:val="00B507A5"/>
+    <w:rsid w:val="00BA0455"/>
+    <w:rsid w:val="00BA2114"/>
+    <w:rsid w:val="00BD4323"/>
+    <w:rsid w:val="00C51058"/>
+    <w:rsid w:val="00C56F30"/>
+    <w:rsid w:val="00CD59C1"/>
+    <w:rsid w:val="00DD5C6A"/>
+    <w:rsid w:val="00E77B39"/>
+    <w:rsid w:val="00E809A0"/>
+    <w:rsid w:val="00F35D53"/>
+    <w:rsid w:val="00F43BF0"/>
+    <w:rsid w:val="00F54343"/>
+    <w:rsid w:val="00F85EA5"/>
+    <w:rsid w:val="00F933D6"/>
+    <w:rsid w:val="00FF0137"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w15:docId w15:val="{82DAB0E1-A570-48EC-B36F-785D6E78E18E}"/>
+  <w14:docId w14:val="0398E7E1"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{78BDFD2E-1E73-4153-B08B-10800251991C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="tr-TR" w:eastAsia="tr-TR" w:bidi="ar-SA"/>
+        <w:lang w:val="tr-TR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -6202,50 +8167,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -6418,482 +8384,517 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="VarsaylanParagrafYazTipi">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormalTablo">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="ListeYok">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TabloKlavuzu">
-[...3 lines deleted...]
-    <w:rsid w:val="00BD0FBC"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
+    <w:name w:val="Table Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="00357743"/>
     <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
-      <w:tblBorders>
-[...6 lines deleted...]
-      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Kpr">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00BD0FBC"/>
+    <w:rsid w:val="00016A47"/>
     <w:rPr>
-      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="stbilgi">
+  <w:style w:type="character" w:styleId="zmlenmeyenBahsetme">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00016A47"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="stBilgi">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="stbilgiChar"/>
+    <w:link w:val="stBilgiChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0078099F"/>
+    <w:rsid w:val="004F4F9E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="stbilgiChar">
-    <w:name w:val="Üstbilgi Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="stBilgiChar">
+    <w:name w:val="Üst Bilgi Char"/>
     <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
-    <w:link w:val="stbilgi"/>
+    <w:link w:val="stBilgi"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0078099F"/>
+    <w:rsid w:val="004F4F9E"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Altbilgi">
+  <w:style w:type="paragraph" w:styleId="AltBilgi">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="AltbilgiChar"/>
+    <w:link w:val="AltBilgiChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0078099F"/>
+    <w:rsid w:val="004F4F9E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="AltbilgiChar">
-    <w:name w:val="Altbilgi Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AltBilgiChar">
+    <w:name w:val="Alt Bilgi Char"/>
     <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
-    <w:link w:val="Altbilgi"/>
+    <w:link w:val="AltBilgi"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0078099F"/>
+    <w:rsid w:val="004F4F9E"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:skskultur@giresun.edu.tr" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sksdb.giresun.edu.tr/index.php?id=268" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="Re0af0151dbb64b5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer1.xml" Id="R2ee1f37613564bf5" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:skskultur@giresun.edu.tr" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sksdb.giresun.edu.tr/tr/page/sablon-ornekleri/2644" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="R1507aac1766445e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer1.xml" Id="Rc8ea42be19564e4f" /></Relationships>
 </file>
 
-<file path=word/_rels/footer1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="Re33a6d4d2e4c4546" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kvys.giresun.edu.tr/dg/527" TargetMode="External" Id="R49ba50c781ed473d" /></Relationships>
+<file path=word/_rels/footer1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="R13f494904a3243a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kvys.giresun.edu.tr/dg/527" TargetMode="External" Id="Rfe326ca9742d40fc" /></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R88e1bca25a224a18" /></Relationships>
+<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R6747dd0e4ea84d06" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Ofis Teması">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Teması">
   <a:themeElements>
-    <a:clrScheme name="Ofis">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Ofis">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Ofis">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>3886</Characters>
+  <Pages>2</Pages>
+  <Words>552</Words>
+  <Characters>3149</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>32</Lines>
-  <Paragraphs>9</Paragraphs>
+  <Lines>26</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Oem</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4558</CharactersWithSpaces>
+  <CharactersWithSpaces>3694</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>GRU</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Perihan</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>