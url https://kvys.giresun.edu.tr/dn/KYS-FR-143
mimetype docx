--- v0 (2026-09-08)
+++ v1 (2026-10-24)
@@ -3,314 +3,313 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:body>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9725" w:type="dxa"/>
-[...1 lines deleted...]
-        <w:tblInd w:w="648" w:type="dxa"/>
+        <w:tblW w:w="9731" w:type="dxa"/>
+        <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:start w:w="108" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:end w:w="108" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1207"/>
+        <w:gridCol w:w="1208"/>
         <w:gridCol w:w="137"/>
-        <w:gridCol w:w="3347"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1055"/>
+        <w:gridCol w:w="3349"/>
+        <w:gridCol w:w="2386"/>
+        <w:gridCol w:w="1595"/>
+        <w:gridCol w:w="1056"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="1291" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1344" w:type="dxa"/>
+            <w:tcW w:w="1345" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:color="000000" w:sz="4" w:space="0"/>
               <w:start w:val="double" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="double" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="96"/>
                 <w:lang w:val="tr-TR" w:eastAsia="tr-TR"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr/>
                 <w:alias w:val="Alan"/>
                 <w:tag w:val="alan"/>
                 <w:id w:val="800000421"/>
                 <w15:appearance w15:val="boundingBox"/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r>
                   <w:t xml:space="preserve">                    </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7326" w:type="dxa"/>
+            <w:tcW w:w="7331" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="double" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="double" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Ders Ekleme-Çıkarma Formu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1055" w:type="dxa"/>
+            <w:tcW w:w="1056" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="double" w:color="000000" w:sz="4" w:space="0"/>
               <w:end w:val="double" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:snapToGrid w:val="false"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="48"/>
                 <w:szCs w:val="48"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr/>
                 <w:alias w:val="Alan"/>
                 <w:tag w:val="alan"/>
                 <w:id w:val="800000420"/>
                 <w15:appearance w15:val="boundingBox"/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r>
                   <w:t xml:space="preserve">              </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="825" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1207" w:type="dxa"/>
+            <w:tcW w:w="1208" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:color="000000" w:sz="4" w:space="0"/>
               <w:start w:val="double" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="double" w:color="000000" w:sz="4" w:space="0"/>
               <w:end w:val="double" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Akademik Yıl</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3484" w:type="dxa"/>
+            <w:tcW w:w="3486" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:color="000000" w:sz="4" w:space="0"/>
               <w:start w:val="double" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="double" w:color="000000" w:sz="4" w:space="0"/>
               <w:end w:val="double" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:eastAsia="Wingdings 2" w:cs="Wingdings 2"/>
                 <w:b/>
                 <w:sz w:val="52"/>
                 <w:szCs w:val="52"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="f02a"/>
               <w:sym w:font="Wingdings 2" w:char="f02a"/>
               <w:sym w:font="Wingdings 2" w:char="f02a"/>
               <w:sym w:font="Wingdings 2" w:char="f02a"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="52"/>
                 <w:szCs w:val="52"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:eastAsia="Wingdings 2" w:cs="Wingdings 2"/>
                 <w:b/>
                 <w:sz w:val="52"/>
                 <w:szCs w:val="52"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="f02a"/>
               <w:sym w:font="Wingdings 2" w:char="f02a"/>
               <w:sym w:font="Wingdings 2" w:char="f02a"/>
               <w:sym w:font="Wingdings 2" w:char="f02a"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2385" w:type="dxa"/>
+            <w:tcW w:w="2386" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:color="000000" w:sz="4" w:space="0"/>
               <w:start w:val="double" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="double" w:color="000000" w:sz="4" w:space="0"/>
               <w:end w:val="double" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Güz </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:eastAsia="Wingdings 2" w:cs="Wingdings 2"/>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="f02a"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">   Bahar </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:eastAsia="Wingdings 2" w:cs="Wingdings 2"/>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="f02a"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2649" w:type="dxa"/>
+            <w:tcW w:w="2651" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:color="000000" w:sz="4" w:space="0"/>
               <w:start w:val="double" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="double" w:color="000000" w:sz="4" w:space="0"/>
               <w:end w:val="double" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Tarih</w:t>
@@ -332,52 +331,51 @@
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:before="0" w:after="80"/>
         <w:ind w:end="0" w:firstLine="708"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>I. Öğrenci Bilgileri</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9731" w:type="dxa"/>
-        <w:jc w:val="start"/>
-        <w:tblInd w:w="648" w:type="dxa"/>
+        <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:start w:w="108" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:end w:w="108" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1186"/>
         <w:gridCol w:w="4073"/>
         <w:gridCol w:w="4472"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="1089" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1186" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
@@ -1314,5547 +1312,5546 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:before="0" w:after="80"/>
         <w:ind w:end="0" w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>II. Eklenen-Çıkarılan Dersler</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9700" w:type="dxa"/>
-[...1 lines deleted...]
-        <w:tblInd w:w="648" w:type="dxa"/>
+        <w:tblW w:w="9795" w:type="dxa"/>
+        <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:start w:w="108" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:end w:w="108" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="700"/>
-[...16 lines deleted...]
-        <w:gridCol w:w="470"/>
+        <w:gridCol w:w="707"/>
+        <w:gridCol w:w="1363"/>
+        <w:gridCol w:w="959"/>
+        <w:gridCol w:w="343"/>
+        <w:gridCol w:w="253"/>
+        <w:gridCol w:w="253"/>
+        <w:gridCol w:w="253"/>
+        <w:gridCol w:w="293"/>
+        <w:gridCol w:w="475"/>
+        <w:gridCol w:w="707"/>
+        <w:gridCol w:w="1363"/>
+        <w:gridCol w:w="959"/>
+        <w:gridCol w:w="343"/>
+        <w:gridCol w:w="253"/>
+        <w:gridCol w:w="253"/>
+        <w:gridCol w:w="253"/>
+        <w:gridCol w:w="293"/>
+        <w:gridCol w:w="475"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="597" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4850" w:type="dxa"/>
+            <w:tcW w:w="4897" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:before="0" w:after="80"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>EKLENEN DERSLER</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4850" w:type="dxa"/>
+            <w:tcW w:w="4897" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:before="0" w:after="80"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ÇIKARILAN DERSLER</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="367" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="700" w:type="dxa"/>
+            <w:tcW w:w="707" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:before="0" w:after="80"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Dersin Kodu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="1363" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:before="0" w:after="80"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Eklenen Dersin Adı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="950" w:type="dxa"/>
+            <w:tcW w:w="959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:before="0" w:after="80"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Öğretim Üyesi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="340" w:type="dxa"/>
+            <w:tcW w:w="343" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:before="0" w:after="80"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Z/S</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="250" w:type="dxa"/>
+            <w:tcW w:w="253" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:before="0" w:after="80"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="250" w:type="dxa"/>
+            <w:tcW w:w="253" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:before="0" w:after="80"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>U</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="250" w:type="dxa"/>
+            <w:tcW w:w="253" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:before="0" w:after="80"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="290" w:type="dxa"/>
+            <w:tcW w:w="293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:before="0" w:after="80"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">K</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="470" w:type="dxa"/>
+            <w:tcW w:w="475" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:before="0" w:after="80"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">AKTS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="700" w:type="dxa"/>
+            <w:tcW w:w="707" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:before="0" w:after="80"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Dersin Kodu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="1363" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:before="0" w:after="80"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Çıkarılan Dersin Adı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="950" w:type="dxa"/>
+            <w:tcW w:w="959" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:before="0" w:after="80"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Öğretim Üyesi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="340" w:type="dxa"/>
+            <w:tcW w:w="343" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:before="0" w:after="80"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Z/S</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="250" w:type="dxa"/>
+            <w:tcW w:w="253" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:before="0" w:after="80"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="250" w:type="dxa"/>
+            <w:tcW w:w="253" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:before="0" w:after="80"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>U</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="250" w:type="dxa"/>
+            <w:tcW w:w="253" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:before="0" w:after="80"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="290" w:type="dxa"/>
+            <w:tcW w:w="293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:before="0" w:after="80"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">K</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="470" w:type="dxa"/>
+            <w:tcW w:w="475" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:before="0" w:after="80"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">AKTS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="426" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="700" w:type="dxa"/>
-[...560 lines deleted...]
-            <w:tcW w:w="470" w:type="dxa"/>
+            <w:tcW w:w="707" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1363" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="959" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="343" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="253" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="253" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="253" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="293" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="475" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="707" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1363" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="959" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="343" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="253" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="253" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="253" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="293" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="475" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:snapToGrid w:val="false"/>
               <w:spacing w:before="0" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="426" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="700" w:type="dxa"/>
-[...560 lines deleted...]
-            <w:tcW w:w="470" w:type="dxa"/>
+            <w:tcW w:w="707" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1363" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="959" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="343" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="253" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="253" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="253" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="293" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="475" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="707" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1363" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="959" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="343" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="253" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="253" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="253" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="293" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="475" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:snapToGrid w:val="false"/>
               <w:spacing w:before="0" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="426" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="700" w:type="dxa"/>
-[...560 lines deleted...]
-            <w:tcW w:w="470" w:type="dxa"/>
+            <w:tcW w:w="707" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1363" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="959" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="343" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="253" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="253" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="253" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="293" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="475" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="707" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1363" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="959" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="343" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="253" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="253" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="253" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="293" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="475" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:snapToGrid w:val="false"/>
               <w:spacing w:before="0" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="426" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="700" w:type="dxa"/>
-[...560 lines deleted...]
-            <w:tcW w:w="470" w:type="dxa"/>
+            <w:tcW w:w="707" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1363" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="959" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="343" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="253" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="253" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="253" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="293" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="475" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="707" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1363" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="959" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="343" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="253" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="253" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="253" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="293" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="475" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:snapToGrid w:val="false"/>
               <w:spacing w:before="0" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="406" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="700" w:type="dxa"/>
-[...560 lines deleted...]
-            <w:tcW w:w="470" w:type="dxa"/>
+            <w:tcW w:w="707" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1363" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="959" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="343" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="253" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="253" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="253" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="293" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="475" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="707" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1363" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="959" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="343" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="253" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="253" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="253" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="293" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="475" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:snapToGrid w:val="false"/>
               <w:spacing w:before="0" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="426" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="700" w:type="dxa"/>
-[...560 lines deleted...]
-            <w:tcW w:w="470" w:type="dxa"/>
+            <w:tcW w:w="707" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1363" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="959" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="343" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="253" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="253" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="253" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="293" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="475" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="707" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1363" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="959" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="343" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="253" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="253" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="253" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="293" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="475" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:snapToGrid w:val="false"/>
               <w:spacing w:before="0" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="426" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="700" w:type="dxa"/>
-[...560 lines deleted...]
-            <w:tcW w:w="470" w:type="dxa"/>
+            <w:tcW w:w="707" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1363" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="959" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="343" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="253" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="253" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="253" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="293" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="475" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="707" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1363" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="959" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="343" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="253" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="253" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="253" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="293" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:snapToGrid w:val="false"/>
+              <w:spacing w:before="0" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="475" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:snapToGrid w:val="false"/>
               <w:spacing w:before="0" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="367" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:tcW w:w="3030" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:before="0" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Eklenen Dersler Toplam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="340" w:type="dxa"/>
+            <w:tcW w:w="343" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:snapToGrid w:val="false"/>
               <w:spacing w:before="0" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr/>
                 <w:alias w:val="Alan"/>
                 <w:tag w:val="alan"/>
                 <w:id w:val="800000416"/>
                 <w15:appearance w15:val="boundingBox"/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="250" w:type="dxa"/>
+            <w:tcW w:w="253" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:snapToGrid w:val="false"/>
               <w:spacing w:before="0" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr/>
                 <w:alias w:val="Alan"/>
                 <w:tag w:val="alan"/>
                 <w:id w:val="800000415"/>
                 <w15:appearance w15:val="boundingBox"/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="250" w:type="dxa"/>
+            <w:tcW w:w="253" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:snapToGrid w:val="false"/>
               <w:spacing w:before="0" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr/>
                 <w:alias w:val="Alan"/>
                 <w:tag w:val="alan"/>
                 <w:id w:val="800000414"/>
                 <w15:appearance w15:val="boundingBox"/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="250" w:type="dxa"/>
+            <w:tcW w:w="253" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:snapToGrid w:val="false"/>
               <w:spacing w:before="0" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr/>
                 <w:alias w:val="Alan"/>
                 <w:tag w:val="alan"/>
                 <w:id w:val="800000413"/>
                 <w15:appearance w15:val="boundingBox"/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="290" w:type="dxa"/>
+            <w:tcW w:w="293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:snapToGrid w:val="false"/>
               <w:spacing w:before="0" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr/>
                 <w:alias w:val="Alan"/>
                 <w:tag w:val="alan"/>
                 <w:id w:val="800000412"/>
                 <w15:appearance w15:val="boundingBox"/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="470" w:type="dxa"/>
+            <w:tcW w:w="475" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:snapToGrid w:val="false"/>
               <w:spacing w:before="0" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr/>
                 <w:alias w:val="Alan"/>
                 <w:tag w:val="alan"/>
                 <w:id w:val="800000411"/>
                 <w15:appearance w15:val="boundingBox"/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r>
                   <w:t xml:space="preserve">    </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
+            <w:tcW w:w="3030" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:before="0" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Çıkarılan Dersler Toplam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="340" w:type="dxa"/>
+            <w:tcW w:w="343" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:snapToGrid w:val="false"/>
               <w:spacing w:before="0" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr/>
                 <w:alias w:val="Alan"/>
                 <w:tag w:val="alan"/>
                 <w:id w:val="800000410"/>
                 <w15:appearance w15:val="boundingBox"/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="250" w:type="dxa"/>
+            <w:tcW w:w="253" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:snapToGrid w:val="false"/>
               <w:spacing w:before="0" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr/>
                 <w:alias w:val="Alan"/>
                 <w:tag w:val="alan"/>
                 <w:id w:val="800000409"/>
                 <w15:appearance w15:val="boundingBox"/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="250" w:type="dxa"/>
+            <w:tcW w:w="253" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:snapToGrid w:val="false"/>
               <w:spacing w:before="0" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr/>
                 <w:alias w:val="Alan"/>
                 <w:tag w:val="alan"/>
                 <w:id w:val="800000408"/>
                 <w15:appearance w15:val="boundingBox"/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="250" w:type="dxa"/>
+            <w:tcW w:w="253" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:snapToGrid w:val="false"/>
               <w:spacing w:before="0" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr/>
                 <w:alias w:val="Alan"/>
                 <w:tag w:val="alan"/>
                 <w:id w:val="800000407"/>
                 <w15:appearance w15:val="boundingBox"/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="290" w:type="dxa"/>
+            <w:tcW w:w="293" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:snapToGrid w:val="false"/>
               <w:spacing w:before="0" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr/>
                 <w:alias w:val="Alan"/>
                 <w:tag w:val="alan"/>
                 <w:id w:val="800000406"/>
                 <w15:appearance w15:val="boundingBox"/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="470" w:type="dxa"/>
+            <w:tcW w:w="475" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:snapToGrid w:val="false"/>
               <w:spacing w:before="0" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr/>
                 <w:alias w:val="Alan"/>
                 <w:tag w:val="alan"/>
                 <w:id w:val="800000405"/>
@@ -6863,51 +6860,51 @@
               </w:sdtPr>
               <w:sdtContent>
                 <w:r>
                   <w:t xml:space="preserve">    </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="367" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9700" w:type="dxa"/>
+            <w:tcW w:w="9795" w:type="dxa"/>
             <w:gridSpan w:val="18"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:spacing w:before="0" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -6940,52 +6937,51 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:before="0" w:after="80"/>
         <w:ind w:end="0" w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>III. Onay Bilgileri</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9795" w:type="dxa"/>
-        <w:jc w:val="start"/>
-        <w:tblInd w:w="648" w:type="dxa"/>
+        <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:start w:w="108" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:end w:w="108" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4553"/>
         <w:gridCol w:w="5242"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="902" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4553" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
@@ -7193,194 +7189,193 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:before="0" w:after="80"/>
         <w:ind w:end="0" w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IV. Enstitü (Lisansüstü) Öğrencileri İçin</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9780" w:type="dxa"/>
-[...1 lines deleted...]
-        <w:tblInd w:w="648" w:type="dxa"/>
+        <w:tblW w:w="9795" w:type="dxa"/>
+        <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:start w:w="108" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:end w:w="108" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4890"/>
-        <w:gridCol w:w="4890"/>
+        <w:gridCol w:w="4898"/>
+        <w:gridCol w:w="4898"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="902" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4890" w:type="dxa"/>
+            <w:tcW w:w="4898" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Anabilim Dalı / Bilim Dalı:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4890" w:type="dxa"/>
+            <w:tcW w:w="4898" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Programı (Tezli YL / Tezsiz YL / Doktora):</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="902" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4890" w:type="dxa"/>
+            <w:tcW w:w="4898" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Danışmanı:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4890" w:type="dxa"/>
+            <w:tcW w:w="4898" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Öğretim Yılı / Yarıyılı:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="902" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9780" w:type="dxa"/>
+            <w:tcW w:w="9795" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
             <w:sdt>
@@ -7430,81 +7425,81 @@
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Öğrenci katkı payından muaftır.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="902" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4890" w:type="dxa"/>
+            <w:tcW w:w="4898" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Enstitü Öğrenci İşleri Yetkilisi</w:t>
               <w:br/>
               <w:t xml:space="preserve">Ad-Soyad / İmza</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4890" w:type="dxa"/>
+            <w:tcW w:w="4898" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr/>
                 <w:alias w:val="Alan"/>
                 <w:tag w:val="alan"/>
                 <w:id w:val="800000404"/>
                 <w15:appearance w15:val="boundingBox"/>
                 <w:text/>
               </w:sdtPr>
@@ -7646,56 +7641,56 @@
         </w:rPr>
         <w:t xml:space="preserve">• Z/S: Zorunlu/Seçmeli · T-U-L: Teorik-Uygulama-Laboratuvar · K: Kredi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:spacing w:before="0" w:after="80"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="R9dc3d6a0fdd44fcc"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="even" r:id="R13f7876962404169"/>
+      <w:headerReference w:type="default" r:id="Rb7a78a6cf01b4321"/>
+      <w:headerReference w:type="first" r:id="Rb7a78a6cf01b4321"/>
+      <w:headerReference w:type="even" r:id="Rb7a78a6cf01b4321"/>
+      <w:footerReference w:type="default" r:id="R457fd8d3095c42df"/>
+      <w:footerReference w:type="first" r:id="R457fd8d3095c42df"/>
+      <w:footerReference w:type="even" r:id="R457fd8d3095c42df"/>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2155" w:right="850" w:bottom="1588" w:left="850" w:header="567" w:footer="283" w:gutter="0"/>
       <w:pgNumType w:fmt="decimal"/>
       <w:formProt w:val="false"/>
       <w:textDirection w:val="lrTb"/>
       <w:docGrid w:type="default" w:linePitch="360" w:charSpace="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <w:font w:name="Times New Roman">
     <w:charset w:val="00" w:characterSet="windows-1252"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial">
@@ -7780,51 +7775,51 @@
               <w:sz w:val="17"/>
               <w:szCs w:val="17"/>
               <w:i/>
               <w:color w:val="FF0000"/>
             </w:rPr>
             <w:t xml:space="preserve">Bu dokümanın basılı hali kontrolsüz doküman kabul edilmektedir. Lütfen web sitesinden en son versiyonuna ulaşınız.</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Century Gothic"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>KYS-FR.143, R00, 19.08.2026</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
           </w:pPr>
-          <w:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:history="true" r:id="R32c8370bb19a4a94">
+          <w:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:history="true" r:id="Rb46cebbcde1842f4">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Century Gothic"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:color w:val="0563C1"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>kvys.giresun.edu.tr/dg/636</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="500" w:type="pct"/>
           <w:tcMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="85" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
@@ -7949,51 +7944,51 @@
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="432000" cy="432000"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="2" name="QR"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="QR"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra0496e7c074f408b" cstate="print"/>
+                        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R9cef7bc2e56141bb" cstate="print"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="432000" cy="432000"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
@@ -8054,51 +8049,51 @@
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
               <w:noProof/>
               <w:sz w:val="29"/>
               <w:szCs w:val="29"/>
               <w:lang w:eastAsia="tr-TR"/>
             </w:rPr>
             <w:drawing>
               <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="854000" cy="854000"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="1" name="Resim 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="Picture 1"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rb951a36f584446ce" cstate="print"/>
+                        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R2f59ca6ecebb4cdd" cstate="print"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="854000" cy="854000"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
@@ -8648,57 +8643,57 @@
     <w:name w:val="Table Contents"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="false"/>
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TableHeading">
     <w:name w:val="Table Heading"/>
     <w:basedOn w:val="TableContents"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="R9dc3d6a0fdd44fcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer1.xml" Id="R13f7876962404169" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="Rb7a78a6cf01b4321" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer1.xml" Id="R457fd8d3095c42df" /></Relationships>
 </file>
 
-<file path=word/_rels/footer1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="Ra0496e7c074f408b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kvys.giresun.edu.tr/dg/636" TargetMode="External" Id="R32c8370bb19a4a94" /></Relationships>
+<file path=word/_rels/footer1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="R9cef7bc2e56141bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kvys.giresun.edu.tr/dg/636" TargetMode="External" Id="Rb46cebbcde1842f4" /></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="Rb951a36f584446ce" /></Relationships>
+<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="R2f59ca6ecebb4cdd" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
       </a:accent2>
       <a:accent3>