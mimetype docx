--- v0 (2026-09-08)
+++ v1 (2026-10-24)
@@ -1,3313 +1,4869 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...10 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w:rsidRPr="00576050" w:rsidR="00CE35B2" w:rsidP="00CE35B2" w:rsidRDefault="00CE35B2">
+    <w:p w:rsidRPr="00576050" w:rsidR="00CE35B2" w:rsidP="00CE35B2" w:rsidRDefault="00646AF3">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:alias w:val="Alan"/>
           <w:tag w:val="alan"/>
           <w:id w:val="800000443"/>
-          <w15:appearance w15:val="boundingBox"/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidR="00CE35B2">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t xml:space="preserve">…………………………………………</w:t>
+            <w:t>…………………………………………</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
+      <w:r w:rsidR="00CE35B2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">.. BÖLÜM BAŞKANLIĞINA</w:t>
+        <w:t>.. BÖLÜM BAŞKANLIĞINA</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00576050" w:rsidR="00CE35B2" w:rsidP="00CE35B2" w:rsidRDefault="00CE35B2">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00576050" w:rsidR="00CE35B2" w:rsidP="00CE35B2" w:rsidRDefault="00CE35B2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Aşağıda yer alan tabloları eksiksiz, güncel ve doğru olarak doldurduğumu beyan eder, eksiklik veya yanlış herhangi bir bilgi olması halinde hak iddia etmeyeceğimi taahhüt ederim. Söz konu tablolarda doldurduğum bilgiler ve ekte sunduğum mazeret belgesinde belirtilen ve belgelendirmiş olduğum mazeretim doğrultusunda kaydımın dondurulması hususunda gereğini bilgilerinize arz ederim. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D33E0F" w:rsidP="00D21D9B" w:rsidRDefault="00D21D9B">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00576050" w:rsidR="00D21D9B" w:rsidP="00D33E0F" w:rsidRDefault="00D33E0F">
       <w:pPr>
         <w:ind w:left="7080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">    Tarih</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00576050" w:rsidR="00D21D9B" w:rsidP="00D21D9B" w:rsidRDefault="00D21D9B">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:tab/>
         <w:t>…./…./20..</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00576050" w:rsidR="00D21D9B" w:rsidP="00D21D9B" w:rsidRDefault="00D21D9B">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00576050" w:rsidR="00D21D9B" w:rsidP="00D21D9B" w:rsidRDefault="00D21D9B">
       <w:pPr>
         <w:ind w:left="4248" w:firstLine="708"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Adı-Soyadı</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00576050" w:rsidR="00D21D9B" w:rsidP="00D21D9B" w:rsidRDefault="00D21D9B">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> İmza</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:tab/>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00576050" w:rsidR="00D21D9B" w:rsidP="00576050" w:rsidRDefault="00D21D9B">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ek 		:  Mazeret Belgesi (asıl)  </w:t>
+        <w:t xml:space="preserve">Ek </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">:  Mazeret Belgesi (asıl)  </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:alias w:val="Ek   :  Mazeret Belgesi (asıl)"/>
           <w:tag w:val="alan"/>
           <w:id w:val="800000444"/>
-          <w15:appearance w15:val="boundingBox"/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t xml:space="preserve">…………………………</w:t>
+            <w:t>…………………………</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">.</w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00576050" w:rsidR="00D21D9B" w:rsidP="00576050" w:rsidRDefault="00D21D9B">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00576050" w:rsidR="00D21D9B" w:rsidP="00576050" w:rsidRDefault="00D21D9B">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Adres</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:alias w:val="Alan"/>
           <w:tag w:val="alan"/>
           <w:id w:val="800000445"/>
-          <w15:appearance w15:val="boundingBox"/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t xml:space="preserve">……………………………</w:t>
+            <w:t>……………………………</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">...</w:t>
+        <w:t>...</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00576050" w:rsidR="00D21D9B" w:rsidP="00576050" w:rsidRDefault="00D21D9B">
+    <w:p w:rsidRPr="00576050" w:rsidR="00D21D9B" w:rsidP="00576050" w:rsidRDefault="00646AF3">
       <w:pPr>
-        <w:pStyle w:val="AltKonuBal"/>
+        <w:pStyle w:val="Altyaz"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:alias w:val="Alan"/>
           <w:tag w:val="alan"/>
           <w:id w:val="800000446"/>
-          <w15:appearance w15:val="boundingBox"/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidR="00D21D9B">
             <w:rPr>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t xml:space="preserve">.………………………………………………….</w:t>
+            <w:t>.………………………………………………….</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w:rsidRPr="00576050" w:rsidR="00D21D9B" w:rsidP="00576050" w:rsidRDefault="00D21D9B">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Cep Telefonu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">: ……………………………...</w:t>
+        <w:t>: ……………………………...</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00576050" w:rsidR="00D21D9B" w:rsidP="00576050" w:rsidRDefault="00D21D9B">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>E-Posta</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">: ……………………………...</w:t>
+        <w:t>: ……………………………...</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00576050" w:rsidR="0084551D" w:rsidP="00576050" w:rsidRDefault="00D624F8">
+    <w:p w:rsidRPr="00576050" w:rsidR="0084551D" w:rsidP="00576050" w:rsidRDefault="00153674">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5280"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:pict>
-[...99 lines deleted...]
-                          <w:sdtContent>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-355600</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>2073275</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6705600" cy="2961005"/>
+                <wp:effectExtent l="12700" t="12700" r="6350" b="7620"/>
+                <wp:wrapNone/>
+                <wp:docPr id="9" name="Text Box 3"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6705600" cy="2961005"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1">
+                              <a:lumMod val="100000"/>
+                              <a:lumOff val="0"/>
+                            </a:schemeClr>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w:rsidR="00451C65" w:rsidP="007007CC" w:rsidRDefault="00451C65">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
                             <w:r>
-                              <w:t xml:space="preserve">        </w:t>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">“Giresun Üniversitesi Önlisans ve Lisans Eğitim-Öğretim ve Sınav Yönetmeliği”nin “Kayıt Dondurma” başlıklı </w:t>
                             </w:r>
-                          </w:sdtContent>
-[...58 lines deleted...]
-                          <w:sdtContent>
                             <w:r>
-                              <w:t xml:space="preserve">        </w:t>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>maddesinde yer alan mazeretler aşağıda belirtilmiştir. İşaretlenmesi ve belgesinin ekte sunulması gerekmektedir.</w:t>
                             </w:r>
-                          </w:sdtContent>
-[...58 lines deleted...]
-                          <w:sdtContent>
+                          </w:p>
+                          <w:p w:rsidRPr="00576050" w:rsidR="007007CC" w:rsidP="007007CC" w:rsidRDefault="007007CC">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:tbl>
+                            <w:tblPr>
+                              <w:tblStyle w:val="TabloKlavuzuKaynak"/>
+                              <w:tblW w:w="0" w:type="auto"/>
+                              <w:tblLayout w:type="fixed"/>
+                              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+                            </w:tblPr>
+                            <w:tblGrid>
+                              <w:gridCol w:w="9606"/>
+                              <w:gridCol w:w="708"/>
+                            </w:tblGrid>
+                            <w:tr w:rsidRPr="00576050" w:rsidR="0084551D" w:rsidTr="007E031D">
+                              <w:trPr>
+                                <w:trHeight w:val="374"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="9606" w:type="dxa"/>
+                                  <w:vAlign w:val="center"/>
+                                </w:tcPr>
+                                <w:p w:rsidRPr="00576050" w:rsidR="0084551D" w:rsidP="00451C65" w:rsidRDefault="00451C65">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                    <w:t>a)</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> Öğrencinin, sağlık raporu ile belgelenmiş sağlıkla ilgili mazeretlerinin olması</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="708" w:type="dxa"/>
+                                  <w:vAlign w:val="center"/>
+                                </w:tcPr>
+                                <w:p w:rsidRPr="00576050" w:rsidR="0084551D" w:rsidP="00451C65" w:rsidRDefault="00646AF3">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:sdt>
+                                    <w:sdtPr>
+                                      <w:alias w:val="Alan"/>
+                                      <w:tag w:val="alan"/>
+                                      <w:id w:val="800000465"/>
+                                      <w:text/>
+                                    </w:sdtPr>
+                                    <w:sdtEndPr/>
+                                    <w:sdtContent>
+                                      <w:r w:rsidR="0084551D">
+                                        <w:t xml:space="preserve">        </w:t>
+                                      </w:r>
+                                    </w:sdtContent>
+                                  </w:sdt>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                            <w:tr w:rsidRPr="00576050" w:rsidR="0084551D" w:rsidTr="00CE35B2">
+                              <w:trPr>
+                                <w:trHeight w:val="690"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="9606" w:type="dxa"/>
+                                  <w:vAlign w:val="center"/>
+                                </w:tcPr>
+                                <w:p w:rsidRPr="00576050" w:rsidR="0084551D" w:rsidP="00EF732A" w:rsidRDefault="0084551D">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                    <w:t>b)</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> Mahallin en büyük mülki amirince verilecek bir belge ile belgelenmiş olması şartıyla doğal afetler nedeniyle öğrencinin öğrenimine ara vermek zorunda kalmış olması</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="708" w:type="dxa"/>
+                                  <w:vAlign w:val="center"/>
+                                </w:tcPr>
+                                <w:p w:rsidRPr="00576050" w:rsidR="0084551D" w:rsidP="00451C65" w:rsidRDefault="00646AF3">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:sdt>
+                                    <w:sdtPr>
+                                      <w:alias w:val="Alan"/>
+                                      <w:tag w:val="alan"/>
+                                      <w:id w:val="800000464"/>
+                                      <w:text/>
+                                    </w:sdtPr>
+                                    <w:sdtEndPr/>
+                                    <w:sdtContent>
+                                      <w:r w:rsidR="0084551D">
+                                        <w:t xml:space="preserve">        </w:t>
+                                      </w:r>
+                                    </w:sdtContent>
+                                  </w:sdt>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                            <w:tr w:rsidRPr="00576050" w:rsidR="0084551D" w:rsidTr="00CE35B2">
+                              <w:trPr>
+                                <w:trHeight w:val="690"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="9606" w:type="dxa"/>
+                                  <w:vAlign w:val="center"/>
+                                </w:tcPr>
+                                <w:p w:rsidRPr="00576050" w:rsidR="0084551D" w:rsidP="00EF732A" w:rsidRDefault="0084551D">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                    <w:t>c)</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> Anne, baba, kardeş, eş veya çocuğunun ağır hastalığı halinde bakacak başka kimsenin bulunmaması nedeniyle, öğrencinin öğrenimine ara vermek zorunda olduğunu belgelendirmesi</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="708" w:type="dxa"/>
+                                  <w:vAlign w:val="center"/>
+                                </w:tcPr>
+                                <w:p w:rsidRPr="00576050" w:rsidR="0084551D" w:rsidP="00451C65" w:rsidRDefault="00646AF3">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:sdt>
+                                    <w:sdtPr>
+                                      <w:alias w:val="Alan"/>
+                                      <w:tag w:val="alan"/>
+                                      <w:id w:val="800000463"/>
+                                      <w:text/>
+                                    </w:sdtPr>
+                                    <w:sdtEndPr/>
+                                    <w:sdtContent>
+                                      <w:r w:rsidR="0084551D">
+                                        <w:t xml:space="preserve">        </w:t>
+                                      </w:r>
+                                    </w:sdtContent>
+                                  </w:sdt>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                            <w:tr w:rsidRPr="00576050" w:rsidR="0084551D" w:rsidTr="007E031D">
+                              <w:trPr>
+                                <w:trHeight w:val="443"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="9606" w:type="dxa"/>
+                                  <w:vAlign w:val="center"/>
+                                </w:tcPr>
+                                <w:p w:rsidRPr="00576050" w:rsidR="0084551D" w:rsidP="00451C65" w:rsidRDefault="0084551D">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                    <w:t>ç)</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> Öğrencinin tecil hakkını kaybetmesi veya tecilinin kaldırılması suretiyle askere alınması,</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="708" w:type="dxa"/>
+                                  <w:vAlign w:val="center"/>
+                                </w:tcPr>
+                                <w:p w:rsidRPr="00576050" w:rsidR="0084551D" w:rsidP="00451C65" w:rsidRDefault="00646AF3">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:sdt>
+                                    <w:sdtPr>
+                                      <w:alias w:val="Alan"/>
+                                      <w:tag w:val="alan"/>
+                                      <w:id w:val="800000462"/>
+                                      <w:text/>
+                                    </w:sdtPr>
+                                    <w:sdtEndPr/>
+                                    <w:sdtContent>
+                                      <w:r w:rsidR="0084551D">
+                                        <w:t xml:space="preserve">        </w:t>
+                                      </w:r>
+                                    </w:sdtContent>
+                                  </w:sdt>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                            <w:tr w:rsidRPr="00576050" w:rsidR="0084551D" w:rsidTr="007E031D">
+                              <w:trPr>
+                                <w:trHeight w:val="409"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="9606" w:type="dxa"/>
+                                  <w:vAlign w:val="center"/>
+                                </w:tcPr>
+                                <w:p w:rsidRPr="00576050" w:rsidR="0084551D" w:rsidP="0029088A" w:rsidRDefault="0084551D">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                    <w:t>d)</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> Öğrencinin</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="0029088A">
+                                    <w:rPr>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                    <w:t>,</w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="0029088A">
+                                    <w:rPr>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> 2547 sayılı kanunun 54 üncü maddesinin birinci fıkrasının (d) bendi haricindeki </w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">tutukluluk </w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="0029088A">
+                                    <w:rPr>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">veya kesinleşmiş mahkumiyet </w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                    <w:t>hali</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="708" w:type="dxa"/>
+                                  <w:vAlign w:val="center"/>
+                                </w:tcPr>
+                                <w:p w:rsidRPr="00576050" w:rsidR="0084551D" w:rsidP="00451C65" w:rsidRDefault="00646AF3">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:sdt>
+                                    <w:sdtPr>
+                                      <w:alias w:val="Alan"/>
+                                      <w:tag w:val="alan"/>
+                                      <w:id w:val="800000461"/>
+                                      <w:text/>
+                                    </w:sdtPr>
+                                    <w:sdtEndPr/>
+                                    <w:sdtContent>
+                                      <w:r w:rsidR="0084551D">
+                                        <w:t xml:space="preserve">        </w:t>
+                                      </w:r>
+                                    </w:sdtContent>
+                                  </w:sdt>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                            <w:tr w:rsidRPr="00576050" w:rsidR="0084551D" w:rsidTr="00CE35B2">
+                              <w:trPr>
+                                <w:trHeight w:val="690"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="9606" w:type="dxa"/>
+                                  <w:vAlign w:val="center"/>
+                                </w:tcPr>
+                                <w:p w:rsidRPr="00576050" w:rsidR="0084551D" w:rsidP="0029088A" w:rsidRDefault="0084551D">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                    <w:t>e)</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> </w:t>
+                                  </w:r>
+                                  <w:r w:rsidR="0029088A">
+                                    <w:rPr>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                    <w:t>Y</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                    <w:t>ükseköğretim kurumundan süreli uzaklaştırma ya da çıkarma cezası dışındaki hallerin bulunması</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="708" w:type="dxa"/>
+                                  <w:vAlign w:val="center"/>
+                                </w:tcPr>
+                                <w:p w:rsidRPr="00576050" w:rsidR="0084551D" w:rsidP="00451C65" w:rsidRDefault="00646AF3">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:sdt>
+                                    <w:sdtPr>
+                                      <w:alias w:val="Alan"/>
+                                      <w:tag w:val="alan"/>
+                                      <w:id w:val="800000460"/>
+                                      <w:text/>
+                                    </w:sdtPr>
+                                    <w:sdtEndPr/>
+                                    <w:sdtContent>
+                                      <w:r w:rsidR="0084551D">
+                                        <w:t xml:space="preserve">        </w:t>
+                                      </w:r>
+                                    </w:sdtContent>
+                                  </w:sdt>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                            <w:tr w:rsidRPr="00576050" w:rsidR="0084551D" w:rsidTr="007E031D">
+                              <w:trPr>
+                                <w:trHeight w:val="424"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="9606" w:type="dxa"/>
+                                  <w:vAlign w:val="center"/>
+                                </w:tcPr>
+                                <w:p w:rsidRPr="00576050" w:rsidR="0084551D" w:rsidP="00EF732A" w:rsidRDefault="0084551D">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                    <w:t>f)</w:t>
+                                  </w:r>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve"> İlgili yönetim kurulunun haklı ve geçerli kabul edeceği diğer nedenlerin ortaya çıkması</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="708" w:type="dxa"/>
+                                  <w:vAlign w:val="center"/>
+                                </w:tcPr>
+                                <w:p w:rsidRPr="00576050" w:rsidR="0084551D" w:rsidP="00451C65" w:rsidRDefault="00646AF3">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:sdt>
+                                    <w:sdtPr>
+                                      <w:alias w:val="Alan"/>
+                                      <w:tag w:val="alan"/>
+                                      <w:id w:val="800000459"/>
+                                      <w:text/>
+                                    </w:sdtPr>
+                                    <w:sdtEndPr/>
+                                    <w:sdtContent>
+                                      <w:r w:rsidR="0084551D">
+                                        <w:t xml:space="preserve">        </w:t>
+                                      </w:r>
+                                    </w:sdtContent>
+                                  </w:sdt>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                            <w:tr w:rsidRPr="00576050" w:rsidR="0029088A" w:rsidTr="007E031D">
+                              <w:trPr>
+                                <w:trHeight w:val="424"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="9606" w:type="dxa"/>
+                                  <w:vAlign w:val="center"/>
+                                </w:tcPr>
+                                <w:p w:rsidR="0029088A" w:rsidP="00EF732A" w:rsidRDefault="0029088A">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                                <w:p w:rsidR="0029088A" w:rsidP="00EF732A" w:rsidRDefault="0029088A">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                                <w:p w:rsidR="0029088A" w:rsidP="00EF732A" w:rsidRDefault="0029088A">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                                <w:p w:rsidR="0029088A" w:rsidP="00EF732A" w:rsidRDefault="0029088A">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                                <w:p w:rsidR="0029088A" w:rsidP="00EF732A" w:rsidRDefault="0029088A">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="708" w:type="dxa"/>
+                                  <w:vAlign w:val="center"/>
+                                </w:tcPr>
+                                <w:p w:rsidR="0029088A" w:rsidP="00451C65" w:rsidRDefault="0029088A"/>
+                              </w:tc>
+                            </w:tr>
+                          </w:tbl>
+                          <w:p w:rsidRPr="00576050" w:rsidR="0084551D" w:rsidP="0084551D" w:rsidRDefault="0084551D">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:bookmarkStart w:name="_GoBack" w:id="0"/>
+                            <w:bookmarkEnd w:id="0"/>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 3" style="position:absolute;margin-left:-28pt;margin-top:163.25pt;width:528pt;height:233.15pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" strokecolor="white [3212]" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXedrRRgIAAIgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vtjJkrQx4hRdugwD&#10;ugvQ7gNkWbaFSaImKbG7ry8lp2myvQ3zgyBedEgekl7fDFqRg3BeginpdJJTIgyHWpq2pD8ed++u&#10;KfGBmZopMKKkT8LTm83bN+veFmIGHahaOIIgxhe9LWkXgi2yzPNOaOYnYIVBYwNOs4Cia7PasR7R&#10;tcpmeb7MenC1dcCF96i9G410k/CbRvDwrWm8CESVFHML6XTprOKZbdasaB2zneTHNNg/ZKGZNBj0&#10;BHXHAiN7J/+C0pI78NCECQedQdNILlINWM00/6Oah45ZkWpBcrw90eT/Hyz/evjuiKxLuqLEMI0t&#10;ehRDIB9gIO8jO731BTo9WHQLA6qxy6lSb++B//TEwLZjphW3zkHfCVZjdtP4Mjt7OuL4CFL1X6DG&#10;MGwfIAENjdOROiSDIDp26enUmZgKR+XyKl8sczRxtM1Wy2meL1IMVrw8t86HTwI0iZeSOmx9gmeH&#10;ex9iOqx4cYnRPChZ76RSSXBttVWOHBiOyS59R/QLN2VIj0QtZouRgQuIOLHiBFK1I0tqr7HcERiT&#10;xi8CswL1OJijPqkwvTT0ESIlexFZy4BroqQu6fUZSqT7o6kTYmBSjXeEUubIf6R8JD8M1YCOsSkV&#10;1E/YCQfjOuD64qUD95uSHlehpP7XnjlBifpssJur6XwedycJ88XVDAV3bqnOLcxwhCppoGS8bsO4&#10;b3vrZNthpJEZA7c4AY1MvXnN6pg3jnti4biacZ/O5eT1+gPZPAMAAP//AwBQSwMEFAAGAAgAAAAh&#10;AJqL+EHhAAAADAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNxam0BDG7KpEIje&#10;UEVAhaMTL0lEvI5itw18Pe4J5raa0eybfD3ZXhxo9J1jhKu5AkFcO9Nxg/D2+jRbgvBBs9G9Y0L4&#10;Jg/r4vws15lxR36hQxkaEUvYZxqhDWHIpPR1S1b7uRuIo/fpRqtDPMdGmlEfY7ntZaJUKq3uOH5o&#10;9UAPLdVf5d4i+Fqlu+1NuXuv5IZ+VsY8fmyeES8vpvs7EIGm8BeGE35EhyIyVW7PxoseYbZI45aA&#10;cJ2kCxCnhIoCUSHcrpIlyCKX/0cUvwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDXedrR&#10;RgIAAIgEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCa&#10;i/hB4QAAAAwBAAAPAAAAAAAAAAAAAAAAAKAEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAArgUAAAAA&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w:rsidR="00451C65" w:rsidP="007007CC" w:rsidRDefault="00451C65">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">“Giresun Üniversitesi Önlisans ve Lisans Eğitim-Öğretim ve Sınav Yönetmeliği”nin “Kayıt Dondurma” başlıklı </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>maddesinde yer alan mazeretler aşağıda belirtilmiştir. İşaretlenmesi ve belgesinin ekte sunulması gerekmektedir.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidRPr="00576050" w:rsidR="007007CC" w:rsidP="007007CC" w:rsidRDefault="007007CC">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:tbl>
+                      <w:tblPr>
+                        <w:tblStyle w:val="TabloKlavuzuKaynak"/>
+                        <w:tblW w:w="0" w:type="auto"/>
+                        <w:tblLayout w:type="fixed"/>
+                        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+                      </w:tblPr>
+                      <w:tblGrid>
+                        <w:gridCol w:w="9606"/>
+                        <w:gridCol w:w="708"/>
+                      </w:tblGrid>
+                      <w:tr w:rsidRPr="00576050" w:rsidR="0084551D" w:rsidTr="007E031D">
+                        <w:trPr>
+                          <w:trHeight w:val="374"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="9606" w:type="dxa"/>
+                            <w:vAlign w:val="center"/>
+                          </w:tcPr>
+                          <w:p w:rsidRPr="00576050" w:rsidR="0084551D" w:rsidP="00451C65" w:rsidRDefault="00451C65">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
                             <w:r>
-                              <w:t xml:space="preserve">        </w:t>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>a)</w:t>
                             </w:r>
-                          </w:sdtContent>
-[...58 lines deleted...]
-                          <w:sdtContent>
                             <w:r>
-                              <w:t xml:space="preserve">        </w:t>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> Öğrencinin, sağlık raporu ile belgelenmiş sağlıkla ilgili mazeretlerinin olması</w:t>
                             </w:r>
-                          </w:sdtContent>
-[...58 lines deleted...]
-                          <w:sdtContent>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="708" w:type="dxa"/>
+                            <w:vAlign w:val="center"/>
+                          </w:tcPr>
+                          <w:p w:rsidRPr="00576050" w:rsidR="0084551D" w:rsidP="00451C65" w:rsidRDefault="00646AF3">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:sdt>
+                              <w:sdtPr>
+                                <w:alias w:val="Alan"/>
+                                <w:tag w:val="alan"/>
+                                <w:id w:val="800000465"/>
+                                <w:text/>
+                              </w:sdtPr>
+                              <w:sdtEndPr/>
+                              <w:sdtContent>
+                                <w:r w:rsidR="0084551D">
+                                  <w:t xml:space="preserve">        </w:t>
+                                </w:r>
+                              </w:sdtContent>
+                            </w:sdt>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                      <w:tr w:rsidRPr="00576050" w:rsidR="0084551D" w:rsidTr="00CE35B2">
+                        <w:trPr>
+                          <w:trHeight w:val="690"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="9606" w:type="dxa"/>
+                            <w:vAlign w:val="center"/>
+                          </w:tcPr>
+                          <w:p w:rsidRPr="00576050" w:rsidR="0084551D" w:rsidP="00EF732A" w:rsidRDefault="0084551D">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
                             <w:r>
-                              <w:t xml:space="preserve">        </w:t>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>b)</w:t>
                             </w:r>
-                          </w:sdtContent>
-[...58 lines deleted...]
-                          <w:sdtContent>
                             <w:r>
-                              <w:t xml:space="preserve">        </w:t>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> Mahallin en büyük mülki amirince verilecek bir belge ile belgelenmiş olması şartıyla doğal afetler nedeniyle öğrencinin öğrenimine ara vermek zorunda kalmış olması</w:t>
                             </w:r>
-                          </w:sdtContent>
-[...58 lines deleted...]
-                          <w:sdtContent>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="708" w:type="dxa"/>
+                            <w:vAlign w:val="center"/>
+                          </w:tcPr>
+                          <w:p w:rsidRPr="00576050" w:rsidR="0084551D" w:rsidP="00451C65" w:rsidRDefault="00646AF3">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:sdt>
+                              <w:sdtPr>
+                                <w:alias w:val="Alan"/>
+                                <w:tag w:val="alan"/>
+                                <w:id w:val="800000464"/>
+                                <w:text/>
+                              </w:sdtPr>
+                              <w:sdtEndPr/>
+                              <w:sdtContent>
+                                <w:r w:rsidR="0084551D">
+                                  <w:t xml:space="preserve">        </w:t>
+                                </w:r>
+                              </w:sdtContent>
+                            </w:sdt>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                      <w:tr w:rsidRPr="00576050" w:rsidR="0084551D" w:rsidTr="00CE35B2">
+                        <w:trPr>
+                          <w:trHeight w:val="690"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="9606" w:type="dxa"/>
+                            <w:vAlign w:val="center"/>
+                          </w:tcPr>
+                          <w:p w:rsidRPr="00576050" w:rsidR="0084551D" w:rsidP="00EF732A" w:rsidRDefault="0084551D">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
                             <w:r>
-                              <w:t xml:space="preserve">        </w:t>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>c)</w:t>
                             </w:r>
-                          </w:sdtContent>
-[...95 lines deleted...]
-                          <w:sdtContent>
                             <w:r>
-                              <w:t xml:space="preserve">                               </w:t>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> Anne, baba, kardeş, eş veya çocuğunun ağır hastalığı halinde bakacak başka kimsenin bulunmaması nedeniyle, öğrencinin öğrenimine ara vermek zorunda olduğunu belgelendirmesi</w:t>
                             </w:r>
-                          </w:sdtContent>
-[...51 lines deleted...]
-                          <w:sdtContent>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="708" w:type="dxa"/>
+                            <w:vAlign w:val="center"/>
+                          </w:tcPr>
+                          <w:p w:rsidRPr="00576050" w:rsidR="0084551D" w:rsidP="00451C65" w:rsidRDefault="00646AF3">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:sdt>
+                              <w:sdtPr>
+                                <w:alias w:val="Alan"/>
+                                <w:tag w:val="alan"/>
+                                <w:id w:val="800000463"/>
+                                <w:text/>
+                              </w:sdtPr>
+                              <w:sdtEndPr/>
+                              <w:sdtContent>
+                                <w:r w:rsidR="0084551D">
+                                  <w:t xml:space="preserve">        </w:t>
+                                </w:r>
+                              </w:sdtContent>
+                            </w:sdt>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                      <w:tr w:rsidRPr="00576050" w:rsidR="0084551D" w:rsidTr="007E031D">
+                        <w:trPr>
+                          <w:trHeight w:val="443"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="9606" w:type="dxa"/>
+                            <w:vAlign w:val="center"/>
+                          </w:tcPr>
+                          <w:p w:rsidRPr="00576050" w:rsidR="0084551D" w:rsidP="00451C65" w:rsidRDefault="0084551D">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
                             <w:r>
-                              <w:t xml:space="preserve">                               </w:t>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>ç)</w:t>
                             </w:r>
-                          </w:sdtContent>
-[...50 lines deleted...]
-                          <w:sdtContent>
                             <w:r>
-                              <w:t xml:space="preserve">                               </w:t>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> Öğrencinin tecil hakkını kaybetmesi veya tecilinin kaldırılması suretiyle askere alınması,</w:t>
                             </w:r>
-                          </w:sdtContent>
-[...23 lines deleted...]
-        </w:pict>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="708" w:type="dxa"/>
+                            <w:vAlign w:val="center"/>
+                          </w:tcPr>
+                          <w:p w:rsidRPr="00576050" w:rsidR="0084551D" w:rsidP="00451C65" w:rsidRDefault="00646AF3">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:sdt>
+                              <w:sdtPr>
+                                <w:alias w:val="Alan"/>
+                                <w:tag w:val="alan"/>
+                                <w:id w:val="800000462"/>
+                                <w:text/>
+                              </w:sdtPr>
+                              <w:sdtEndPr/>
+                              <w:sdtContent>
+                                <w:r w:rsidR="0084551D">
+                                  <w:t xml:space="preserve">        </w:t>
+                                </w:r>
+                              </w:sdtContent>
+                            </w:sdt>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                      <w:tr w:rsidRPr="00576050" w:rsidR="0084551D" w:rsidTr="007E031D">
+                        <w:trPr>
+                          <w:trHeight w:val="409"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="9606" w:type="dxa"/>
+                            <w:vAlign w:val="center"/>
+                          </w:tcPr>
+                          <w:p w:rsidRPr="00576050" w:rsidR="0084551D" w:rsidP="0029088A" w:rsidRDefault="0084551D">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>d)</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> Öğrencinin</w:t>
+                            </w:r>
+                            <w:r w:rsidR="0029088A">
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>,</w:t>
+                            </w:r>
+                            <w:r w:rsidR="0029088A">
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> 2547 sayılı kanunun 54 üncü maddesinin birinci fıkrasının (d) bendi haricindeki </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">tutukluluk </w:t>
+                            </w:r>
+                            <w:r w:rsidR="0029088A">
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">veya kesinleşmiş mahkumiyet </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>hali</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="708" w:type="dxa"/>
+                            <w:vAlign w:val="center"/>
+                          </w:tcPr>
+                          <w:p w:rsidRPr="00576050" w:rsidR="0084551D" w:rsidP="00451C65" w:rsidRDefault="00646AF3">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:sdt>
+                              <w:sdtPr>
+                                <w:alias w:val="Alan"/>
+                                <w:tag w:val="alan"/>
+                                <w:id w:val="800000461"/>
+                                <w:text/>
+                              </w:sdtPr>
+                              <w:sdtEndPr/>
+                              <w:sdtContent>
+                                <w:r w:rsidR="0084551D">
+                                  <w:t xml:space="preserve">        </w:t>
+                                </w:r>
+                              </w:sdtContent>
+                            </w:sdt>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                      <w:tr w:rsidRPr="00576050" w:rsidR="0084551D" w:rsidTr="00CE35B2">
+                        <w:trPr>
+                          <w:trHeight w:val="690"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="9606" w:type="dxa"/>
+                            <w:vAlign w:val="center"/>
+                          </w:tcPr>
+                          <w:p w:rsidRPr="00576050" w:rsidR="0084551D" w:rsidP="0029088A" w:rsidRDefault="0084551D">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>e)</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidR="0029088A">
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Y</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>ükseköğretim kurumundan süreli uzaklaştırma ya da çıkarma cezası dışındaki hallerin bulunması</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="708" w:type="dxa"/>
+                            <w:vAlign w:val="center"/>
+                          </w:tcPr>
+                          <w:p w:rsidRPr="00576050" w:rsidR="0084551D" w:rsidP="00451C65" w:rsidRDefault="00646AF3">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:sdt>
+                              <w:sdtPr>
+                                <w:alias w:val="Alan"/>
+                                <w:tag w:val="alan"/>
+                                <w:id w:val="800000460"/>
+                                <w:text/>
+                              </w:sdtPr>
+                              <w:sdtEndPr/>
+                              <w:sdtContent>
+                                <w:r w:rsidR="0084551D">
+                                  <w:t xml:space="preserve">        </w:t>
+                                </w:r>
+                              </w:sdtContent>
+                            </w:sdt>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                      <w:tr w:rsidRPr="00576050" w:rsidR="0084551D" w:rsidTr="007E031D">
+                        <w:trPr>
+                          <w:trHeight w:val="424"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="9606" w:type="dxa"/>
+                            <w:vAlign w:val="center"/>
+                          </w:tcPr>
+                          <w:p w:rsidRPr="00576050" w:rsidR="0084551D" w:rsidP="00EF732A" w:rsidRDefault="0084551D">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>f)</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> İlgili yönetim kurulunun haklı ve geçerli kabul edeceği diğer nedenlerin ortaya çıkması</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="708" w:type="dxa"/>
+                            <w:vAlign w:val="center"/>
+                          </w:tcPr>
+                          <w:p w:rsidRPr="00576050" w:rsidR="0084551D" w:rsidP="00451C65" w:rsidRDefault="00646AF3">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:sdt>
+                              <w:sdtPr>
+                                <w:alias w:val="Alan"/>
+                                <w:tag w:val="alan"/>
+                                <w:id w:val="800000459"/>
+                                <w:text/>
+                              </w:sdtPr>
+                              <w:sdtEndPr/>
+                              <w:sdtContent>
+                                <w:r w:rsidR="0084551D">
+                                  <w:t xml:space="preserve">        </w:t>
+                                </w:r>
+                              </w:sdtContent>
+                            </w:sdt>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                      <w:tr w:rsidRPr="00576050" w:rsidR="0029088A" w:rsidTr="007E031D">
+                        <w:trPr>
+                          <w:trHeight w:val="424"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="9606" w:type="dxa"/>
+                            <w:vAlign w:val="center"/>
+                          </w:tcPr>
+                          <w:p w:rsidR="0029088A" w:rsidP="00EF732A" w:rsidRDefault="0029088A">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w:rsidR="0029088A" w:rsidP="00EF732A" w:rsidRDefault="0029088A">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w:rsidR="0029088A" w:rsidP="00EF732A" w:rsidRDefault="0029088A">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w:rsidR="0029088A" w:rsidP="00EF732A" w:rsidRDefault="0029088A">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w:rsidR="0029088A" w:rsidP="00EF732A" w:rsidRDefault="0029088A">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="708" w:type="dxa"/>
+                            <w:vAlign w:val="center"/>
+                          </w:tcPr>
+                          <w:p w:rsidR="0029088A" w:rsidP="00451C65" w:rsidRDefault="0029088A"/>
+                        </w:tc>
+                      </w:tr>
+                    </w:tbl>
+                    <w:p w:rsidRPr="00576050" w:rsidR="0084551D" w:rsidP="0084551D" w:rsidRDefault="0084551D">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:bookmarkStart w:name="_GoBack" w:id="1"/>
+                      <w:bookmarkEnd w:id="1"/>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:pict>
-[...78 lines deleted...]
-                          <w:sdtContent>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>3258820</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>198755</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3091180" cy="1635125"/>
+                <wp:effectExtent l="7620" t="5080" r="6350" b="7620"/>
+                <wp:wrapNone/>
+                <wp:docPr id="8" name="Text Box 4"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3091180" cy="1635125"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1">
+                              <a:lumMod val="100000"/>
+                              <a:lumOff val="0"/>
+                            </a:schemeClr>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w:rsidRPr="00576050" w:rsidR="00451C65" w:rsidP="00451C65" w:rsidRDefault="00451C65">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
                             <w:r>
-                              <w:t xml:space="preserve">                                                    </w:t>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>KAYIT DONDURMAYA İLİŞKİN BİLGİLER</w:t>
                             </w:r>
-                          </w:sdtContent>
-[...51 lines deleted...]
-                          <w:sdtContent>
+                          </w:p>
+                          <w:tbl>
+                            <w:tblPr>
+                              <w:tblStyle w:val="TabloKlavuzuKaynak"/>
+                              <w:tblW w:w="0" w:type="auto"/>
+                              <w:tblLayout w:type="fixed"/>
+                              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+                            </w:tblPr>
+                            <w:tblGrid>
+                              <w:gridCol w:w="2660"/>
+                              <w:gridCol w:w="1984"/>
+                            </w:tblGrid>
+                            <w:tr w:rsidRPr="00576050" w:rsidR="00451C65" w:rsidTr="00CE35B2">
+                              <w:trPr>
+                                <w:trHeight w:val="690"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="2660" w:type="dxa"/>
+                                  <w:vAlign w:val="center"/>
+                                </w:tcPr>
+                                <w:p w:rsidRPr="00576050" w:rsidR="00451C65" w:rsidP="0084551D" w:rsidRDefault="00CE35B2">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                    <w:t>EĞİTİM-ÖĞRETİM YILI</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="1984" w:type="dxa"/>
+                                  <w:vAlign w:val="center"/>
+                                </w:tcPr>
+                                <w:p w:rsidRPr="00576050" w:rsidR="00451C65" w:rsidP="0084551D" w:rsidRDefault="00646AF3">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:sdt>
+                                    <w:sdtPr>
+                                      <w:alias w:val="Alan"/>
+                                      <w:tag w:val="alan"/>
+                                      <w:id w:val="800000458"/>
+                                      <w:text/>
+                                    </w:sdtPr>
+                                    <w:sdtEndPr/>
+                                    <w:sdtContent>
+                                      <w:r w:rsidR="00451C65">
+                                        <w:t xml:space="preserve">                               </w:t>
+                                      </w:r>
+                                    </w:sdtContent>
+                                  </w:sdt>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                            <w:tr w:rsidRPr="00576050" w:rsidR="00451C65" w:rsidTr="00CE35B2">
+                              <w:trPr>
+                                <w:trHeight w:val="690"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="2660" w:type="dxa"/>
+                                  <w:vAlign w:val="center"/>
+                                </w:tcPr>
+                                <w:p w:rsidRPr="00576050" w:rsidR="00451C65" w:rsidP="0084551D" w:rsidRDefault="00451C65">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                    <w:t>YARIYILI (DÖNEMİ)</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="1984" w:type="dxa"/>
+                                  <w:vAlign w:val="center"/>
+                                </w:tcPr>
+                                <w:p w:rsidRPr="00576050" w:rsidR="00451C65" w:rsidP="0084551D" w:rsidRDefault="00646AF3">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:sdt>
+                                    <w:sdtPr>
+                                      <w:alias w:val="Alan"/>
+                                      <w:tag w:val="alan"/>
+                                      <w:id w:val="800000457"/>
+                                      <w:text/>
+                                    </w:sdtPr>
+                                    <w:sdtEndPr/>
+                                    <w:sdtContent>
+                                      <w:r w:rsidR="00451C65">
+                                        <w:t xml:space="preserve">                               </w:t>
+                                      </w:r>
+                                    </w:sdtContent>
+                                  </w:sdt>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                            <w:tr w:rsidRPr="00576050" w:rsidR="00451C65" w:rsidTr="00CE35B2">
+                              <w:trPr>
+                                <w:trHeight w:val="690"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="2660" w:type="dxa"/>
+                                  <w:vAlign w:val="center"/>
+                                </w:tcPr>
+                                <w:p w:rsidRPr="00576050" w:rsidR="00451C65" w:rsidP="00451C65" w:rsidRDefault="00451C65">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                    <w:t>MAZERETİ (Aşağıda yer alan mazeret bendi yazılacaktır)</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="1984" w:type="dxa"/>
+                                  <w:vAlign w:val="center"/>
+                                </w:tcPr>
+                                <w:p w:rsidRPr="00576050" w:rsidR="00451C65" w:rsidP="0084551D" w:rsidRDefault="00646AF3">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:sdt>
+                                    <w:sdtPr>
+                                      <w:alias w:val="Alan"/>
+                                      <w:tag w:val="alan"/>
+                                      <w:id w:val="800000456"/>
+                                      <w:text/>
+                                    </w:sdtPr>
+                                    <w:sdtEndPr/>
+                                    <w:sdtContent>
+                                      <w:r w:rsidR="00451C65">
+                                        <w:t xml:space="preserve">                               </w:t>
+                                      </w:r>
+                                    </w:sdtContent>
+                                  </w:sdt>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                          </w:tbl>
+                          <w:p w:rsidRPr="00576050" w:rsidR="00451C65" w:rsidP="00451C65" w:rsidRDefault="00451C65">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
                             <w:r>
-                              <w:t xml:space="preserve">                                                    </w:t>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
                             </w:r>
-                          </w:sdtContent>
-[...51 lines deleted...]
-                          <w:sdtContent>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape id="Text Box 4" style="position:absolute;margin-left:256.6pt;margin-top:15.65pt;width:243.4pt;height:128.75pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1027" strokecolor="white [3212]" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCvpPljRgIAAI8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vthOk64x4hRdugwD&#10;ugvQ7gNkWbaFSaImKbG7rx8lp2m6vg3zgyCR0iF5Dun19agVOQjnJZiKFrOcEmE4NNJ0Ff3xsHt3&#10;RYkPzDRMgREVfRSeXm/evlkPthRz6EE1whEEMb4cbEX7EGyZZZ73QjM/AysMOltwmgU8ui5rHBsQ&#10;XatsnueX2QCusQ648B6tt5OTbhJ+2woevrWtF4GoimJuIa0urXVcs82alZ1jtpf8mAb7hyw0kwaD&#10;nqBuWWBk7+QrKC25Aw9tmHHQGbSt5CLVgNUU+V/V3PfMilQLkuPtiSb//2D518N3R2RTURTKMI0S&#10;PYgxkA8wkkVkZ7C+xEv3Fq+FEc2ocqrU2zvgPz0xsO2Z6cSNczD0gjWYXRFfZmdPJxwfQerhCzQY&#10;hu0DJKCxdTpSh2QQREeVHk/KxFQ4Gi/yVVFcoYujr7i8WBbzZYrByqfn1vnwSYAmcVNRh9IneHa4&#10;8yGmw8qnKzGaByWbnVQqHVxXb5UjB4ZtskvfEf3FNWXIUNHVEmO/hogdK04gdTexpPYay52Aizx+&#10;EZiVaMfGnOzJhOmlpo8QKdkXkbUMOCZKatTpDCXS/dE0CTEwqaY9Qilz5D9SPpEfxnpMQidxojY1&#10;NI8oiINpKnCKcdOD+03JgBNRUf9rz5ygRH02KOqqWCziCKXDYvl+jgd37qnPPcxwhKpooGTabsM0&#10;dnvrZNdjpIkgAzfYCK1MEj1ndUwfuz6RcZzQOFbn53Tr+T+y+QMAAP//AwBQSwMEFAAGAAgAAAAh&#10;AFe1rJ3gAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj01PwzAMhu9I/IfISNxY+gFTV+pOCMRu&#10;CK2gjWPamLaicaom2wq/nuwEvll+9Pp5i/VsBnGkyfWWEeJFBIK4sbrnFuH97fkmA+G8Yq0Gy4Tw&#10;TQ7W5eVFoXJtT7ylY+VbEULY5Qqh837MpXRNR0a5hR2Jw+3TTkb5sE6t1JM6hXAzyCSKltKonsOH&#10;To302FHzVR0Mgmui5e71ttrta7mhn5XWTx+bF8Trq/nhHoSn2f/BcNYP6lAGp9oeWDsxINzFaRJQ&#10;hDROQZyBKAyIGiHJsgxkWcj/HcpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAK+k+WNG&#10;AgAAjwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFe1&#10;rJ3gAAAACwEAAA8AAAAAAAAAAAAAAAAAoAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AACtBQAAAAA=&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w:rsidRPr="00576050" w:rsidR="00451C65" w:rsidP="00451C65" w:rsidRDefault="00451C65">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>KAYIT DONDURMAYA İLİŞKİN BİLGİLER</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:tbl>
+                      <w:tblPr>
+                        <w:tblStyle w:val="TabloKlavuzuKaynak"/>
+                        <w:tblW w:w="0" w:type="auto"/>
+                        <w:tblLayout w:type="fixed"/>
+                        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+                      </w:tblPr>
+                      <w:tblGrid>
+                        <w:gridCol w:w="2660"/>
+                        <w:gridCol w:w="1984"/>
+                      </w:tblGrid>
+                      <w:tr w:rsidRPr="00576050" w:rsidR="00451C65" w:rsidTr="00CE35B2">
+                        <w:trPr>
+                          <w:trHeight w:val="690"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="2660" w:type="dxa"/>
+                            <w:vAlign w:val="center"/>
+                          </w:tcPr>
+                          <w:p w:rsidRPr="00576050" w:rsidR="00451C65" w:rsidP="0084551D" w:rsidRDefault="00CE35B2">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
                             <w:r>
-                              <w:t xml:space="preserve">                                                    </w:t>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>EĞİTİM-ÖĞRETİM YILI</w:t>
                             </w:r>
-                          </w:sdtContent>
-[...51 lines deleted...]
-                          <w:sdtContent>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="1984" w:type="dxa"/>
+                            <w:vAlign w:val="center"/>
+                          </w:tcPr>
+                          <w:p w:rsidRPr="00576050" w:rsidR="00451C65" w:rsidP="0084551D" w:rsidRDefault="00646AF3">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:sdt>
+                              <w:sdtPr>
+                                <w:alias w:val="Alan"/>
+                                <w:tag w:val="alan"/>
+                                <w:id w:val="800000458"/>
+                                <w:text/>
+                              </w:sdtPr>
+                              <w:sdtEndPr/>
+                              <w:sdtContent>
+                                <w:r w:rsidR="00451C65">
+                                  <w:t xml:space="preserve">                               </w:t>
+                                </w:r>
+                              </w:sdtContent>
+                            </w:sdt>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                      <w:tr w:rsidRPr="00576050" w:rsidR="00451C65" w:rsidTr="00CE35B2">
+                        <w:trPr>
+                          <w:trHeight w:val="690"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="2660" w:type="dxa"/>
+                            <w:vAlign w:val="center"/>
+                          </w:tcPr>
+                          <w:p w:rsidRPr="00576050" w:rsidR="00451C65" w:rsidP="0084551D" w:rsidRDefault="00451C65">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
                             <w:r>
-                              <w:t xml:space="preserve">                                                    </w:t>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>YARIYILI (DÖNEMİ)</w:t>
                             </w:r>
-                          </w:sdtContent>
-[...51 lines deleted...]
-                          <w:sdtContent>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="1984" w:type="dxa"/>
+                            <w:vAlign w:val="center"/>
+                          </w:tcPr>
+                          <w:p w:rsidRPr="00576050" w:rsidR="00451C65" w:rsidP="0084551D" w:rsidRDefault="00646AF3">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:sdt>
+                              <w:sdtPr>
+                                <w:alias w:val="Alan"/>
+                                <w:tag w:val="alan"/>
+                                <w:id w:val="800000457"/>
+                                <w:text/>
+                              </w:sdtPr>
+                              <w:sdtEndPr/>
+                              <w:sdtContent>
+                                <w:r w:rsidR="00451C65">
+                                  <w:t xml:space="preserve">                               </w:t>
+                                </w:r>
+                              </w:sdtContent>
+                            </w:sdt>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                      <w:tr w:rsidRPr="00576050" w:rsidR="00451C65" w:rsidTr="00CE35B2">
+                        <w:trPr>
+                          <w:trHeight w:val="690"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="2660" w:type="dxa"/>
+                            <w:vAlign w:val="center"/>
+                          </w:tcPr>
+                          <w:p w:rsidRPr="00576050" w:rsidR="00451C65" w:rsidP="00451C65" w:rsidRDefault="00451C65">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
                             <w:r>
-                              <w:t xml:space="preserve">                                                    </w:t>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>MAZERETİ (Aşağıda yer alan mazeret bendi yazılacaktır)</w:t>
                             </w:r>
-                          </w:sdtContent>
-[...55 lines deleted...]
-        </w:pict>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="1984" w:type="dxa"/>
+                            <w:vAlign w:val="center"/>
+                          </w:tcPr>
+                          <w:p w:rsidRPr="00576050" w:rsidR="00451C65" w:rsidP="0084551D" w:rsidRDefault="00646AF3">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:sdt>
+                              <w:sdtPr>
+                                <w:alias w:val="Alan"/>
+                                <w:tag w:val="alan"/>
+                                <w:id w:val="800000456"/>
+                                <w:text/>
+                              </w:sdtPr>
+                              <w:sdtEndPr/>
+                              <w:sdtContent>
+                                <w:r w:rsidR="00451C65">
+                                  <w:t xml:space="preserve">                               </w:t>
+                                </w:r>
+                              </w:sdtContent>
+                            </w:sdt>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                    </w:tbl>
+                    <w:p w:rsidRPr="00576050" w:rsidR="00451C65" w:rsidP="00451C65" w:rsidRDefault="00451C65">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-355600</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>198755</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3526790" cy="1635125"/>
+                <wp:effectExtent l="12700" t="5080" r="13335" b="7620"/>
+                <wp:wrapNone/>
+                <wp:docPr id="7" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3526790" cy="1635125"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1">
+                              <a:lumMod val="100000"/>
+                              <a:lumOff val="0"/>
+                            </a:schemeClr>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w:rsidRPr="00576050" w:rsidR="0084551D" w:rsidP="007E031D" w:rsidRDefault="0084551D">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>ÖĞRENCİNİN BİLGİLERİ</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:tbl>
+                            <w:tblPr>
+                              <w:tblStyle w:val="TabloKlavuzuKaynak"/>
+                              <w:tblW w:w="0" w:type="auto"/>
+                              <w:tblLayout w:type="fixed"/>
+                              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+                            </w:tblPr>
+                            <w:tblGrid>
+                              <w:gridCol w:w="2093"/>
+                              <w:gridCol w:w="3118"/>
+                            </w:tblGrid>
+                            <w:tr w:rsidRPr="00576050" w:rsidR="0084551D" w:rsidTr="00576050">
+                              <w:trPr>
+                                <w:trHeight w:val="383"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="2093" w:type="dxa"/>
+                                  <w:vAlign w:val="center"/>
+                                </w:tcPr>
+                                <w:p w:rsidRPr="00576050" w:rsidR="0084551D" w:rsidP="0084551D" w:rsidRDefault="0084551D">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                    <w:t>ADI-SOYADI</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="3118" w:type="dxa"/>
+                                  <w:vAlign w:val="center"/>
+                                </w:tcPr>
+                                <w:p w:rsidRPr="00576050" w:rsidR="0084551D" w:rsidP="0084551D" w:rsidRDefault="00646AF3">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:sdt>
+                                    <w:sdtPr>
+                                      <w:alias w:val="Alan"/>
+                                      <w:tag w:val="alan"/>
+                                      <w:id w:val="800000455"/>
+                                      <w:text/>
+                                    </w:sdtPr>
+                                    <w:sdtEndPr/>
+                                    <w:sdtContent>
+                                      <w:r w:rsidR="0084551D">
+                                        <w:t xml:space="preserve">                                                    </w:t>
+                                      </w:r>
+                                    </w:sdtContent>
+                                  </w:sdt>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                            <w:tr w:rsidRPr="00576050" w:rsidR="0084551D" w:rsidTr="00CE35B2">
+                              <w:trPr>
+                                <w:trHeight w:val="405"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="2093" w:type="dxa"/>
+                                  <w:vAlign w:val="center"/>
+                                </w:tcPr>
+                                <w:p w:rsidRPr="00576050" w:rsidR="0084551D" w:rsidP="0084551D" w:rsidRDefault="0084551D">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                    <w:t>ÖĞRENCİ NO</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="3118" w:type="dxa"/>
+                                  <w:vAlign w:val="center"/>
+                                </w:tcPr>
+                                <w:p w:rsidRPr="00576050" w:rsidR="0084551D" w:rsidP="0084551D" w:rsidRDefault="00646AF3">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:sdt>
+                                    <w:sdtPr>
+                                      <w:alias w:val="Alan"/>
+                                      <w:tag w:val="alan"/>
+                                      <w:id w:val="800000454"/>
+                                      <w:text/>
+                                    </w:sdtPr>
+                                    <w:sdtEndPr/>
+                                    <w:sdtContent>
+                                      <w:r w:rsidR="0084551D">
+                                        <w:t xml:space="preserve">                                                    </w:t>
+                                      </w:r>
+                                    </w:sdtContent>
+                                  </w:sdt>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                            <w:tr w:rsidRPr="00576050" w:rsidR="0084551D" w:rsidTr="00CE35B2">
+                              <w:trPr>
+                                <w:trHeight w:val="425"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="2093" w:type="dxa"/>
+                                  <w:vAlign w:val="center"/>
+                                </w:tcPr>
+                                <w:p w:rsidRPr="00576050" w:rsidR="0084551D" w:rsidP="0084551D" w:rsidRDefault="0084551D">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                    <w:t>T.C. KİMLİK NO</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="3118" w:type="dxa"/>
+                                  <w:vAlign w:val="center"/>
+                                </w:tcPr>
+                                <w:p w:rsidRPr="00576050" w:rsidR="0084551D" w:rsidP="0084551D" w:rsidRDefault="00646AF3">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:sdt>
+                                    <w:sdtPr>
+                                      <w:alias w:val="Alan"/>
+                                      <w:tag w:val="alan"/>
+                                      <w:id w:val="800000453"/>
+                                      <w:text/>
+                                    </w:sdtPr>
+                                    <w:sdtEndPr/>
+                                    <w:sdtContent>
+                                      <w:r w:rsidR="0084551D">
+                                        <w:t xml:space="preserve">                                                    </w:t>
+                                      </w:r>
+                                    </w:sdtContent>
+                                  </w:sdt>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                            <w:tr w:rsidRPr="00576050" w:rsidR="0084551D" w:rsidTr="00CE35B2">
+                              <w:trPr>
+                                <w:trHeight w:val="403"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="2093" w:type="dxa"/>
+                                  <w:vAlign w:val="center"/>
+                                </w:tcPr>
+                                <w:p w:rsidRPr="00576050" w:rsidR="0084551D" w:rsidP="0084551D" w:rsidRDefault="0084551D">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                    <w:t>BÖLÜMÜ</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="3118" w:type="dxa"/>
+                                  <w:vAlign w:val="center"/>
+                                </w:tcPr>
+                                <w:p w:rsidRPr="00576050" w:rsidR="0084551D" w:rsidP="0084551D" w:rsidRDefault="00646AF3">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:sdt>
+                                    <w:sdtPr>
+                                      <w:alias w:val="Alan"/>
+                                      <w:tag w:val="alan"/>
+                                      <w:id w:val="800000452"/>
+                                      <w:text/>
+                                    </w:sdtPr>
+                                    <w:sdtEndPr/>
+                                    <w:sdtContent>
+                                      <w:r w:rsidR="0084551D">
+                                        <w:t xml:space="preserve">                                                    </w:t>
+                                      </w:r>
+                                    </w:sdtContent>
+                                  </w:sdt>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                            <w:tr w:rsidRPr="00576050" w:rsidR="0084551D" w:rsidTr="00CE35B2">
+                              <w:trPr>
+                                <w:trHeight w:val="423"/>
+                              </w:trPr>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="2093" w:type="dxa"/>
+                                  <w:vAlign w:val="center"/>
+                                </w:tcPr>
+                                <w:p w:rsidRPr="00576050" w:rsidR="0084551D" w:rsidP="0084551D" w:rsidRDefault="0084551D">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r>
+                                    <w:rPr>
+                                      <w:b/>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                    <w:t>SINIFI</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:tc>
+                              <w:tc>
+                                <w:tcPr>
+                                  <w:tcW w:w="3118" w:type="dxa"/>
+                                  <w:vAlign w:val="center"/>
+                                </w:tcPr>
+                                <w:p w:rsidRPr="00576050" w:rsidR="0084551D" w:rsidP="0084551D" w:rsidRDefault="00646AF3">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:sz w:val="20"/>
+                                      <w:szCs w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:sdt>
+                                    <w:sdtPr>
+                                      <w:alias w:val="Alan"/>
+                                      <w:tag w:val="alan"/>
+                                      <w:id w:val="800000451"/>
+                                      <w:text/>
+                                    </w:sdtPr>
+                                    <w:sdtEndPr/>
+                                    <w:sdtContent>
+                                      <w:r w:rsidR="0084551D">
+                                        <w:t xml:space="preserve">                                                    </w:t>
+                                      </w:r>
+                                    </w:sdtContent>
+                                  </w:sdt>
+                                </w:p>
+                              </w:tc>
+                            </w:tr>
+                          </w:tbl>
+                          <w:p w:rsidRPr="00576050" w:rsidR="0084551D" w:rsidRDefault="0084551D">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w:rsidRPr="00576050" w:rsidR="0084551D" w:rsidRDefault="0084551D">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w:rsidRPr="00576050" w:rsidR="0084551D" w:rsidRDefault="0084551D">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w:rsidRPr="00576050" w:rsidR="0084551D" w:rsidRDefault="0084551D">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w:rsidRPr="00576050" w:rsidR="0084551D" w:rsidRDefault="0084551D">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape id="Text Box 2" style="position:absolute;margin-left:-28pt;margin-top:15.65pt;width:277.7pt;height:128.75pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1028" strokecolor="white [3212]" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDGhuuHSAIAAI8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vjhOk7Qx4hRdugwD&#10;ugvQ7gNkWbaFSaImKbGzrx8lp1m6vg3zgyBedEgekl7fDlqRg3BegilpPplSIgyHWpq2pN+fdu9u&#10;KPGBmZopMKKkR+Hp7ebtm3VvCzGDDlQtHEEQ44velrQLwRZZ5nknNPMTsMKgsQGnWUDRtVntWI/o&#10;WmWz6XSZ9eBq64AL71F7PxrpJuE3jeDha9N4EYgqKeYW0unSWcUz26xZ0TpmO8lPabB/yEIzaTDo&#10;GeqeBUb2Tr6C0pI78NCECQedQdNILlINWE0+/auax45ZkWpBcrw90+T/Hyz/cvjmiKxLek2JYRpb&#10;9CSGQN7DQGaRnd76Ap0eLbqFAdXY5VSptw/Af3hiYNsx04o756DvBKsxuzy+zC6ejjg+glT9Z6gx&#10;DNsHSEBD43SkDskgiI5dOp47E1PhqLxazJbXKzRxtOXLq0U+W6QYrHh+bp0PHwVoEi8lddj6BM8O&#10;Dz7EdFjx7BKjeVCy3kmlkuDaaqscOTAck136Tugv3JQhfUlXC4z9GiJOrDiDVO3IktprLHcEzqfx&#10;i8CsQD0O5qhPKkwvDX2ESMm+iKxlwDVRUpf05gIl0v3B1AkxMKnGO0Ipc+I/Uj6SH4ZqSI0+t7WC&#10;+ogNcTBuBW4xXjpwvyjpcSNK6n/umROUqE8Gm7rK5/O4QkmYL65nKLhLS3VpYYYjVEkDJeN1G8a1&#10;21sn2w4jjQQZuMNBaGRqUZyYMatT+jj1iYzThsa1upST15//yOY3AAAA//8DAFBLAwQUAAYACAAA&#10;ACEAkihsgeAAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+DQBSE7yb+h80z8dYubZEA8miM&#10;xt6MKZrqcWGfQGTfEnbbor/e9aTHyUxmvim2sxnEiSbXW0ZYLSMQxI3VPbcIry+PixSE84q1GiwT&#10;whc52JaXF4XKtT3znk6Vb0UoYZcrhM77MZfSNR0Z5ZZ2JA7eh52M8kFOrdSTOodyM8h1FCXSqJ7D&#10;QqdGuu+o+ayOBsE1UXJ4jqvDWy139J1p/fC+e0K8vprvbkF4mv1fGH7xAzqUgam2R9ZODAiLmyR8&#10;8Qib1QZECMRZFoOoEdZpmoIsC/n/QvkDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAxobr&#10;h0gCAACPBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;kihsgeAAAAAKAQAADwAAAAAAAAAAAAAAAACiBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAK8FAAAAAA==&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w:rsidRPr="00576050" w:rsidR="0084551D" w:rsidP="007E031D" w:rsidRDefault="0084551D">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>ÖĞRENCİNİN BİLGİLERİ</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:tbl>
+                      <w:tblPr>
+                        <w:tblStyle w:val="TabloKlavuzuKaynak"/>
+                        <w:tblW w:w="0" w:type="auto"/>
+                        <w:tblLayout w:type="fixed"/>
+                        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+                      </w:tblPr>
+                      <w:tblGrid>
+                        <w:gridCol w:w="2093"/>
+                        <w:gridCol w:w="3118"/>
+                      </w:tblGrid>
+                      <w:tr w:rsidRPr="00576050" w:rsidR="0084551D" w:rsidTr="00576050">
+                        <w:trPr>
+                          <w:trHeight w:val="383"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="2093" w:type="dxa"/>
+                            <w:vAlign w:val="center"/>
+                          </w:tcPr>
+                          <w:p w:rsidRPr="00576050" w:rsidR="0084551D" w:rsidP="0084551D" w:rsidRDefault="0084551D">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>ADI-SOYADI</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="3118" w:type="dxa"/>
+                            <w:vAlign w:val="center"/>
+                          </w:tcPr>
+                          <w:p w:rsidRPr="00576050" w:rsidR="0084551D" w:rsidP="0084551D" w:rsidRDefault="00646AF3">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:sdt>
+                              <w:sdtPr>
+                                <w:alias w:val="Alan"/>
+                                <w:tag w:val="alan"/>
+                                <w:id w:val="800000455"/>
+                                <w:text/>
+                              </w:sdtPr>
+                              <w:sdtEndPr/>
+                              <w:sdtContent>
+                                <w:r w:rsidR="0084551D">
+                                  <w:t xml:space="preserve">                                                    </w:t>
+                                </w:r>
+                              </w:sdtContent>
+                            </w:sdt>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                      <w:tr w:rsidRPr="00576050" w:rsidR="0084551D" w:rsidTr="00CE35B2">
+                        <w:trPr>
+                          <w:trHeight w:val="405"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="2093" w:type="dxa"/>
+                            <w:vAlign w:val="center"/>
+                          </w:tcPr>
+                          <w:p w:rsidRPr="00576050" w:rsidR="0084551D" w:rsidP="0084551D" w:rsidRDefault="0084551D">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>ÖĞRENCİ NO</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="3118" w:type="dxa"/>
+                            <w:vAlign w:val="center"/>
+                          </w:tcPr>
+                          <w:p w:rsidRPr="00576050" w:rsidR="0084551D" w:rsidP="0084551D" w:rsidRDefault="00646AF3">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:sdt>
+                              <w:sdtPr>
+                                <w:alias w:val="Alan"/>
+                                <w:tag w:val="alan"/>
+                                <w:id w:val="800000454"/>
+                                <w:text/>
+                              </w:sdtPr>
+                              <w:sdtEndPr/>
+                              <w:sdtContent>
+                                <w:r w:rsidR="0084551D">
+                                  <w:t xml:space="preserve">                                                    </w:t>
+                                </w:r>
+                              </w:sdtContent>
+                            </w:sdt>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                      <w:tr w:rsidRPr="00576050" w:rsidR="0084551D" w:rsidTr="00CE35B2">
+                        <w:trPr>
+                          <w:trHeight w:val="425"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="2093" w:type="dxa"/>
+                            <w:vAlign w:val="center"/>
+                          </w:tcPr>
+                          <w:p w:rsidRPr="00576050" w:rsidR="0084551D" w:rsidP="0084551D" w:rsidRDefault="0084551D">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>T.C. KİMLİK NO</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="3118" w:type="dxa"/>
+                            <w:vAlign w:val="center"/>
+                          </w:tcPr>
+                          <w:p w:rsidRPr="00576050" w:rsidR="0084551D" w:rsidP="0084551D" w:rsidRDefault="00646AF3">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:sdt>
+                              <w:sdtPr>
+                                <w:alias w:val="Alan"/>
+                                <w:tag w:val="alan"/>
+                                <w:id w:val="800000453"/>
+                                <w:text/>
+                              </w:sdtPr>
+                              <w:sdtEndPr/>
+                              <w:sdtContent>
+                                <w:r w:rsidR="0084551D">
+                                  <w:t xml:space="preserve">                                                    </w:t>
+                                </w:r>
+                              </w:sdtContent>
+                            </w:sdt>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                      <w:tr w:rsidRPr="00576050" w:rsidR="0084551D" w:rsidTr="00CE35B2">
+                        <w:trPr>
+                          <w:trHeight w:val="403"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="2093" w:type="dxa"/>
+                            <w:vAlign w:val="center"/>
+                          </w:tcPr>
+                          <w:p w:rsidRPr="00576050" w:rsidR="0084551D" w:rsidP="0084551D" w:rsidRDefault="0084551D">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>BÖLÜMÜ</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="3118" w:type="dxa"/>
+                            <w:vAlign w:val="center"/>
+                          </w:tcPr>
+                          <w:p w:rsidRPr="00576050" w:rsidR="0084551D" w:rsidP="0084551D" w:rsidRDefault="00646AF3">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:sdt>
+                              <w:sdtPr>
+                                <w:alias w:val="Alan"/>
+                                <w:tag w:val="alan"/>
+                                <w:id w:val="800000452"/>
+                                <w:text/>
+                              </w:sdtPr>
+                              <w:sdtEndPr/>
+                              <w:sdtContent>
+                                <w:r w:rsidR="0084551D">
+                                  <w:t xml:space="preserve">                                                    </w:t>
+                                </w:r>
+                              </w:sdtContent>
+                            </w:sdt>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                      <w:tr w:rsidRPr="00576050" w:rsidR="0084551D" w:rsidTr="00CE35B2">
+                        <w:trPr>
+                          <w:trHeight w:val="423"/>
+                        </w:trPr>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="2093" w:type="dxa"/>
+                            <w:vAlign w:val="center"/>
+                          </w:tcPr>
+                          <w:p w:rsidRPr="00576050" w:rsidR="0084551D" w:rsidP="0084551D" w:rsidRDefault="0084551D">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>SINIFI</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:tc>
+                        <w:tc>
+                          <w:tcPr>
+                            <w:tcW w:w="3118" w:type="dxa"/>
+                            <w:vAlign w:val="center"/>
+                          </w:tcPr>
+                          <w:p w:rsidRPr="00576050" w:rsidR="0084551D" w:rsidP="0084551D" w:rsidRDefault="00646AF3">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:sdt>
+                              <w:sdtPr>
+                                <w:alias w:val="Alan"/>
+                                <w:tag w:val="alan"/>
+                                <w:id w:val="800000451"/>
+                                <w:text/>
+                              </w:sdtPr>
+                              <w:sdtEndPr/>
+                              <w:sdtContent>
+                                <w:r w:rsidR="0084551D">
+                                  <w:t xml:space="preserve">                                                    </w:t>
+                                </w:r>
+                              </w:sdtContent>
+                            </w:sdt>
+                          </w:p>
+                        </w:tc>
+                      </w:tr>
+                    </w:tbl>
+                    <w:p w:rsidRPr="00576050" w:rsidR="0084551D" w:rsidRDefault="0084551D">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w:rsidRPr="00576050" w:rsidR="0084551D" w:rsidRDefault="0084551D">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w:rsidRPr="00576050" w:rsidR="0084551D" w:rsidRDefault="0084551D">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w:rsidRPr="00576050" w:rsidR="0084551D" w:rsidRDefault="0084551D">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w:rsidRPr="00576050" w:rsidR="0084551D" w:rsidRDefault="0084551D">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00D624F8">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidR="00083548" w:rsidRDefault="00646AF3">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidR="00083548" w:rsidRDefault="00646AF3">
       <w:pPr>
-        <w:jc w:val="left"/>
-        <w:spacing w:before="0" w:after="100" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Aşağıdaki bölümler birim tarafından doldurulur.</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>Aşağıdaki bölümler birim tarafından doldurulur.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="NormalTablo"/>
         <w:tblW w:w="10206" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="000000" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="40" w:type="dxa"/>
           <w:left w:w="85" w:type="dxa"/>
           <w:bottom w:w="40" w:type="dxa"/>
           <w:right w:w="85" w:type="dxa"/>
         </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5103"/>
         <w:gridCol w:w="5103"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="00083548">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p>
+          <w:p w:rsidR="00083548" w:rsidRDefault="00646AF3">
             <w:pPr>
-              <w:jc w:val="center"/>
-              <w:spacing w:before="20" w:after="20" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="20" w:after="20"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">ÖĞRENCİ İŞLERİ BÜROSU KONTROLÜ</w:t>
+              <w:t>ÖĞRENCİ İŞLERİ BÜROSU KONTROLÜ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00083548">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p>
+          <w:p w:rsidR="00083548" w:rsidRDefault="00646AF3">
             <w:pPr>
-              <w:jc w:val="left"/>
-              <w:spacing w:before="20" w:after="20" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="20" w:after="20"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Öğrenci daha önce kayıt dondurmamıştır  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+                  <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
                 </w:rPr>
                 <w:alias w:val="Seçim"/>
                 <w:tag w:val="onay"/>
                 <w:id w:val="800000422"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
                   <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="Alan"/>
                 <w:tag w:val="alan"/>
                 <w:id w:val="800000447"/>
-                <w15:appearance w15:val="boundingBox"/>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">………</w:t>
+                  <w:t>………</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> yarıyıl süreyle kayıt dondurmuştur  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+                  <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
                 </w:rPr>
                 <w:alias w:val="Seçim"/>
                 <w:tag w:val="onay"/>
                 <w:id w:val="800000423"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
                   <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00083548">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p>
+          <w:p w:rsidR="00083548" w:rsidRDefault="00646AF3">
             <w:pPr>
-              <w:jc w:val="left"/>
-              <w:spacing w:before="20" w:after="20" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="20" w:after="20"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Öğrenci, talep ettiği yarıyılda ders kaydını yaptırmıştır  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+                  <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
                 </w:rPr>
                 <w:alias w:val="Seçim"/>
                 <w:tag w:val="onay"/>
                 <w:id w:val="800000424"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
                   <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">          yaptırmamıştır  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+                  <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
                 </w:rPr>
                 <w:alias w:val="Seçim"/>
                 <w:tag w:val="onay"/>
                 <w:id w:val="800000425"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
                   <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00083548">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w:rsidR="00083548" w:rsidRDefault="00646AF3">
             <w:pPr>
-              <w:jc w:val="left"/>
-              <w:spacing w:before="20" w:after="20" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="20" w:after="20"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Öğrenci İşleri Bürosu Onayı</w:t>
+              <w:t>Öğrenci İşleri Bürosu Onayı</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w:rsidR="00083548" w:rsidRDefault="00646AF3">
             <w:pPr>
-              <w:jc w:val="left"/>
-              <w:spacing w:before="20" w:after="20" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="20" w:after="20"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adı-Soyadı:</w:t>
+              <w:t>Adı-Soyadı:</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w:rsidR="00083548" w:rsidRDefault="00646AF3">
             <w:pPr>
-              <w:jc w:val="left"/>
-              <w:spacing w:before="20" w:after="20" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="20" w:after="20"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tarih:</w:t>
+              <w:t>Tarih:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w:rsidR="00083548" w:rsidRDefault="00083548">
             <w:pPr>
-              <w:jc w:val="left"/>
-              <w:spacing w:before="20" w:after="20" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="20" w:after="20"/>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00083548" w:rsidRDefault="00083548">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00083548" w:rsidRDefault="00646AF3">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">İmza:</w:t>
+              <w:t>İmza:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
+    <w:p w:rsidR="00083548" w:rsidRDefault="00083548">
       <w:pPr>
-        <w:jc w:val="left"/>
-        <w:spacing w:before="0" w:after="80" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="80"/>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="NormalTablo"/>
         <w:tblW w:w="10206" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="000000" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="40" w:type="dxa"/>
           <w:left w:w="85" w:type="dxa"/>
           <w:bottom w:w="40" w:type="dxa"/>
           <w:right w:w="85" w:type="dxa"/>
         </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5103"/>
         <w:gridCol w:w="5103"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="00083548">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p>
+          <w:p w:rsidR="00083548" w:rsidRDefault="00646AF3">
             <w:pPr>
-              <w:jc w:val="center"/>
-              <w:spacing w:before="20" w:after="20" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="20" w:after="20"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">DANIŞMAN / BÖLÜM BAŞKANI GÖRÜŞÜ</w:t>
+              <w:t>DANIŞMAN / BÖLÜM BAŞKANI GÖRÜŞÜ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00083548">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p>
+          <w:p w:rsidR="00083548" w:rsidRDefault="00646AF3">
             <w:pPr>
-              <w:jc w:val="left"/>
-              <w:spacing w:before="20" w:after="20" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="20" w:after="20"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Bölümümüz / Anabilim Dalımız öğrencisi </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="Bölümümüz / Anabilim Dalımız öğrencisi"/>
                 <w:tag w:val="alan"/>
                 <w:id w:val="800000448"/>
-                <w15:appearance w15:val="boundingBox"/>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">……………………………………………</w:t>
+                  <w:t>……………………………………………</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">’ın yukarıda belirttiği ve ekte sunduğu mazereti nedeniyle öğrenim süresinin, öğrencinin isteği doğrultusunda dondurulması hususunda görüşüm:        </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+                  <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
                 </w:rPr>
                 <w:alias w:val="Seçim"/>
                 <w:tag w:val="onay"/>
                 <w:id w:val="800000426"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
                   <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Uygundur          </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+                  <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
                 </w:rPr>
                 <w:alias w:val="Seçim"/>
                 <w:tag w:val="onay"/>
                 <w:id w:val="800000427"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
                   <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Uygun değildir</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00083548">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w:rsidR="00083548" w:rsidRDefault="00646AF3">
             <w:pPr>
-              <w:jc w:val="left"/>
-              <w:spacing w:before="20" w:after="20" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="20" w:after="20"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Danışman</w:t>
+              <w:t>Danışman</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w:rsidR="00083548" w:rsidRDefault="00646AF3">
             <w:pPr>
-              <w:jc w:val="left"/>
-              <w:spacing w:before="20" w:after="20" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="20" w:after="20"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">(Enstitü öğrencileri için)</w:t>
+              <w:t>(Enstitü öğrencileri için)</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w:rsidR="00083548" w:rsidRDefault="00646AF3">
             <w:pPr>
-              <w:jc w:val="left"/>
-              <w:spacing w:before="20" w:after="20" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="20" w:after="20"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Unvan / Ad-Soyad:</w:t>
+              <w:t>Unvan / Ad-Soyad:</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w:rsidR="00083548" w:rsidRDefault="00646AF3">
             <w:pPr>
-              <w:jc w:val="left"/>
-              <w:spacing w:before="20" w:after="20" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="20" w:after="20"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tarih:</w:t>
+              <w:t>Tarih:</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w:rsidR="00083548" w:rsidRDefault="00646AF3">
             <w:pPr>
-              <w:jc w:val="left"/>
-              <w:spacing w:before="20" w:after="20" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="20" w:after="20"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">İmza:</w:t>
+              <w:t>İmza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w:rsidR="00083548" w:rsidRDefault="00646AF3">
             <w:pPr>
-              <w:jc w:val="left"/>
-              <w:spacing w:before="20" w:after="20" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="20" w:after="20"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bölüm Başkanı</w:t>
+              <w:t>Bölüm Başkanı</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w:rsidR="00083548" w:rsidRDefault="00646AF3">
             <w:pPr>
-              <w:jc w:val="left"/>
-              <w:spacing w:before="20" w:after="20" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="20" w:after="20"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">(Fakülte / Yüksekokul / MYO öğrencileri için)</w:t>
+              <w:t>(Fakülte / Yüksekokul / MYO öğrencileri için)</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w:rsidR="00083548" w:rsidRDefault="00646AF3">
             <w:pPr>
-              <w:jc w:val="left"/>
-              <w:spacing w:before="20" w:after="20" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="20" w:after="20"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Unvan / Ad-Soyad:</w:t>
+              <w:t>Unvan / Ad-Soyad:</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w:rsidR="00083548" w:rsidRDefault="00646AF3">
             <w:pPr>
-              <w:jc w:val="left"/>
-              <w:spacing w:before="20" w:after="20" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="20" w:after="20"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tarih:</w:t>
+              <w:t>Tarih:</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w:rsidR="00083548" w:rsidRDefault="00646AF3">
             <w:pPr>
-              <w:jc w:val="left"/>
-              <w:spacing w:before="20" w:after="20" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="20" w:after="20"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">İmza:</w:t>
+              <w:t>İmza:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
+    <w:p w:rsidR="00083548" w:rsidRDefault="00083548">
       <w:pPr>
-        <w:jc w:val="left"/>
-        <w:spacing w:before="0" w:after="80" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="80"/>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="NormalTablo"/>
         <w:tblW w:w="10206" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="000000" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="40" w:type="dxa"/>
           <w:left w:w="85" w:type="dxa"/>
           <w:bottom w:w="40" w:type="dxa"/>
           <w:right w:w="85" w:type="dxa"/>
         </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5103"/>
         <w:gridCol w:w="5103"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="00083548">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p>
+          <w:p w:rsidR="00083548" w:rsidRDefault="00646AF3">
             <w:pPr>
-              <w:jc w:val="center"/>
-              <w:spacing w:before="20" w:after="20" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="20" w:after="20"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENSTİTÜ (LİSANSÜSTÜ) ÖĞRENCİLERİ İÇİN</w:t>
+              <w:t>ENSTİTÜ (LİSANSÜSTÜ) ÖĞRENCİLERİ İÇİN</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00083548">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w:rsidR="00083548" w:rsidRDefault="00646AF3">
             <w:pPr>
-              <w:jc w:val="left"/>
-              <w:spacing w:before="20" w:after="20" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="20" w:after="20"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anabilim / Anasanat Dalı:</w:t>
+              <w:t>Anabilim / Anasanat Dalı:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w:rsidR="00083548" w:rsidRDefault="00646AF3">
             <w:pPr>
-              <w:jc w:val="left"/>
-              <w:spacing w:before="20" w:after="20" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="20" w:after="20"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Programın Adı ve Türü (Tezli YL / Tezsiz YL / Doktora):</w:t>
+              <w:t>Programın Adı ve Türü (Tezli YL / Tezsiz YL / Doktora):</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00083548">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w:rsidR="00083548" w:rsidRDefault="00646AF3">
             <w:pPr>
-              <w:jc w:val="left"/>
-              <w:spacing w:before="20" w:after="20" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="20" w:after="20"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Öğrencinin Aşaması:   </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+                  <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
                 </w:rPr>
                 <w:alias w:val="Seçim"/>
                 <w:tag w:val="onay"/>
                 <w:id w:val="800000428"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
                   <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ders   </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+                  <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
                 </w:rPr>
                 <w:alias w:val="Seçim"/>
                 <w:tag w:val="onay"/>
                 <w:id w:val="800000429"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
                   <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Tez   </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+                  <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
                 </w:rPr>
                 <w:alias w:val="Seçim"/>
                 <w:tag w:val="onay"/>
                 <w:id w:val="800000430"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
                   <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Bilimsel Hazırlık</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w:rsidR="00083548" w:rsidRDefault="00646AF3">
             <w:pPr>
-              <w:jc w:val="left"/>
-              <w:spacing w:before="20" w:after="20" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="20" w:after="20"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Talep Edilen Süre:   </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+                  <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
                 </w:rPr>
                 <w:alias w:val="Seçim"/>
                 <w:tag w:val="onay"/>
                 <w:id w:val="800000431"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
                   <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1 Yarıyıl   </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+                  <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
                 </w:rPr>
                 <w:alias w:val="Seçim"/>
                 <w:tag w:val="onay"/>
                 <w:id w:val="800000432"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
                   <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2 Yarıyıl</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00083548">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w:rsidR="00083548" w:rsidRDefault="00646AF3">
             <w:pPr>
-              <w:jc w:val="left"/>
-              <w:spacing w:before="20" w:after="20" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="20" w:after="20"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Danışman</w:t>
+              <w:t>Danışman</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w:rsidR="00083548" w:rsidRDefault="00646AF3">
             <w:pPr>
-              <w:jc w:val="left"/>
-              <w:spacing w:before="20" w:after="20" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="20" w:after="20"/>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-            </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+                  <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
                 </w:rPr>
                 <w:alias w:val="Seçim"/>
                 <w:tag w:val="onay"/>
                 <w:id w:val="800000433"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
                   <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Uygundur   </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+                  <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
                 </w:rPr>
                 <w:alias w:val="Seçim"/>
                 <w:tag w:val="onay"/>
                 <w:id w:val="800000434"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
                   <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Uygun değildir</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w:rsidR="00083548" w:rsidRDefault="00646AF3">
             <w:pPr>
-              <w:jc w:val="left"/>
-              <w:spacing w:before="20" w:after="20" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="20" w:after="20"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Unvan / Ad-Soyad:</w:t>
+              <w:t>Unvan / Ad-Soyad:</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w:rsidR="00083548" w:rsidRDefault="00646AF3">
             <w:pPr>
-              <w:jc w:val="left"/>
-              <w:spacing w:before="20" w:after="20" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="20" w:after="20"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">İmza:</w:t>
+              <w:t>İmza:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w:rsidR="00083548" w:rsidRDefault="00646AF3">
             <w:pPr>
-              <w:jc w:val="left"/>
-              <w:spacing w:before="20" w:after="20" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="20" w:after="20"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">ABD / ASD Başkanı</w:t>
+              <w:t>ABD / ASD Başkanı</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w:rsidR="00083548" w:rsidRDefault="00646AF3">
             <w:pPr>
-              <w:jc w:val="left"/>
-              <w:spacing w:before="20" w:after="20" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="20" w:after="20"/>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-            </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+                  <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
                 </w:rPr>
                 <w:alias w:val="Seçim"/>
                 <w:tag w:val="onay"/>
                 <w:id w:val="800000435"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
                   <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Uygundur   </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+                  <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
                 </w:rPr>
                 <w:alias w:val="Seçim"/>
                 <w:tag w:val="onay"/>
                 <w:id w:val="800000436"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
                   <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Uygun değildir</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w:rsidR="00083548" w:rsidRDefault="00646AF3">
             <w:pPr>
-              <w:jc w:val="left"/>
-              <w:spacing w:before="20" w:after="20" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="20" w:after="20"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Unvan / Ad-Soyad:</w:t>
+              <w:t>Unvan / Ad-Soyad:</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w:rsidR="00083548" w:rsidRDefault="00646AF3">
             <w:pPr>
-              <w:jc w:val="left"/>
-              <w:spacing w:before="20" w:after="20" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="20" w:after="20"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">İmza:</w:t>
+              <w:t>İmza:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00083548">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p>
+          <w:p w:rsidR="00083548" w:rsidRDefault="00646AF3">
             <w:pPr>
-              <w:jc w:val="left"/>
-              <w:spacing w:before="20" w:after="20" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="20" w:after="20"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enstitü Yönetim Kurulu Karar Tarihi: …../…../20…..          Karar No: </w:t>
+              <w:t>Enstitü Yönetim Kurulu Karar Ta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">rihi: …../…../20…..          Karar No: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="Enstitü Yönetim Kurulu Karar Tarihi: ….."/>
                 <w:tag w:val="alan"/>
                 <w:id w:val="800000449"/>
-                <w15:appearance w15:val="boundingBox"/>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">……………</w:t>
+                  <w:t>……………</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p>
+          <w:p w:rsidR="00083548" w:rsidRDefault="00646AF3">
             <w:pPr>
-              <w:jc w:val="left"/>
-              <w:spacing w:before="20" w:after="20" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="20" w:after="20"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">(Bu kısım Enstitü tarafından doldurulacaktır.)</w:t>
+              <w:t>(Bu kısım Enstitü tarafından doldurulacaktır.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
+    <w:p w:rsidR="00083548" w:rsidRDefault="00083548">
       <w:pPr>
-        <w:jc w:val="left"/>
-        <w:spacing w:before="0" w:after="80" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="80"/>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="NormalTablo"/>
         <w:tblW w:w="10206" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="000000" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="40" w:type="dxa"/>
           <w:left w:w="85" w:type="dxa"/>
           <w:bottom w:w="40" w:type="dxa"/>
           <w:right w:w="85" w:type="dxa"/>
         </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10206"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="00083548">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p>
+          <w:p w:rsidR="00083548" w:rsidRDefault="00646AF3">
             <w:pPr>
-              <w:jc w:val="center"/>
-              <w:spacing w:before="20" w:after="20" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="20" w:after="20"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">EKLER (mazerete göre işaretlenir ve belgesi eklenir)</w:t>
+              <w:t>EKLER (mazerete göre işaretlenir ve belgesi eklenir)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00083548">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w:rsidR="00083548" w:rsidRDefault="00646AF3">
             <w:pPr>
-              <w:jc w:val="left"/>
-              <w:spacing w:before="20" w:after="20" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="20" w:after="20"/>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-            </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+                  <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
                 </w:rPr>
                 <w:alias w:val="Seçim"/>
                 <w:tag w:val="onay"/>
                 <w:id w:val="800000437"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
                   <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Mazeret Belgesi (asıl)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00083548">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w:rsidR="00083548" w:rsidRDefault="00646AF3">
             <w:pPr>
-              <w:jc w:val="left"/>
-              <w:spacing w:before="20" w:after="20" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="20" w:after="20"/>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-            </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+                  <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
                 </w:rPr>
                 <w:alias w:val="Seçim"/>
                 <w:tag w:val="onay"/>
                 <w:id w:val="800000438"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
                   <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Sağlık Kurulu Raporu (sağlıkla ilgili mazeret)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00083548">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w:rsidR="00083548" w:rsidRDefault="00646AF3">
             <w:pPr>
-              <w:jc w:val="left"/>
-              <w:spacing w:before="20" w:after="20" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="20" w:after="20"/>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-            </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+                  <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
                 </w:rPr>
                 <w:alias w:val="Seçim"/>
                 <w:tag w:val="onay"/>
                 <w:id w:val="800000439"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
                   <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Mahallin en büyük mülki amirince verilen belge (doğal afet)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00083548">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w:rsidR="00083548" w:rsidRDefault="00646AF3">
             <w:pPr>
-              <w:jc w:val="left"/>
-              <w:spacing w:before="20" w:after="20" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="20" w:after="20"/>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-            </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+                  <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
                 </w:rPr>
                 <w:alias w:val="Seçim"/>
                 <w:tag w:val="onay"/>
                 <w:id w:val="800000440"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
                   <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Fakirlik İlmühaberi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00083548">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w:rsidR="00083548" w:rsidRDefault="00646AF3">
             <w:pPr>
-              <w:jc w:val="left"/>
-              <w:spacing w:before="20" w:after="20" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="20" w:after="20"/>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-            </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+                  <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
                 </w:rPr>
                 <w:alias w:val="Seçim"/>
                 <w:tag w:val="onay"/>
                 <w:id w:val="800000441"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
                   <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Askerlik Durum Belgesi / Tutukluluk Belgesi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00083548">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w:rsidR="00083548" w:rsidRDefault="00646AF3">
             <w:pPr>
-              <w:jc w:val="left"/>
-              <w:spacing w:before="20" w:after="20" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="20" w:after="20"/>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-            </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+                  <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
                 </w:rPr>
                 <w:alias w:val="Seçim"/>
                 <w:tag w:val="onay"/>
                 <w:id w:val="800000442"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
                   <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Diğer: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="Diğer"/>
                 <w:tag w:val="alan"/>
                 <w:id w:val="800000450"/>
-                <w15:appearance w15:val="boundingBox"/>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
-                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">……………………………………………………………………………</w:t>
+                  <w:t>……………………………………………………………………………</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:sectPr w:rsidRPr="00576050" w:rsidR="0084551D" w:rsidSect="00D33E0F">
-[...5 lines deleted...]
-      <w:footerReference w:type="even" r:id="R3f7153215343413e"/>
+    <w:p w:rsidR="00646AF3" w:rsidRDefault="00646AF3"/>
+    <w:sectPr w:rsidR="00646AF3" w:rsidSect="00D33E0F">
+      <w:headerReference w:type="default" r:id="Rf3d0dd356bd34807"/>
+      <w:headerReference w:type="first" r:id="Rf3d0dd356bd34807"/>
+      <w:headerReference w:type="even" r:id="Rf3d0dd356bd34807"/>
+      <w:footerReference w:type="default" r:id="R1ea716f6ccc54ade"/>
+      <w:footerReference w:type="first" r:id="R1ea716f6ccc54ade"/>
+      <w:footerReference w:type="even" r:id="R1ea716f6ccc54ade"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2155" w:right="850" w:bottom="1588" w:left="850" w:header="567" w:footer="283" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-[...1 lines deleted...]
-    <w:p w:rsidR="00B73BA0" w:rsidRDefault="00B73BA0" w:rsidP="00CE35B2">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="00646AF3" w:rsidRDefault="00646AF3" w:rsidP="00CE35B2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
-  <w:endnote w:type="continuationSeparator" w:id="1">
-    <w:p w:rsidR="00B73BA0" w:rsidRDefault="00B73BA0" w:rsidP="00CE35B2">
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="00646AF3" w:rsidRDefault="00646AF3" w:rsidP="00CE35B2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Century Gothic">
+    <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:notTrueType/>
-    <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="A2"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblBorders>
         <w:top w:val="none"/>
         <w:bottom w:val="none"/>
         <w:left w:val="none"/>
         <w:right w:val="none"/>
         <w:insideH w:val="none"/>
         <w:insideV w:val="none"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="8369"/>
       <w:gridCol w:w="1021"/>
       <w:gridCol w:w="816"/>
     </w:tblGrid>
     <w:tr>
@@ -3325,58 +4881,58 @@
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Century Gothic"/>
               <w:sz w:val="17"/>
               <w:szCs w:val="17"/>
               <w:i/>
               <w:color w:val="FF0000"/>
             </w:rPr>
             <w:t xml:space="preserve">Bu dokümanın basılı hali kontrolsüz doküman kabul edilmektedir. Lütfen web sitesinden en son versiyonuna ulaşınız.</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Century Gothic"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t>KYS-FR.148, R00, 19.08.2026</w:t>
+            <w:t>KYS-FR.148, R01, 19.08.2026</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
           </w:pPr>
-          <w:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:history="true" r:id="R655b20672a83459c">
+          <w:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:history="true" r:id="R14b18e9475784dab">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Century Gothic"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:color w:val="0563C1"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>kvys.giresun.edu.tr/dg/641</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="500" w:type="pct"/>
           <w:tcMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="85" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
@@ -3501,102 +5057,102 @@
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="432000" cy="432000"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="2" name="QR"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="QR"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R3e2a304a5cd94348" cstate="print"/>
+                        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R7047bd39c9414c23" cstate="print"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="432000" cy="432000"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-[...1 lines deleted...]
-    <w:p w:rsidR="00B73BA0" w:rsidRDefault="00B73BA0" w:rsidP="00CE35B2">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="00646AF3" w:rsidRDefault="00646AF3" w:rsidP="00CE35B2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationSeparator" w:id="1">
-    <w:p w:rsidR="00B73BA0" w:rsidRDefault="00B73BA0" w:rsidP="00CE35B2">
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="00646AF3" w:rsidRDefault="00646AF3" w:rsidP="00CE35B2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TabloKlavuzu"/>
       <w:jc w:val="center"/>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4"/>
         <w:bottom w:val="single" w:sz="4"/>
         <w:left w:val="single" w:sz="4"/>
         <w:right w:val="single" w:sz="4"/>
         <w:insideH w:val="single" w:sz="4"/>
         <w:insideV w:val="single" w:sz="4"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="true" w:lastRow="false" w:firstColumn="true" w:lastColumn="false" w:noHBand="false" w:noVBand="true"/>
     </w:tblPr>
@@ -3625,51 +5181,51 @@
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
               <w:noProof/>
               <w:sz w:val="29"/>
               <w:szCs w:val="29"/>
               <w:lang w:eastAsia="tr-TR"/>
             </w:rPr>
             <w:drawing>
               <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="854000" cy="854000"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="1" name="Resim 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="Picture 1"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R3ac9033d4c674b18" cstate="print"/>
+                        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R030e6bba9d5c4817" cstate="print"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="854000" cy="854000"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
@@ -3852,51 +5408,51 @@
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Century Gothic"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Revizyon Tarihi</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1491" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t/>
+            <w:t>23.10.2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr>
       <w:trPr>
         <w:trHeight w:val="286"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1566" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
         <w:p/>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5411" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
         <w:p/>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1541" w:type="dxa"/>
@@ -3909,51 +5465,51 @@
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Century Gothic"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Revizyon No</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1491" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t>00</w:t>
+            <w:t>01</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr>
       <w:trPr>
         <w:trHeight w:val="272"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1566" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
         <w:p/>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5411" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
         <w:p/>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1541" w:type="dxa"/>
@@ -4067,65 +5623,65 @@
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Century Gothic"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7AE27494"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4B46481E"/>
     <w:lvl w:ilvl="0" w:tplc="041F0017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041F0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041F001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041F000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
@@ -4164,573 +5720,800 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041F001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-  <w:zoom w:percent="88"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="30722"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
+    <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
+    <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
-  <w:compat/>
+  <w:compat>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+  </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0084551D"/>
+    <w:rsid w:val="00083548"/>
     <w:rsid w:val="000F3378"/>
     <w:rsid w:val="00102A76"/>
     <w:rsid w:val="001117F7"/>
     <w:rsid w:val="00151685"/>
+    <w:rsid w:val="00153674"/>
     <w:rsid w:val="00180E04"/>
     <w:rsid w:val="001929B7"/>
     <w:rsid w:val="001B19D6"/>
     <w:rsid w:val="001D3AD5"/>
     <w:rsid w:val="00205B9C"/>
     <w:rsid w:val="00231D97"/>
     <w:rsid w:val="00237EE2"/>
     <w:rsid w:val="00247ADD"/>
+    <w:rsid w:val="0029088A"/>
     <w:rsid w:val="002C4563"/>
     <w:rsid w:val="002E7BD4"/>
     <w:rsid w:val="003B47E4"/>
     <w:rsid w:val="00451C65"/>
     <w:rsid w:val="004E3417"/>
     <w:rsid w:val="004E4460"/>
     <w:rsid w:val="00576050"/>
+    <w:rsid w:val="00646AF3"/>
     <w:rsid w:val="007007CC"/>
     <w:rsid w:val="007151E4"/>
     <w:rsid w:val="00766C86"/>
     <w:rsid w:val="007E031D"/>
     <w:rsid w:val="008324D7"/>
     <w:rsid w:val="0084551D"/>
     <w:rsid w:val="008906A1"/>
     <w:rsid w:val="009950D3"/>
     <w:rsid w:val="009F2342"/>
     <w:rsid w:val="00A17EC5"/>
     <w:rsid w:val="00A867C8"/>
     <w:rsid w:val="00B72E25"/>
     <w:rsid w:val="00B73BA0"/>
     <w:rsid w:val="00C23566"/>
     <w:rsid w:val="00C61391"/>
     <w:rsid w:val="00CA3179"/>
     <w:rsid w:val="00CE35B2"/>
     <w:rsid w:val="00D01BFE"/>
     <w:rsid w:val="00D16B23"/>
     <w:rsid w:val="00D17633"/>
     <w:rsid w:val="00D21D9B"/>
     <w:rsid w:val="00D33E0F"/>
     <w:rsid w:val="00D624F8"/>
     <w:rsid w:val="00DF5E42"/>
     <w:rsid w:val="00ED37A5"/>
     <w:rsid w:val="00EF732A"/>
     <w:rsid w:val="00FF29A4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="off"/>
+    <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="30722"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w15:docId w15:val="{C1258DA1-F922-4AB2-91D5-18F2D921819C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="tr-TR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00CE35B2"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="tr-TR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="VarsaylanParagrafYazTipi">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormalTablo">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="ListeYok">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalonMetni">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalonMetniChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0084551D"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalonMetniChar">
     <w:name w:val="Balon Metni Char"/>
     <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:link w:val="BalonMetni"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0084551D"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TabloKlavuzuKaynak">
+  <w:style w:type="table" w:customStyle="1" w:styleId="TabloKlavuzuKaynak">
     <w:name w:val="TabloKlavuzuKaynak"/>
     <w:basedOn w:val="NormalTablo"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="0084551D"/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListeParagraf">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00451C65"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="stbilgi">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="stbilgiChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CE35B2"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="stbilgiChar">
     <w:name w:val="Üstbilgi Char"/>
     <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:link w:val="stbilgi"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CE35B2"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Altbilgi">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="AltbilgiChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CE35B2"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="AltbilgiChar">
     <w:name w:val="Altbilgi Char"/>
     <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:link w:val="Altbilgi"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00CE35B2"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00CE35B2"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:ind w:left="107"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:bidi="tr-TR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="a">
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Altbilgi"/>
     <w:link w:val="AltBilgiChar0"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00CE35B2"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="AltBilgiChar0">
     <w:name w:val="Alt Bilgi Char"/>
     <w:link w:val="a"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00CE35B2"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="AltKonuBal">
+  <w:style w:type="paragraph" w:styleId="Altyaz">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="AltKonuBalChar"/>
+    <w:link w:val="AltyazChar"/>
     <w:qFormat/>
     <w:rsid w:val="00D21D9B"/>
     <w:pPr>
       <w:spacing w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
-    <w:rPr>
-[...1 lines deleted...]
-    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="AltKonuBalChar">
-    <w:name w:val="Alt Konu Başlığı Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AltyazChar">
+    <w:name w:val="Altyazı Char"/>
     <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
-    <w:link w:val="AltKonuBal"/>
+    <w:link w:val="Altyaz"/>
     <w:rsid w:val="00D21D9B"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="tr-TR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="AralkYok">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="004E3417"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="tr-TR"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header4.xml" Id="R104421ce656e400f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer4.xml" Id="R3f7153215343413e" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header4.xml" Id="Rf3d0dd356bd34807" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer4.xml" Id="R1ea716f6ccc54ade" /></Relationships>
 </file>
 
-<file path=word/_rels/footer4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="R3e2a304a5cd94348" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kvys.giresun.edu.tr/dg/641" TargetMode="External" Id="R655b20672a83459c" /></Relationships>
+<file path=word/_rels/footer4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="R7047bd39c9414c23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kvys.giresun.edu.tr/dg/641" TargetMode="External" Id="R14b18e9475784dab" /></Relationships>
 </file>
 
-<file path=word/_rels/header4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="R3ac9033d4c674b18" /></Relationships>
+<file path=word/_rels/header4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="R030e6bba9d5c4817" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Ofis Teması">
   <a:themeElements>
     <a:clrScheme name="Ofis">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4972,86 +6755,86 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9680D81-A430-4AC1-8E39-52C8942EB5D6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3D36B764-5CE1-4337-A50F-DAECEA6B2354}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>570</Characters>
+  <Pages>2</Pages>
+  <Words>350</Words>
+  <Characters>1998</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>4</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>16</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>669</CharactersWithSpaces>
+  <CharactersWithSpaces>2344</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>IŞIN KIRIŞKAN</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>