--- v0 (2026-09-07)
+++ v1 (2026-10-22)
@@ -1,385 +1,348 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidRPr="00BE0EEC" w:rsidR="00E17CC0" w:rsidP="005A20AA" w:rsidRDefault="00E17CC0">
+    <w:p w:rsidR="001D0A46" w:rsidP="003F1FD5" w:rsidRDefault="001D0A46">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00BE0EEC">
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BE0EEC" w:rsidR="003F1FD5" w:rsidP="003F1FD5" w:rsidRDefault="003F1FD5">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        <w:jc w:val="center"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_GoBack" w:id="0"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00BE0EEC">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00BE0EEC">
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>GİRESUN ÜNİVERSİTESİ REKTÖRLÜĞÜNE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BE0EEC" w:rsidR="003F1FD5" w:rsidP="003F1FD5" w:rsidRDefault="003F1FD5">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0EEC">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>(Personel Daire Başkanlığı)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E17CC0" w:rsidP="005A20AA" w:rsidRDefault="00E17CC0">
+    <w:p w:rsidR="003F1FD5" w:rsidP="003F1FD5" w:rsidRDefault="003F1FD5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E17CC0" w:rsidP="005A20AA" w:rsidRDefault="00E17CC0">
+    <w:p w:rsidR="003F1FD5" w:rsidP="003F1FD5" w:rsidRDefault="003F1FD5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E17CC0" w:rsidP="005A20AA" w:rsidRDefault="006F6CC2">
+    <w:p w:rsidR="003F1FD5" w:rsidP="003F1FD5" w:rsidRDefault="003F1FD5">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Aile, Çalışma ve Sosyal Hizmetler Bakanlığınca</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E17CC0">
+        <w:t xml:space="preserve">Aile ve Sosyal Hizmetler Bakanlığınca </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>……………..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tarihinde gerçekleştirilen 2828 sayılı Kanun’un Ek 1.maddesi Kapsamında S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B313CC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">osyal </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B313CC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">izmet </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B313CC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">odellerinden </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B313CC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ararlanan </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B313CC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ak </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B313CC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ahiplerine </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>İ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B313CC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>lişkin </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yerleştirme Sonucu ile Üniversiteniz emrine </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>…………………………….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00553A33">
-[...150 lines deleted...]
-    <w:p w:rsidRPr="00584E0A" w:rsidR="00E17CC0" w:rsidP="005A20AA" w:rsidRDefault="00E17CC0">
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>kadrosuna</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yerleştirildim. Atamaya esas evraklarım ve beyanım ektedir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00584E0A" w:rsidR="003F1FD5" w:rsidP="003F1FD5" w:rsidRDefault="003F1FD5">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Gereğini saygılarımla arz</w:t>
       </w:r>
       <w:r w:rsidRPr="00584E0A">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> ederim</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00001A7D">
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>……</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>/</w:t>
-[...20 lines deleted...]
-    <w:p w:rsidR="00E17CC0" w:rsidP="005A20AA" w:rsidRDefault="00E17CC0">
+        <w:t>/…../20..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F1FD5" w:rsidP="003F1FD5" w:rsidRDefault="003F1FD5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E17CC0" w:rsidP="005A20AA" w:rsidRDefault="00E17CC0">
+    <w:p w:rsidR="003F1FD5" w:rsidP="003F1FD5" w:rsidRDefault="003F1FD5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="0038080B" w:rsidR="001B6CAE" w:rsidP="005A20AA" w:rsidRDefault="001B6CAE">
+    <w:p w:rsidRPr="0038080B" w:rsidR="003F1FD5" w:rsidP="003F1FD5" w:rsidRDefault="003F1FD5">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                                          </w:t>
       </w:r>
       <w:r w:rsidRPr="0038080B">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">     Adı Soyadı </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001B6CAE" w:rsidP="005A20AA" w:rsidRDefault="001B6CAE">
+    <w:p w:rsidR="003F1FD5" w:rsidP="003F1FD5" w:rsidRDefault="003F1FD5">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="0038080B">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                              </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                    </w:t>
       </w:r>
       <w:r w:rsidRPr="0038080B">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  İmza</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00252FCA" w:rsidR="00E17CC0" w:rsidP="005A20AA" w:rsidRDefault="00E17CC0">
+    <w:p w:rsidRPr="00252FCA" w:rsidR="003F1FD5" w:rsidP="003F1FD5" w:rsidRDefault="003F1FD5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
@@ -397,894 +360,854 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E17CC0" w:rsidP="005A20AA" w:rsidRDefault="00E17CC0">
+    <w:p w:rsidR="003F1FD5" w:rsidP="003F1FD5" w:rsidRDefault="003F1FD5">
       <w:pPr>
         <w:ind w:left="5664"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E17CC0" w:rsidP="005A20AA" w:rsidRDefault="00E17CC0">
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w:rsidRPr="00E17CC0" w:rsidR="003F1FD5" w:rsidP="003F1FD5" w:rsidRDefault="003F1FD5">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E17CC0">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Tebligat Adresi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E17CC0">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E17CC0">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F1FD5" w:rsidP="003F1FD5" w:rsidRDefault="003F1FD5">
+      <w:pPr>
+        <w:ind w:left="5664" w:hanging="5664"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F1FD5" w:rsidP="003F1FD5" w:rsidRDefault="003F1FD5">
+      <w:pPr>
+        <w:ind w:left="5664" w:hanging="5664"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F1FD5" w:rsidP="003F1FD5" w:rsidRDefault="003F1FD5">
+      <w:pPr>
+        <w:ind w:left="5664" w:hanging="5664"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F1FD5" w:rsidP="003F1FD5" w:rsidRDefault="003F1FD5">
+      <w:pPr>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ev </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E17CC0">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Tel</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>efonu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E17CC0">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:pPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001353E4" w:rsidR="003F1FD5" w:rsidP="003F1FD5" w:rsidRDefault="003F1FD5">
+      <w:pPr>
+        <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E17CC0">
+      <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Tebligat Adresi</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E17CC0">
+        <w:t>Cep Telefonu</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="006332C4">
+      <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F1FD5" w:rsidP="003F1FD5" w:rsidRDefault="003F1FD5">
+      <w:pPr>
+        <w:ind w:left="5664" w:hanging="5664"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bilgilendirme İçin Elektronik Posta </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Adresi :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F1FD5" w:rsidP="003F1FD5" w:rsidRDefault="003F1FD5">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F1FD5" w:rsidP="003F1FD5" w:rsidRDefault="003F1FD5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Devlet Memuru olarak çalışıyor veya daha önce çalışmış </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ise :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="003F1FD5" w:rsidP="003F1FD5" w:rsidRDefault="003F1FD5">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Kurumu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F1FD5" w:rsidP="003F1FD5" w:rsidRDefault="003F1FD5">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Emekli Sicil Numarası</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F1FD5" w:rsidP="003F1FD5" w:rsidRDefault="003F1FD5">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Unvanı</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F1FD5" w:rsidP="003F1FD5" w:rsidRDefault="003F1FD5">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Başlayış ve Ayrılış Tarihi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F1FD5" w:rsidP="003F1FD5" w:rsidRDefault="003F1FD5">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F1FD5" w:rsidP="003F1FD5" w:rsidRDefault="003F1FD5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sigortalı olarak çalıştığı hizmeti var </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ise :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="003F1FD5" w:rsidP="003F1FD5" w:rsidRDefault="003F1FD5">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>SSK.Numarası</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F1FD5" w:rsidP="003F1FD5" w:rsidRDefault="003F1FD5">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Tarihleri</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E17CC0" w:rsidP="005A20AA" w:rsidRDefault="00E17CC0">
-[...134 lines deleted...]
-      </w:r>
+    <w:p w:rsidR="003F1FD5" w:rsidP="003F1FD5" w:rsidRDefault="003F1FD5">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003F1FD5" w:rsidP="003F1FD5" w:rsidRDefault="003F1FD5">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Adresi</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> :</w:t>
+        <w:t>Ek :</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00F312EB">
-[...11 lines deleted...]
-    <w:p w:rsidR="000133AF" w:rsidP="005A20AA" w:rsidRDefault="000133AF">
+    </w:p>
+    <w:p w:rsidRPr="00A21AF2" w:rsidR="003F1FD5" w:rsidP="003F1FD5" w:rsidRDefault="003F1FD5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Devlet Memuru olarak çalışıyor veya daha önce çalışmış ise :</w:t>
-[...133 lines deleted...]
-    <w:p w:rsidR="000133AF" w:rsidP="005A20AA" w:rsidRDefault="000133AF">
+        <w:t>Atama Başvuru Formu</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00245CD5" w:rsidR="003F1FD5" w:rsidP="003F1FD5" w:rsidRDefault="003F1FD5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...83 lines deleted...]
-    <w:p w:rsidRPr="00A21AF2" w:rsidR="00001A7D" w:rsidP="006332C4" w:rsidRDefault="00001A7D">
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Mezuniyet Belgesi aslı (E-Devlet üzerinden alınan belge kabul edilecektir.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A21AF2" w:rsidR="003F1FD5" w:rsidP="003F1FD5" w:rsidRDefault="003F1FD5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00A21AF2" w:rsidR="00001A7D" w:rsidP="006332C4" w:rsidRDefault="00001A7D">
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>G</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A21AF2">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>örevini devamlı yapma</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sına </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A21AF2">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>engel olabilecek akıl hastalığı bulunmadığına dair</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A21AF2">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A21AF2">
+        <w:rPr>
+          <w:rStyle w:val="object"/>
+          <w:color w:val="00008B"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>sa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>ğlık raporu (T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A21AF2">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ek </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A21AF2">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ekim </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A21AF2">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>labilir</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A21AF2">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A21AF2" w:rsidR="003F1FD5" w:rsidP="003F1FD5" w:rsidRDefault="003F1FD5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00A21AF2">
-[...6 lines deleted...]
-    <w:p w:rsidRPr="00A21AF2" w:rsidR="00001A7D" w:rsidP="006332C4" w:rsidRDefault="00001A7D">
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>4 (dört) adet fotoğraf (son altı ay içinde çekilmiş)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00020612">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00020612" w:rsidR="003F1FD5" w:rsidP="003F1FD5" w:rsidRDefault="003F1FD5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>G</w:t>
-[...107 lines deleted...]
-    <w:p w:rsidRPr="00A21AF2" w:rsidR="00001A7D" w:rsidP="006332C4" w:rsidRDefault="00001A7D">
+        <w:t xml:space="preserve">Nüfus Cüzdanı Fotokopisi (E-Devlet üzerinden alınan nüfus cüzdanı da kabul edilecektir.) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001C3A94" w:rsidR="003F1FD5" w:rsidP="003F1FD5" w:rsidRDefault="003F1FD5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00A21AF2">
-[...6 lines deleted...]
-    <w:p w:rsidR="00553A33" w:rsidP="006332C4" w:rsidRDefault="00553A33">
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Aile Nüfus Kayıt Örneği (E-Devlet üzerinden alınan belge kabul edilecektir)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F1FD5" w:rsidP="003F1FD5" w:rsidRDefault="003F1FD5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...14 lines deleted...]
-    <w:p w:rsidR="00001A7D" w:rsidP="006332C4" w:rsidRDefault="00B313CC">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>2828 sayılı Kanun’un Ek 1.maddesi Kapsamında S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B313CC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">osyal </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B313CC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">izmet </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B313CC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">odellerinden </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B313CC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ararlanan </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B313CC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ak </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B313CC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ahiplerine </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>İ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B313CC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>lişkin </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Yerleştirme Sonucu Belgesi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00245CD5" w:rsidR="003F1FD5" w:rsidP="003F1FD5" w:rsidRDefault="003F1FD5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...100 lines deleted...]
-    <w:p w:rsidR="006F6CC2" w:rsidP="006332C4" w:rsidRDefault="00001A7D">
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Erkek adaylar için Askerlik Terhis, Tecil veya </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Muafiyet</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> Belgesi. (E-Devlet üzerinden alınan belge kabul edilecektir.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003F1FD5" w:rsidP="003F1FD5" w:rsidRDefault="003F1FD5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...32 lines deleted...]
-      <w:footerReference w:type="even" r:id="R02df109387004912"/>
+      <w:r w:rsidRPr="00020612">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Adli Sicil Kaydı (E-Devlet üzerinden alınan belge kabul edilecektir.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AB25AD" w:rsidRDefault="00AB25AD"/>
+    <w:sectPr w:rsidR="00AB25AD">
+      <w:headerReference w:type="default" r:id="Rb727b95d4d2e4c24"/>
+      <w:headerReference w:type="first" r:id="Rb727b95d4d2e4c24"/>
+      <w:headerReference w:type="even" r:id="Rb727b95d4d2e4c24"/>
+      <w:footerReference w:type="default" r:id="Rda4f2556635744cc"/>
+      <w:footerReference w:type="first" r:id="Rda4f2556635744cc"/>
+      <w:footerReference w:type="even" r:id="Rda4f2556635744cc"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="2155" w:right="850" w:bottom="1588" w:left="850" w:header="720" w:footer="283" w:gutter="0"/>
+      <w:pgMar w:top="2154" w:right="850" w:bottom="1587" w:left="850" w:header="720" w:footer="283" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblBorders>
         <w:top w:val="none"/>
@@ -1316,58 +1239,58 @@
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Century Gothic"/>
               <w:sz w:val="17"/>
               <w:szCs w:val="17"/>
               <w:i/>
               <w:color w:val="FF0000"/>
             </w:rPr>
             <w:t xml:space="preserve">Bu dokümanın basılı hali kontrolsüz doküman kabul edilmektedir. Lütfen web sitesinden en son versiyonuna ulaşınız.</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Century Gothic"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t>KYS-FR.175, R00, 02.09.2026</w:t>
+            <w:t>KYS-FR.175, R01, 02.09.2026</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
           </w:pPr>
-          <w:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:history="true" r:id="Ra3f4333d5a5a4a9c">
+          <w:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:history="true" r:id="R9e04ba804ad34140">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Century Gothic"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:color w:val="0563C1"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>kvys.giresun.edu.tr/dg/724</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="500" w:type="pct"/>
           <w:tcMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="85" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
@@ -1492,51 +1415,51 @@
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="432000" cy="432000"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="2" name="QR"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="QR"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R0b16a6620e1d46bc" cstate="print"/>
+                        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R7a453670023f45a4" cstate="print"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="432000" cy="432000"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
@@ -1597,51 +1520,51 @@
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
               <w:noProof/>
               <w:sz w:val="29"/>
               <w:szCs w:val="29"/>
               <w:lang w:eastAsia="tr-TR"/>
             </w:rPr>
             <w:drawing>
               <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="854000" cy="854000"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="1" name="Resim 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="Picture 1"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R22cd2be1f7474647" cstate="print"/>
+                        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R79340249f89244ef" cstate="print"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="854000" cy="854000"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
@@ -1824,51 +1747,51 @@
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Century Gothic"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Revizyon Tarihi</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1491" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t/>
+            <w:t>09.10.2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr>
       <w:trPr>
         <w:trHeight w:val="286"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1566" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
         <w:p/>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5411" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
         <w:p/>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1541" w:type="dxa"/>
@@ -1881,51 +1804,51 @@
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Century Gothic"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Revizyon No</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1491" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t>00</w:t>
+            <w:t>01</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr>
       <w:trPr>
         <w:trHeight w:val="272"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1566" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
         <w:p/>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5411" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
         <w:p/>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1541" w:type="dxa"/>
@@ -2041,251 +1964,162 @@
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Century Gothic"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="04637501"/>
-[...87 lines deleted...]
-  <w:abstractNum w:abstractNumId="1">
     <w:nsid w:val="0E58755C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D3D88612"/>
     <w:lvl w:ilvl="0" w:tplc="041F0001">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041F0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default" w:eastAsia="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041F0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041F0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041F0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default" w:eastAsia="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041F0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041F0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041F0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default" w:eastAsia="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041F0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="1">
     <w:nsid w:val="13F30769"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D88E6F2E"/>
     <w:lvl w:ilvl="0" w:tplc="041F000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041F0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041F001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -2327,965 +2161,119 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041F0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041F001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
-[...443 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
-  </w:num>
-[...16 lines deleted...]
-    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:useNormalStyleForList/>
-[...13 lines deleted...]
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00760BC4"/>
-[...106 lines deleted...]
-    <w:rsid w:val="00FA2B40"/>
+    <w:rsidRoot w:val="003F1FD5"/>
+    <w:rsid w:val="00104356"/>
+    <w:rsid w:val="001D0A46"/>
+    <w:rsid w:val="00390847"/>
+    <w:rsid w:val="003F1FD5"/>
+    <w:rsid w:val="003F2BFE"/>
+    <w:rsid w:val="00534859"/>
+    <w:rsid w:val="00924CE0"/>
+    <w:rsid w:val="00AB25AD"/>
+    <w:rsid w:val="00ED6745"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...270 lines deleted...]
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="tr-TR" w:eastAsia="tr-TR" w:bidi="ar-SA"/>
+        <w:lang w:val="tr-TR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
@@ -3392,288 +2380,325 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="003F1FD5"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="tr-TR"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="VarsaylanParagrafYazTipi">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormalTablo">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="ListeYok">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
+    <w:name w:val="apple-converted-space"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:rsid w:val="003F1FD5"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="object">
+    <w:name w:val="object"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:rsid w:val="003F1FD5"/>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="tr-TR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="003F1FD5"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="tr-TR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="VarsaylanParagrafYazTipi">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="NormalTablo">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="ListeYok">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
+    <w:name w:val="apple-converted-space"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:rsid w:val="003F1FD5"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="object">
+    <w:name w:val="object"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:rsid w:val="003F1FD5"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
-  <w:divs>
-[...192 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="R965fc85cd8034f0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer1.xml" Id="R02df109387004912" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="Rb727b95d4d2e4c24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer1.xml" Id="Rda4f2556635744cc" /></Relationships>
 </file>
 
-<file path=word/_rels/footer1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="R0b16a6620e1d46bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kvys.giresun.edu.tr/dg/724" TargetMode="External" Id="Ra3f4333d5a5a4a9c" /></Relationships>
+<file path=word/_rels/footer1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="R7a453670023f45a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kvys.giresun.edu.tr/dg/724" TargetMode="External" Id="R9e04ba804ad34140" /></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R22cd2be1f7474647" /></Relationships>
+<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R79340249f89244ef" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Ofis Teması">
   <a:themeElements>
     <a:clrScheme name="Ofis">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3917,90 +2942,70 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>224</Words>
-  <Characters>1278</Characters>
+  <Words>266</Words>
+  <Characters>1522</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>10</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>12</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>KONUT TAHSİS KOMİSYONU BAŞKANLIĞI’NA</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>F_s_M</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1500</CharactersWithSpaces>
+  <CharactersWithSpaces>1785</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>KONUT TAHSİS KOMİSYONU BAŞKANLIĞI’NA</dc:title>
-[...2 lines deleted...]
-  <cp:keywords/>
+  <dc:creator>ugur</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>