--- v0 (2026-09-07)
+++ v1 (2026-10-22)
@@ -1,1041 +1,1170 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="0007237E" w:rsidP="004E7C83" w:rsidRDefault="00875FFC">
+    <w:p w:rsidRPr="00E5124F" w:rsidR="0007237E" w:rsidP="004E7C83" w:rsidRDefault="00875FFC" w14:paraId="06B04E22" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00E5124F">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="22"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>GİRESUN</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C20397" w:rsidR="0007237E">
+      <w:r w:rsidRPr="00E5124F" w:rsidR="0007237E">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="22"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> ÜNİVERSİTESİ </w:t>
       </w:r>
-      <w:r w:rsidR="00022C71">
+      <w:r w:rsidRPr="00E5124F" w:rsidR="00022C71">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="22"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>REKTÖRLÜĞÜ</w:t>
       </w:r>
-      <w:r w:rsidR="000602AD">
+      <w:r w:rsidRPr="00E5124F" w:rsidR="000602AD">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="22"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>NE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0074147C" w:rsidP="004E7C83" w:rsidRDefault="00EE3E28">
+    <w:p w:rsidRPr="00E5124F" w:rsidR="0074147C" w:rsidP="004E7C83" w:rsidRDefault="00EE3E28" w14:paraId="34B22C9E" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE3E28">
+      <w:r w:rsidRPr="00E5124F">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="22"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">…………………. Fakültesi Dekanlığı </w:t>
       </w:r>
-      <w:r w:rsidR="00C0222C">
+      <w:r w:rsidRPr="00E5124F" w:rsidR="00C0222C">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="22"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">/ </w:t>
       </w:r>
-      <w:r w:rsidR="00AA1D69">
+      <w:r w:rsidRPr="00E5124F" w:rsidR="00AA1D69">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="22"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>……………</w:t>
       </w:r>
-      <w:r w:rsidR="00C0222C">
+      <w:r w:rsidRPr="00E5124F" w:rsidR="00C0222C">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="22"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Yüksekokulu Müdürlüğü / Personel Daire Başkanlığı</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C20397" w:rsidP="004E7C83" w:rsidRDefault="00C20397">
+    <w:p w:rsidRPr="00E5124F" w:rsidR="00C20397" w:rsidP="00E5124F" w:rsidRDefault="00C20397" w14:paraId="32668111" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
+          <w:sz w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002A779F" w:rsidP="004E7C83" w:rsidRDefault="0007237E">
+    <w:p w:rsidRPr="00E5124F" w:rsidR="002A779F" w:rsidP="004E7C83" w:rsidRDefault="0007237E" w14:paraId="21723096" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00E5124F">
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00875FFC">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00E5124F" w:rsidR="00875FFC">
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Giresun </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00E5124F">
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Üniversitesi Rektörlüğü’nün aşağıda belirtilen birimi için il</w:t>
       </w:r>
-      <w:r w:rsidR="002A779F">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00E5124F" w:rsidR="002A779F">
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00E5124F">
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>n edilen</w:t>
       </w:r>
-      <w:r w:rsidR="002A779F">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00E5124F" w:rsidR="002A779F">
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Öğretim </w:t>
       </w:r>
-      <w:r w:rsidR="00C91A10">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00E5124F" w:rsidR="00C91A10">
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Üye</w:t>
       </w:r>
-      <w:r w:rsidR="00EF0E3D">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00E5124F" w:rsidR="00EF0E3D">
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">si </w:t>
       </w:r>
-      <w:r w:rsidR="002A779F">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00E5124F" w:rsidR="002A779F">
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>kadrosuna başvurmak istiyorum. İlanda belirtilen şartları taşımakta olup, istenen belgeler ekte sunulmuştur.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002A779F" w:rsidP="004E7C83" w:rsidRDefault="002A779F">
+    <w:p w:rsidRPr="00E5124F" w:rsidR="002A779F" w:rsidP="004E7C83" w:rsidRDefault="002A779F" w14:paraId="34BEA1F1" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00E5124F">
+        <w:rPr>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Başvurumun kabulünü arz ederim.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10314" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3086"/>
-        <w:gridCol w:w="2806"/>
+        <w:gridCol w:w="2377"/>
+        <w:gridCol w:w="429"/>
         <w:gridCol w:w="4422"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002A779F" w:rsidTr="004E7C83">
+      <w:tr w:rsidRPr="00E5124F" w:rsidR="002A779F" w:rsidTr="004E7C83" w14:paraId="02BA98CD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="301"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10314" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1F4E78"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00370949" w:rsidR="002A779F" w:rsidP="004E7C83" w:rsidRDefault="002A779F">
+          <w:p w:rsidRPr="00E5124F" w:rsidR="002A779F" w:rsidP="004E7C83" w:rsidRDefault="002A779F" w14:paraId="10575DEA" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00370949">
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E5124F">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="22"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>KİMLİK BİLGİLERİ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D55B4" w:rsidTr="004E7C83">
+      <w:tr w:rsidRPr="00E5124F" w:rsidR="003D55B4" w:rsidTr="004E7C83" w14:paraId="636035F2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="301"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3086" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00192D89" w:rsidR="003D55B4" w:rsidP="004E7C83" w:rsidRDefault="003D55B4">
-[...8 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w:rsidRPr="00E5124F" w:rsidR="003D55B4" w:rsidP="004E7C83" w:rsidRDefault="003D55B4" w14:paraId="4B84AC31" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E5124F">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>T.C. Kimlik</w:t>
             </w:r>
-            <w:r w:rsidR="00037F59">
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00E5124F" w:rsidR="00037F59">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2806" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="003D55B4" w:rsidP="004E7C83" w:rsidRDefault="003D55B4"/>
+          <w:p w:rsidRPr="00E5124F" w:rsidR="003D55B4" w:rsidP="00E5124F" w:rsidRDefault="003D55B4" w14:paraId="3BCEA4BA" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4422" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00192D89" w:rsidR="003D55B4" w:rsidP="004E7C83" w:rsidRDefault="003D55B4">
-[...8 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w:rsidRPr="00E5124F" w:rsidR="003D55B4" w:rsidP="004E7C83" w:rsidRDefault="003D55B4" w14:paraId="019244A6" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E5124F">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Adres: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D55B4" w:rsidTr="004E7C83">
+      <w:tr w:rsidRPr="00E5124F" w:rsidR="003D55B4" w:rsidTr="004E7C83" w14:paraId="5A5D706E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="301"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3086" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00192D89" w:rsidR="003D55B4" w:rsidP="004E7C83" w:rsidRDefault="003D55B4">
-[...8 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w:rsidRPr="00E5124F" w:rsidR="003D55B4" w:rsidP="004E7C83" w:rsidRDefault="003D55B4" w14:paraId="7D02741B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E5124F">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Adı ve Soyadı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2806" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="003D55B4" w:rsidP="004E7C83" w:rsidRDefault="003D55B4"/>
+          <w:p w:rsidRPr="00E5124F" w:rsidR="003D55B4" w:rsidP="00E5124F" w:rsidRDefault="003D55B4" w14:paraId="622D2A64" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4422" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="003D55B4" w:rsidP="004E7C83" w:rsidRDefault="003D55B4"/>
+          <w:p w:rsidRPr="00E5124F" w:rsidR="003D55B4" w:rsidP="00E5124F" w:rsidRDefault="003D55B4" w14:paraId="79C01E75" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D55B4" w:rsidTr="004E7C83">
+      <w:tr w:rsidRPr="00E5124F" w:rsidR="003D55B4" w:rsidTr="004E7C83" w14:paraId="46527D5C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="301"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3086" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00192D89" w:rsidR="003D55B4" w:rsidP="004E7C83" w:rsidRDefault="003D55B4">
-[...8 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w:rsidRPr="00E5124F" w:rsidR="003D55B4" w:rsidP="004E7C83" w:rsidRDefault="003D55B4" w14:paraId="4DAF049A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E5124F">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Cep Tel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2806" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="003D55B4" w:rsidP="004E7C83" w:rsidRDefault="003D55B4"/>
+          <w:p w:rsidRPr="00E5124F" w:rsidR="003D55B4" w:rsidP="00E5124F" w:rsidRDefault="003D55B4" w14:paraId="4E505D37" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4422" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="003D55B4" w:rsidP="004E7C83" w:rsidRDefault="003D55B4"/>
+          <w:p w:rsidRPr="00E5124F" w:rsidR="003D55B4" w:rsidP="00E5124F" w:rsidRDefault="003D55B4" w14:paraId="7C14D594" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D55B4" w:rsidTr="004E7C83">
+      <w:tr w:rsidRPr="00E5124F" w:rsidR="003D55B4" w:rsidTr="004E7C83" w14:paraId="469B1B74" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="301"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3086" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00192D89" w:rsidR="003D55B4" w:rsidP="004E7C83" w:rsidRDefault="003D55B4">
-[...8 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w:rsidRPr="00E5124F" w:rsidR="003D55B4" w:rsidP="004E7C83" w:rsidRDefault="003D55B4" w14:paraId="65A01028" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E5124F">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ev Tel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2806" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="003D55B4" w:rsidP="004E7C83" w:rsidRDefault="003D55B4"/>
+          <w:p w:rsidRPr="00E5124F" w:rsidR="003D55B4" w:rsidP="00E5124F" w:rsidRDefault="003D55B4" w14:paraId="4898B149" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4422" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidRPr="00192D89" w:rsidR="003D55B4" w:rsidP="004E7C83" w:rsidRDefault="003D55B4">
-[...2 lines deleted...]
-                <w:b/>
+          <w:p w:rsidRPr="00E5124F" w:rsidR="003D55B4" w:rsidP="00E5124F" w:rsidRDefault="003D55B4" w14:paraId="24D626CC" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00192D89" w:rsidTr="004E7C83">
+      <w:tr w:rsidRPr="00E5124F" w:rsidR="00192D89" w:rsidTr="004E7C83" w14:paraId="2F88FBE8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="317"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3086" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00192D89" w:rsidR="00192D89" w:rsidP="004E7C83" w:rsidRDefault="00192D89">
-[...8 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w:rsidRPr="00E5124F" w:rsidR="00192D89" w:rsidP="004E7C83" w:rsidRDefault="00192D89" w14:paraId="47790596" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E5124F">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>İş Tel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2806" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00192D89" w:rsidP="004E7C83" w:rsidRDefault="00192D89"/>
+          <w:p w:rsidRPr="00E5124F" w:rsidR="00192D89" w:rsidP="00E5124F" w:rsidRDefault="00192D89" w14:paraId="08D81A2C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4422" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidRPr="00192D89" w:rsidR="00192D89" w:rsidP="004E7C83" w:rsidRDefault="00192D89">
-[...2 lines deleted...]
-                <w:b/>
+          <w:p w:rsidRPr="00E5124F" w:rsidR="00192D89" w:rsidP="00E5124F" w:rsidRDefault="00192D89" w14:paraId="6570B2D1" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D55B4" w:rsidTr="004E7C83">
+      <w:tr w:rsidRPr="00E5124F" w:rsidR="003D55B4" w:rsidTr="004E7C83" w14:paraId="2558E689" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="317"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3086" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00192D89" w:rsidR="003D55B4" w:rsidP="004E7C83" w:rsidRDefault="00685D31">
-[...8 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w:rsidRPr="00E5124F" w:rsidR="003D55B4" w:rsidP="004E7C83" w:rsidRDefault="00685D31" w14:paraId="3534B00D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E5124F">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
-            <w:r w:rsidRPr="00192D89" w:rsidR="003D55B4">
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00E5124F" w:rsidR="003D55B4">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00E5124F">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>posta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2806" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="003D55B4" w:rsidP="004E7C83" w:rsidRDefault="003D55B4"/>
+          <w:p w:rsidRPr="00E5124F" w:rsidR="003D55B4" w:rsidP="00E5124F" w:rsidRDefault="003D55B4" w14:paraId="4152A21D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4422" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidRPr="00192D89" w:rsidR="003D55B4" w:rsidP="004E7C83" w:rsidRDefault="003D55B4">
-[...2 lines deleted...]
-                <w:b/>
+          <w:p w:rsidRPr="00E5124F" w:rsidR="003D55B4" w:rsidP="00E5124F" w:rsidRDefault="003D55B4" w14:paraId="1A21FFA4" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A779F" w:rsidTr="004E7C83">
+      <w:tr w:rsidRPr="00E5124F" w:rsidR="002A779F" w:rsidTr="004E7C83" w14:paraId="74F53700" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10314" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1F4E78"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00370949" w:rsidR="002A779F" w:rsidP="004E7C83" w:rsidRDefault="002A779F">
+          <w:p w:rsidRPr="00E5124F" w:rsidR="002A779F" w:rsidP="004E7C83" w:rsidRDefault="002A779F" w14:paraId="5E90D2D6" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00370949">
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E5124F">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="22"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>BAŞVURDUĞU BİRİM İLE İLGİLİ BİLGİLER</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A779F" w:rsidTr="004E7C83">
+      <w:tr w:rsidRPr="00E5124F" w:rsidR="002A779F" w:rsidTr="004E7C83" w14:paraId="154F8350" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3086" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00192D89" w:rsidR="002A779F" w:rsidP="004E7C83" w:rsidRDefault="002A779F">
-[...8 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w:rsidRPr="00E5124F" w:rsidR="002A779F" w:rsidP="004E7C83" w:rsidRDefault="002A779F" w14:paraId="7E4C0457" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E5124F">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Fakülte/Yüksekokul</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7228" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="002A779F" w:rsidP="004E7C83" w:rsidRDefault="002A779F"/>
+          <w:p w:rsidRPr="00E5124F" w:rsidR="002A779F" w:rsidP="00E5124F" w:rsidRDefault="002A779F" w14:paraId="454F7BDC" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A779F" w:rsidTr="004E7C83">
+      <w:tr w:rsidRPr="00E5124F" w:rsidR="002A779F" w:rsidTr="004E7C83" w14:paraId="122EBE4E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3086" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00192D89" w:rsidR="002A779F" w:rsidP="004E7C83" w:rsidRDefault="002A779F">
-[...8 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w:rsidRPr="00E5124F" w:rsidR="002A779F" w:rsidP="004E7C83" w:rsidRDefault="002A779F" w14:paraId="266D461E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E5124F">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Bölüm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7228" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="002A779F" w:rsidP="004E7C83" w:rsidRDefault="002A779F"/>
+          <w:p w:rsidRPr="00E5124F" w:rsidR="002A779F" w:rsidP="00E5124F" w:rsidRDefault="002A779F" w14:paraId="4927AD43" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A779F" w:rsidTr="004E7C83">
+      <w:tr w:rsidRPr="00E5124F" w:rsidR="002A779F" w:rsidTr="004E7C83" w14:paraId="7B459089" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3086" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00192D89" w:rsidR="002A779F" w:rsidP="004E7C83" w:rsidRDefault="002A779F">
-[...8 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w:rsidRPr="00E5124F" w:rsidR="002A779F" w:rsidP="004E7C83" w:rsidRDefault="002A779F" w14:paraId="26477D72" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E5124F">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Anabilim Dalı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7228" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="002A779F" w:rsidP="004E7C83" w:rsidRDefault="002A779F"/>
+          <w:p w:rsidRPr="00E5124F" w:rsidR="002A779F" w:rsidP="00E5124F" w:rsidRDefault="002A779F" w14:paraId="1FA4405A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A779F" w:rsidTr="004E7C83">
+      <w:tr w:rsidRPr="00E5124F" w:rsidR="002A779F" w:rsidTr="004E7C83" w14:paraId="133BE3CD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3086" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00192D89" w:rsidR="002A779F" w:rsidP="004E7C83" w:rsidRDefault="002A779F">
-[...8 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w:rsidRPr="00E5124F" w:rsidR="002A779F" w:rsidP="004E7C83" w:rsidRDefault="002A779F" w14:paraId="36C6E1CA" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E5124F">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Unvan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7228" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="002A779F" w:rsidP="004E7C83" w:rsidRDefault="002A779F"/>
+          <w:p w:rsidRPr="00E5124F" w:rsidR="002A779F" w:rsidP="00E5124F" w:rsidRDefault="002A779F" w14:paraId="06D0CC57" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C2D1A" w:rsidTr="004E7C83">
+      <w:tr w:rsidRPr="00E5124F" w:rsidR="005C2D1A" w:rsidTr="004E7C83" w14:paraId="37E0AE02" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="365"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3086" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00192D89" w:rsidR="005C2D1A" w:rsidP="004E7C83" w:rsidRDefault="00037F59">
-[...8 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w:rsidRPr="00E5124F" w:rsidR="005C2D1A" w:rsidP="004E7C83" w:rsidRDefault="00037F59" w14:paraId="7B9ED9CE" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E5124F">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Resmi Gazete İlan Tarihi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7228" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00107D6B" w:rsidP="004E7C83" w:rsidRDefault="00107D6B"/>
+          <w:p w:rsidRPr="00E5124F" w:rsidR="00107D6B" w:rsidP="00E5124F" w:rsidRDefault="00107D6B" w14:paraId="1816A5BB" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A779F" w:rsidTr="004E7C83">
+      <w:tr w:rsidRPr="00E5124F" w:rsidR="002A779F" w:rsidTr="004E7C83" w14:paraId="3B180F22" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="575"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3086" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00192D89" w:rsidR="002A779F" w:rsidP="004E7C83" w:rsidRDefault="00FB0B3F">
-[...8 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w:rsidRPr="00E5124F" w:rsidR="002A779F" w:rsidP="004E7C83" w:rsidRDefault="00FB0B3F" w14:paraId="4180499C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E5124F">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>İlan Şartı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7228" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="002A779F" w:rsidP="004E7C83" w:rsidRDefault="002A779F"/>
-          <w:p w:rsidR="00107D6B" w:rsidP="004E7C83" w:rsidRDefault="00107D6B"/>
+          <w:p w:rsidRPr="00E5124F" w:rsidR="002A779F" w:rsidP="00E5124F" w:rsidRDefault="002A779F" w14:paraId="7194B910" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00E5124F" w:rsidR="00107D6B" w:rsidP="00E5124F" w:rsidRDefault="00107D6B" w14:paraId="718CA162" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C91A10" w:rsidTr="004E7C83">
+      <w:tr w:rsidRPr="00E5124F" w:rsidR="00C91A10" w:rsidTr="004E7C83" w14:paraId="73ACE3C8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10314" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1F4E78"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00370949" w:rsidR="00C91A10" w:rsidP="004E7C83" w:rsidRDefault="00C91A10">
+          <w:p w:rsidRPr="00E5124F" w:rsidR="00C91A10" w:rsidP="004E7C83" w:rsidRDefault="00C91A10" w14:paraId="25095FCC" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00370949">
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E5124F">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="22"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>PROFESÖRLÜK KADROSU İÇİN</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C91A10" w:rsidTr="004E7C83">
+      <w:tr w:rsidRPr="00E5124F" w:rsidR="00C91A10" w:rsidTr="004E7C83" w14:paraId="63EAF365" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1417"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3086" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C91A10" w:rsidP="004E7C83" w:rsidRDefault="00C91A10">
+          <w:p w:rsidRPr="00E5124F" w:rsidR="00C91A10" w:rsidP="004E7C83" w:rsidRDefault="00C91A10" w14:paraId="4AAB6538" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E5124F">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Başlıca Araştırma Eseri</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00FC56D4" w:rsidR="00FC56D4" w:rsidP="004E7C83" w:rsidRDefault="00FC56D4">
+          <w:p w:rsidRPr="00E5124F" w:rsidR="00FC56D4" w:rsidP="004E7C83" w:rsidRDefault="00FC56D4" w14:paraId="2C56EF09" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:sz w:val="22"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E5124F">
+              <w:rPr>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FC56D4">
-[...1 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00E5124F">
+              <w:rPr>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Giresun Üniversitesi Öğretim Üyeliğine Yükseltilme ve Atanma Yönergesin</w:t>
-[...6 lines deleted...]
-              <w:t>in 3-ç maddesine göre belirtilecektir.)</w:t>
+              <w:t>Giresun Üniversitesi Öğretim Üyeliğine Yükseltilme ve Atanma Yönergesinin 3-ç maddesine göre belirtilecektir.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7228" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00C91A10" w:rsidP="004E7C83" w:rsidRDefault="00C91A10"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="00C91A10" w:rsidP="004E7C83" w:rsidRDefault="00C91A10"/>
+          <w:p w:rsidRPr="00E5124F" w:rsidR="00C91A10" w:rsidP="00E5124F" w:rsidRDefault="00C91A10" w14:paraId="1E1CF002" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00E5124F" w:rsidR="00C91A10" w:rsidP="00E5124F" w:rsidRDefault="00C91A10" w14:paraId="573037FE" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00E5124F" w:rsidR="00C91A10" w:rsidP="00E5124F" w:rsidRDefault="00C91A10" w14:paraId="6FE0FF1C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00E5124F" w:rsidR="00C91A10" w:rsidP="00E5124F" w:rsidRDefault="00C91A10" w14:paraId="25A7CE55" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00E5124F" w:rsidR="00C91A10" w:rsidP="00E5124F" w:rsidRDefault="00C91A10" w14:paraId="31A361C8" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...22 lines deleted...]
-      <w:tr w:rsidR="00C70F15" w:rsidTr="004E7C83">
+      <w:tr w:rsidRPr="00E5124F" w:rsidR="00C70F15" w:rsidTr="004E7C83" w14:paraId="388A55A9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="899"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5463" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004E7C83" w:rsidR="00C70F15" w:rsidP="004E7C83" w:rsidRDefault="00C70F15">
+          <w:p w:rsidRPr="004E7C83" w:rsidR="00C70F15" w:rsidP="004E7C83" w:rsidRDefault="00C70F15" w14:paraId="47885D4E" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E7C83">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">İlan edilen Öğretim </w:t>
             </w:r>
             <w:r w:rsidRPr="004E7C83" w:rsidR="00C91A10">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Üyesi</w:t>
             </w:r>
             <w:r w:rsidRPr="004E7C83">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> kadrosu için belirtmiş olduğum yukarıdaki bilgilerin doğru olduğunu, eksik ve yanlış beya</w:t>
             </w:r>
             <w:r w:rsidRPr="004E7C83" w:rsidR="00DC6590">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>nımın tespit edilmesi durumunda</w:t>
             </w:r>
             <w:r w:rsidRPr="004E7C83">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> atamam yapılsa dahi haklarımdan feragat edeceğimi, şimdiden kabul ediyorum.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4851" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004E7C83" w:rsidR="00C70F15" w:rsidP="004E7C83" w:rsidRDefault="00C70F15">
+          <w:p w:rsidRPr="004E7C83" w:rsidR="00C70F15" w:rsidP="004E7C83" w:rsidRDefault="00C70F15" w14:paraId="55705D97" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E7C83">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Başvuru Sahibinin Adı Soyadı/ İmzası/ Tarih</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="004E7C83" w:rsidR="00AC4759" w:rsidP="004E7C83" w:rsidRDefault="00AC4759">
+          <w:p w:rsidRPr="00E5124F" w:rsidR="00AC4759" w:rsidP="00E5124F" w:rsidRDefault="00AC4759" w14:paraId="52C3450B" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="20"/>
+                <w:sz w:val="12"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="004E7C83" w:rsidR="00AC4759" w:rsidP="004E7C83" w:rsidRDefault="00AC4759">
+          <w:p w:rsidRPr="00E5124F" w:rsidR="00AC4759" w:rsidP="00E5124F" w:rsidRDefault="00AC4759" w14:paraId="283C9303" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="20"/>
+                <w:sz w:val="12"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="004E7C83" w:rsidR="00AC4759" w:rsidP="004E7C83" w:rsidRDefault="00AC4759">
+          <w:p w:rsidRPr="00E5124F" w:rsidR="00AC4759" w:rsidP="00E5124F" w:rsidRDefault="00AC4759" w14:paraId="36E08FAA" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="20"/>
+                <w:sz w:val="12"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="004E7C83" w:rsidR="00AC4759" w:rsidP="004E7C83" w:rsidRDefault="00AC4759">
+          <w:p w:rsidRPr="004E7C83" w:rsidR="00AC4759" w:rsidP="004E7C83" w:rsidRDefault="00AC4759" w14:paraId="5FF441BA" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E7C83">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>----- / ------ / 202</w:t>
             </w:r>
             <w:r w:rsidRPr="004E7C83" w:rsidR="00037F59">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E7C83" w:rsidTr="004E7C83">
+      <w:tr w:rsidRPr="00E5124F" w:rsidR="004E7C83" w:rsidTr="004E7C83" w14:paraId="12D4C769" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="136"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10314" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="1F4E78"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004E7C83" w:rsidR="004E7C83" w:rsidP="004E7C83" w:rsidRDefault="004E7C83">
+          <w:p w:rsidRPr="00E5124F" w:rsidR="004E7C83" w:rsidP="004E7C83" w:rsidRDefault="004E7C83" w14:paraId="2E050D1C" w14:textId="77777777">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="1F4E78"/>
               <w:ind w:left="-180"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FFFFFF"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00370949">
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E5124F">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="22"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>EKLER</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="004E7C83" w:rsidR="00C91A10" w:rsidP="004E7C83" w:rsidRDefault="00C70F15">
+    <w:p w:rsidRPr="004E7C83" w:rsidR="00C91A10" w:rsidP="004E7C83" w:rsidRDefault="00C70F15" w14:paraId="07F2D1A1" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E7C83">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>☐ Özgeçmiş</w:t>
       </w:r>
       <w:r w:rsidRPr="004E7C83" w:rsidR="009154A2">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004E7C83" w:rsidR="00C91A10" w:rsidP="004E7C83" w:rsidRDefault="007F2C9C">
+    <w:p w:rsidRPr="004E7C83" w:rsidR="00C91A10" w:rsidP="004E7C83" w:rsidRDefault="007F2C9C" w14:paraId="0960AFBC" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E7C83">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">☐ EK-2 </w:t>
       </w:r>
       <w:r w:rsidRPr="004E7C83" w:rsidR="00C91A10">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Yayın </w:t>
       </w:r>
@@ -1046,486 +1175,462 @@
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidRPr="004E7C83" w:rsidR="00C91A10">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>istesi</w:t>
       </w:r>
       <w:r w:rsidRPr="004E7C83">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> ve Puanlama Tablosu</w:t>
       </w:r>
       <w:r w:rsidRPr="004E7C83" w:rsidR="00037F59">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Profesör Başvurularında)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004E7C83" w:rsidR="00CF4D2E" w:rsidP="004E7C83" w:rsidRDefault="007F2C9C">
+    <w:p w:rsidRPr="004E7C83" w:rsidR="00CF4D2E" w:rsidP="004E7C83" w:rsidRDefault="007F2C9C" w14:paraId="5D427325" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E7C83">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>☐ EK-3 Genel Değerlendirme</w:t>
       </w:r>
       <w:r w:rsidRPr="004E7C83" w:rsidR="00CF4D2E">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Tablosu</w:t>
       </w:r>
       <w:r w:rsidRPr="004E7C83" w:rsidR="00037F59">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Profesör Başvurularında)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004E7C83" w:rsidR="00037F59" w:rsidP="004E7C83" w:rsidRDefault="00037F59">
+    <w:p w:rsidRPr="004E7C83" w:rsidR="00037F59" w:rsidP="004E7C83" w:rsidRDefault="00037F59" w14:paraId="594846F4" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E7C83">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>☐ EK-1 Temel Alanlar Tablosu (Doçent ve Doktor Öğretim Üyesi Başvurularında)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004E7C83" w:rsidR="00037F59" w:rsidP="004E7C83" w:rsidRDefault="00037F59">
+    <w:p w:rsidRPr="004E7C83" w:rsidR="00037F59" w:rsidP="004E7C83" w:rsidRDefault="00037F59" w14:paraId="44D6E9CA" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E7C83">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>☐ EK-2 Genel Ölçütler Tablosu (Doçent ve Doktor Öğretim Üyesi Başvurularında)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004E7C83" w:rsidR="00037F59" w:rsidP="004E7C83" w:rsidRDefault="00037F59">
+    <w:p w:rsidRPr="004E7C83" w:rsidR="00037F59" w:rsidP="004E7C83" w:rsidRDefault="00037F59" w14:paraId="03D3BA7C" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E7C83">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>☐ Aday Beyanname Formu (Doçent ve Doktor Öğretim Üyesi Başvurularında)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004E7C83" w:rsidR="001B758B" w:rsidP="004E7C83" w:rsidRDefault="001B758B">
+    <w:p w:rsidRPr="004E7C83" w:rsidR="001B758B" w:rsidP="004E7C83" w:rsidRDefault="001B758B" w14:paraId="6CA5E130" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E7C83">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>☐ Yabancı Dil Belgesi</w:t>
       </w:r>
       <w:r w:rsidRPr="004E7C83" w:rsidR="00246DC2">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidRPr="004E7C83" w:rsidR="00037F59">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Doktor Öğretim Üyesi Başvurularında</w:t>
       </w:r>
       <w:r w:rsidRPr="004E7C83" w:rsidR="00246DC2">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004E7C83" w:rsidR="0014410A" w:rsidP="004E7C83" w:rsidRDefault="00C91A10">
+    <w:p w:rsidRPr="00E5124F" w:rsidR="0014410A" w:rsidP="004E7C83" w:rsidRDefault="00C91A10" w14:paraId="32BCECD8" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="22"/>
+          <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E7C83">
+      <w:r w:rsidRPr="00E5124F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>☐ 2 Adet Fotoğraf</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E7C83">
+      <w:r w:rsidRPr="00E5124F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004E7C83" w:rsidR="005E6E96">
+      <w:r w:rsidRPr="00E5124F" w:rsidR="005E6E96">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="004E7C83" w:rsidR="005E6E96">
+      <w:r w:rsidRPr="00E5124F" w:rsidR="005E6E96">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="004E7C83" w:rsidR="005E6E96">
+      <w:r w:rsidRPr="00E5124F" w:rsidR="005E6E96">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="004E7C83" w:rsidR="005E6E96">
+      <w:r w:rsidRPr="00E5124F" w:rsidR="005E6E96">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="004E7C83" w:rsidR="005E6E96">
+      <w:r w:rsidRPr="00E5124F" w:rsidR="005E6E96">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="004E7C83" w:rsidR="005E6E96">
+      <w:r w:rsidRPr="00E5124F" w:rsidR="005E6E96">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="004E7C83" w:rsidR="005E6E96">
+      <w:r w:rsidRPr="00E5124F" w:rsidR="005E6E96">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="004E7C83" w:rsidR="005E6E96">
+      <w:r w:rsidRPr="00E5124F" w:rsidR="005E6E96">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="004E7C83" w:rsidR="005E6E96">
+      <w:r w:rsidRPr="00E5124F" w:rsidR="005E6E96">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="004E7C83" w:rsidR="005E6E96">
+      <w:r w:rsidRPr="00E5124F" w:rsidR="005E6E96">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="22"/>
+          <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Eklerini teslim aldım.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004E7C83" w:rsidR="0014410A" w:rsidP="004E7C83" w:rsidRDefault="0014410A">
+    <w:p w:rsidRPr="004E7C83" w:rsidR="0014410A" w:rsidP="004E7C83" w:rsidRDefault="0014410A" w14:paraId="14D6DE6F" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E7C83">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">☐ </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> Lisans ve Doktora</w:t>
+        <w:t>☐ Lisans,Yüksek Lisans ve Doktora</w:t>
       </w:r>
       <w:r w:rsidRPr="004E7C83" w:rsidR="00FB0B3F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mezuniyet Belgeleri</w:t>
       </w:r>
       <w:r w:rsidRPr="004E7C83" w:rsidR="00C91A10">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">                                               </w:t>
       </w:r>
       <w:r w:rsidRPr="004E7C83" w:rsidR="00FB0B3F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004E7C83" w:rsidR="00C91A10" w:rsidP="004E7C83" w:rsidRDefault="00C91A10">
+    <w:p w:rsidRPr="004E7C83" w:rsidR="00C91A10" w:rsidP="004E7C83" w:rsidRDefault="00C91A10" w14:paraId="121FF223" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E7C83">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>☐ Doçentlik Belgesi</w:t>
       </w:r>
       <w:r w:rsidRPr="004E7C83" w:rsidR="00246DC2">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Profesör ve Doçent </w:t>
       </w:r>
       <w:r w:rsidRPr="004E7C83" w:rsidR="00037F59">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>başvurularında</w:t>
       </w:r>
       <w:r w:rsidRPr="004E7C83" w:rsidR="00246DC2">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="004E7C83" w:rsidR="005E6E96">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidRPr="004E7C83" w:rsidR="005E6E96">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="004E7C83" w:rsidR="005E6E96">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="004E7C83" w:rsidR="005E6E96">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="004E7C83" w:rsidR="005E6E96">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00C16E4E">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidRPr="004E7C83" w:rsidR="005E6E96">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004E7C83" w:rsidR="005E6E96">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>----- / ------ / 202</w:t>
       </w:r>
       <w:r w:rsidRPr="004E7C83" w:rsidR="00037F59">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004E7C83" w:rsidR="00C91A10" w:rsidP="004E7C83" w:rsidRDefault="00C91A10">
+    <w:p w:rsidRPr="004E7C83" w:rsidR="00C91A10" w:rsidP="004E7C83" w:rsidRDefault="00C91A10" w14:paraId="6E98E9D3" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E7C83">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>☐ Nüfus Cüzdanı Fotokopisi</w:t>
       </w:r>
-      <w:bookmarkStart w:name="_GoBack" w:id="0"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidRPr="004E7C83" w:rsidR="00C91A10" w:rsidP="004E7C83" w:rsidRDefault="009154A2">
+    <w:p w:rsidRPr="004E7C83" w:rsidR="00C91A10" w:rsidP="004E7C83" w:rsidRDefault="009154A2" w14:paraId="7B4F3DEF" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E7C83">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>☐ Hizmet Belgesi</w:t>
       </w:r>
       <w:r w:rsidRPr="004E7C83" w:rsidR="00F65E13">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -1562,257 +1667,258 @@
       <w:r w:rsidRPr="004E7C83" w:rsidR="00FB0B3F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="004E7C83" w:rsidR="00FB0B3F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="004E7C83" w:rsidR="00FB0B3F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004E7C83" w:rsidR="00C91A10" w:rsidP="004E7C83" w:rsidRDefault="00C91A10">
+    <w:p w:rsidRPr="004E7C83" w:rsidR="00C91A10" w:rsidP="004E7C83" w:rsidRDefault="00C91A10" w14:paraId="2A07E473" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E7C83">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>☐ Yayınları içeren dosya</w:t>
       </w:r>
       <w:r w:rsidRPr="004E7C83" w:rsidR="0033629B">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004E7C83" w:rsidR="005E6E96">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(Profesör başvuru</w:t>
       </w:r>
       <w:r w:rsidRPr="004E7C83" w:rsidR="00037F59">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>larında</w:t>
       </w:r>
       <w:r w:rsidRPr="004E7C83" w:rsidR="005E6E96">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> - 1 adet fiziki dosya, 6 adet USB belleğe yüklenmiş halde)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004E7C83" w:rsidR="005E6E96" w:rsidP="004E7C83" w:rsidRDefault="0097464B">
+    <w:p w:rsidRPr="004E7C83" w:rsidR="005E6E96" w:rsidP="004E7C83" w:rsidRDefault="0097464B" w14:paraId="0BD3D58A" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="-180"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E7C83">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="004E7C83" w:rsidR="005E6E96">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004E7C83" w:rsidR="00C91A10">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="004E7C83" w:rsidR="00037F59">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Doçent </w:t>
       </w:r>
       <w:r w:rsidRPr="004E7C83">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ve </w:t>
       </w:r>
       <w:r w:rsidRPr="004E7C83" w:rsidR="00037F59">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Doktor Öğretim Üyesi başvurularında</w:t>
       </w:r>
       <w:r w:rsidRPr="004E7C83" w:rsidR="00FB0B3F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> - 1 adet fiziki dosya, 4 adet USB belleğe yüklenmiş halde)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004E7C83" w:rsidR="0007237E" w:rsidP="004E7C83" w:rsidRDefault="005E6E96">
+    <w:p w:rsidRPr="004E7C83" w:rsidR="0007237E" w:rsidP="004E7C83" w:rsidRDefault="005E6E96" w14:paraId="58B3C6BA" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E7C83">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> ☐ Başlıca Araştırma Eseri (Profesör </w:t>
       </w:r>
       <w:r w:rsidRPr="004E7C83" w:rsidR="00037F59">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>başvurularında</w:t>
       </w:r>
       <w:r w:rsidRPr="004E7C83">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="004E7C83" w:rsidR="003119DE">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidRPr="004E7C83" w:rsidR="0007237E" w:rsidSect="0006232D">
-      <w:headerReference w:type="default" r:id="R16cc4e382c394c4c"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="even" r:id="R75021ca7b83044ef"/>
+      <w:headerReference w:type="default" r:id="Rbe2bc67e713e4322"/>
+      <w:headerReference w:type="first" r:id="Rbe2bc67e713e4322"/>
+      <w:headerReference w:type="even" r:id="Rbe2bc67e713e4322"/>
+      <w:footerReference w:type="default" r:id="Rd641710e8c64408d"/>
+      <w:footerReference w:type="first" r:id="Rd641710e8c64408d"/>
+      <w:footerReference w:type="even" r:id="Rd641710e8c64408d"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="2155" w:right="850" w:bottom="1588" w:left="850" w:header="720" w:footer="283" w:gutter="0"/>
+      <w:pgMar w:top="2154" w:right="850" w:bottom="1587" w:left="850" w:header="720" w:footer="283" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="A2"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="A2"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblBorders>
         <w:top w:val="none"/>
         <w:bottom w:val="none"/>
         <w:left w:val="none"/>
         <w:right w:val="none"/>
         <w:insideH w:val="none"/>
         <w:insideV w:val="none"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="8369"/>
       <w:gridCol w:w="1021"/>
       <w:gridCol w:w="816"/>
     </w:tblGrid>
     <w:tr>
@@ -1837,51 +1943,51 @@
               <w:sz w:val="17"/>
               <w:szCs w:val="17"/>
               <w:i/>
               <w:color w:val="FF0000"/>
             </w:rPr>
             <w:t xml:space="preserve">Bu dokümanın basılı hali kontrolsüz doküman kabul edilmektedir. Lütfen web sitesinden en son versiyonuna ulaşınız.</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Century Gothic"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>KYS-FR.177, R00, 02.09.2026</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
           </w:pPr>
-          <w:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:history="true" r:id="Rbad4d6dba44e4a5b">
+          <w:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:history="true" r:id="R3ee911f27c6d4079">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Century Gothic"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:color w:val="0563C1"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>kvys.giresun.edu.tr/dg/726</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="500" w:type="pct"/>
           <w:tcMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="85" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
@@ -2006,51 +2112,51 @@
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="432000" cy="432000"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="2" name="QR"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="QR"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R3805c5bc7ae84ef3" cstate="print"/>
+                        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rfd4859f182fe4e2c" cstate="print"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="432000" cy="432000"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
@@ -2111,51 +2217,51 @@
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
               <w:noProof/>
               <w:sz w:val="29"/>
               <w:szCs w:val="29"/>
               <w:lang w:eastAsia="tr-TR"/>
             </w:rPr>
             <w:drawing>
               <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="854000" cy="854000"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="1" name="Resim 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="Picture 1"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rf84d453fa1394a79" cstate="print"/>
+                        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rbe2f6422b31e40e1" cstate="print"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="854000" cy="854000"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
@@ -2186,51 +2292,51 @@
             <w:jc w:val="center"/>
             <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Century Gothic"/>
               <w:b/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>GİRESUN ÜNİVERSİTESİ</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:jc w:val="center"/>
             <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Century Gothic"/>
               <w:b/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
-            <w:t>Öğretim Üyesi Başvuru Formu</w:t>
+            <w:t>Öğretim Üyesi Kadrosuna Başvuru Formu</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1541" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Century Gothic"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Doküman No</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1491" w:type="dxa"/>
@@ -2553,221 +2659,210 @@
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Century Gothic"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A057719"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5C580828"/>
     <w:lvl w:ilvl="0" w:tplc="57F82F70">
       <w:start w:val="2"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="180" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041F0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="900" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default" w:eastAsia="Times New Roman"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041F0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1620" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="041F0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2340" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="041F0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3060" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default" w:eastAsia="Times New Roman"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="041F0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3780" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="041F0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4500" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041F0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5220" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default" w:eastAsia="Times New Roman"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041F0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5940" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1918663541">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:useNormalStyleForList/>
-[...13 lines deleted...]
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0007237E"/>
     <w:rsid w:val="00000A91"/>
     <w:rsid w:val="00001D0A"/>
     <w:rsid w:val="00001DEA"/>
     <w:rsid w:val="00022C71"/>
     <w:rsid w:val="0003487A"/>
     <w:rsid w:val="00037F59"/>
     <w:rsid w:val="000602AD"/>
     <w:rsid w:val="0006232D"/>
     <w:rsid w:val="0007237E"/>
     <w:rsid w:val="00076C11"/>
     <w:rsid w:val="000B666C"/>
     <w:rsid w:val="000C00A5"/>
     <w:rsid w:val="000D5B8D"/>
     <w:rsid w:val="000E25DB"/>
     <w:rsid w:val="000E761F"/>
     <w:rsid w:val="00107D6B"/>
     <w:rsid w:val="0014410A"/>
     <w:rsid w:val="00150911"/>
     <w:rsid w:val="00151FA6"/>
     <w:rsid w:val="00176EB6"/>
     <w:rsid w:val="00192D89"/>
     <w:rsid w:val="00197594"/>
     <w:rsid w:val="001B33C9"/>
+    <w:rsid w:val="001B4010"/>
     <w:rsid w:val="001B758B"/>
     <w:rsid w:val="001C66A1"/>
     <w:rsid w:val="001D1E5D"/>
     <w:rsid w:val="001F19B6"/>
     <w:rsid w:val="00205C6A"/>
     <w:rsid w:val="00217618"/>
     <w:rsid w:val="0022136C"/>
     <w:rsid w:val="00231BD9"/>
     <w:rsid w:val="00246833"/>
     <w:rsid w:val="00246DC2"/>
     <w:rsid w:val="00255ACE"/>
     <w:rsid w:val="00292F64"/>
     <w:rsid w:val="00294929"/>
     <w:rsid w:val="002A23CD"/>
     <w:rsid w:val="002A738C"/>
     <w:rsid w:val="002A779F"/>
     <w:rsid w:val="002B6488"/>
     <w:rsid w:val="002C41CD"/>
     <w:rsid w:val="002D2E27"/>
     <w:rsid w:val="003119DE"/>
     <w:rsid w:val="00313202"/>
     <w:rsid w:val="0033629B"/>
     <w:rsid w:val="00347459"/>
     <w:rsid w:val="003562DB"/>
     <w:rsid w:val="00357335"/>
@@ -2781,50 +2876,51 @@
     <w:rsid w:val="003C1ADB"/>
     <w:rsid w:val="003C6979"/>
     <w:rsid w:val="003D55B4"/>
     <w:rsid w:val="003F51D5"/>
     <w:rsid w:val="00401E9C"/>
     <w:rsid w:val="00413A3E"/>
     <w:rsid w:val="00431497"/>
     <w:rsid w:val="004419E7"/>
     <w:rsid w:val="00451AD0"/>
     <w:rsid w:val="004633D9"/>
     <w:rsid w:val="00465BB2"/>
     <w:rsid w:val="004762A3"/>
     <w:rsid w:val="0049217A"/>
     <w:rsid w:val="004933BA"/>
     <w:rsid w:val="004B413B"/>
     <w:rsid w:val="004B7BED"/>
     <w:rsid w:val="004D5529"/>
     <w:rsid w:val="004E313E"/>
     <w:rsid w:val="004E7C83"/>
     <w:rsid w:val="004E7EB9"/>
     <w:rsid w:val="004F516C"/>
     <w:rsid w:val="00505E84"/>
     <w:rsid w:val="00537A74"/>
     <w:rsid w:val="00554EEB"/>
     <w:rsid w:val="00556E62"/>
+    <w:rsid w:val="00560A45"/>
     <w:rsid w:val="00560FBA"/>
     <w:rsid w:val="005C2D1A"/>
     <w:rsid w:val="005D6CD7"/>
     <w:rsid w:val="005E6E96"/>
     <w:rsid w:val="006063CA"/>
     <w:rsid w:val="006364D3"/>
     <w:rsid w:val="006504A8"/>
     <w:rsid w:val="00685D31"/>
     <w:rsid w:val="0069235B"/>
     <w:rsid w:val="00697ABE"/>
     <w:rsid w:val="006A7657"/>
     <w:rsid w:val="006B65C8"/>
     <w:rsid w:val="006D4EB1"/>
     <w:rsid w:val="006D5CC9"/>
     <w:rsid w:val="006F3C02"/>
     <w:rsid w:val="006F51BC"/>
     <w:rsid w:val="00704534"/>
     <w:rsid w:val="007060ED"/>
     <w:rsid w:val="007074C8"/>
     <w:rsid w:val="0074147C"/>
     <w:rsid w:val="007540F0"/>
     <w:rsid w:val="00773D11"/>
     <w:rsid w:val="007766A3"/>
     <w:rsid w:val="00792F90"/>
     <w:rsid w:val="007B12A7"/>
@@ -2871,164 +2967,212 @@
     <w:rsid w:val="00A66B65"/>
     <w:rsid w:val="00A722A2"/>
     <w:rsid w:val="00A906B3"/>
     <w:rsid w:val="00AA1D69"/>
     <w:rsid w:val="00AB0F31"/>
     <w:rsid w:val="00AB591B"/>
     <w:rsid w:val="00AC4759"/>
     <w:rsid w:val="00AC73D2"/>
     <w:rsid w:val="00AE764F"/>
     <w:rsid w:val="00AF0730"/>
     <w:rsid w:val="00AF3926"/>
     <w:rsid w:val="00AF5E7C"/>
     <w:rsid w:val="00B03107"/>
     <w:rsid w:val="00B034AE"/>
     <w:rsid w:val="00B46430"/>
     <w:rsid w:val="00B6234E"/>
     <w:rsid w:val="00B662A9"/>
     <w:rsid w:val="00B76494"/>
     <w:rsid w:val="00B8642F"/>
     <w:rsid w:val="00BA368B"/>
     <w:rsid w:val="00BA530A"/>
     <w:rsid w:val="00BB5A99"/>
     <w:rsid w:val="00BC131A"/>
     <w:rsid w:val="00BC3181"/>
     <w:rsid w:val="00BE1827"/>
+    <w:rsid w:val="00BF3F2A"/>
     <w:rsid w:val="00C0222C"/>
     <w:rsid w:val="00C12936"/>
     <w:rsid w:val="00C15B9B"/>
     <w:rsid w:val="00C16E4E"/>
     <w:rsid w:val="00C20397"/>
     <w:rsid w:val="00C44D20"/>
     <w:rsid w:val="00C470E8"/>
     <w:rsid w:val="00C553CB"/>
     <w:rsid w:val="00C562F1"/>
     <w:rsid w:val="00C63693"/>
     <w:rsid w:val="00C70F15"/>
     <w:rsid w:val="00C72482"/>
     <w:rsid w:val="00C76844"/>
     <w:rsid w:val="00C91A10"/>
     <w:rsid w:val="00CA12BC"/>
     <w:rsid w:val="00CF4D2E"/>
     <w:rsid w:val="00D02553"/>
     <w:rsid w:val="00D03540"/>
     <w:rsid w:val="00D1334A"/>
     <w:rsid w:val="00D1580F"/>
     <w:rsid w:val="00D27205"/>
     <w:rsid w:val="00D447EA"/>
     <w:rsid w:val="00D5672A"/>
     <w:rsid w:val="00D837B3"/>
     <w:rsid w:val="00D968C7"/>
     <w:rsid w:val="00DA4C6C"/>
     <w:rsid w:val="00DA75C1"/>
     <w:rsid w:val="00DC6590"/>
     <w:rsid w:val="00DD2413"/>
     <w:rsid w:val="00DD7271"/>
     <w:rsid w:val="00DE1E17"/>
     <w:rsid w:val="00DE1F19"/>
     <w:rsid w:val="00E131CD"/>
     <w:rsid w:val="00E25E06"/>
+    <w:rsid w:val="00E5124F"/>
     <w:rsid w:val="00E62232"/>
     <w:rsid w:val="00E76E85"/>
     <w:rsid w:val="00E819AD"/>
     <w:rsid w:val="00E91797"/>
     <w:rsid w:val="00EA12DC"/>
     <w:rsid w:val="00EB6980"/>
     <w:rsid w:val="00ED08E1"/>
     <w:rsid w:val="00EE3E28"/>
     <w:rsid w:val="00EF0E3D"/>
     <w:rsid w:val="00EF2265"/>
     <w:rsid w:val="00EF34D8"/>
     <w:rsid w:val="00F31163"/>
     <w:rsid w:val="00F404C5"/>
     <w:rsid w:val="00F43B23"/>
     <w:rsid w:val="00F53985"/>
     <w:rsid w:val="00F65E13"/>
     <w:rsid w:val="00F677C7"/>
     <w:rsid w:val="00FA4A13"/>
     <w:rsid w:val="00FA685B"/>
     <w:rsid w:val="00FB0B3F"/>
     <w:rsid w:val="00FC56D4"/>
     <w:rsid w:val="00FC7D9B"/>
     <w:rsid w:val="00FD40A1"/>
     <w:rsid w:val="00FE3401"/>
     <w:rsid w:val="00FE3D22"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="4006D1B7"/>
+  <w15:docId w15:val="{00B5EAD6-2987-42CF-8659-23DE33F077E0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="tr-TR" w:eastAsia="tr-TR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="267">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -3096,50 +3240,159 @@
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="VarsaylanParagrafYazTipi">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormalTablo">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
@@ -3150,253 +3403,63 @@
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="ListeYok">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="TabloKlavuzu">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="NormalTablo"/>
     <w:rsid w:val="002A779F"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
-[...188 lines deleted...]
-
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="R16cc4e382c394c4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer1.xml" Id="R75021ca7b83044ef" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="Rbe2bc67e713e4322" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer1.xml" Id="Rd641710e8c64408d" /></Relationships>
 </file>
 
-<file path=word/_rels/footer1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="R3805c5bc7ae84ef3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kvys.giresun.edu.tr/dg/726" TargetMode="External" Id="Rbad4d6dba44e4a5b" /></Relationships>
+<file path=word/_rels/footer1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="Rfd4859f182fe4e2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kvys.giresun.edu.tr/dg/726" TargetMode="External" Id="R3ee911f27c6d4079" /></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="Rf84d453fa1394a79" /></Relationships>
+<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="Rbe2f6422b31e40e1" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Ofis Teması">
   <a:themeElements>
     <a:clrScheme name="Ofis">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3644,70 +3707,68 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
+  <Pages>2</Pages>
   <Words>310</Words>
-  <Characters>1769</Characters>
+  <Characters>1768</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>14</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>GİRESUN ÜNİVERSİTESİ REKTÖRLÜĞÜNE</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Oem</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2075</CharactersWithSpaces>
+  <CharactersWithSpaces>2074</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>GİRESUN ÜNİVERSİTESİ REKTÖRLÜĞÜNE</dc:title>
-  <dc:subject/>
   <dc:creator>giresun ünv.</dc:creator>
-  <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>