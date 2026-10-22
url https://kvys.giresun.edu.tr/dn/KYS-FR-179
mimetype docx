--- v0 (2026-09-07)
+++ v1 (2026-10-22)
@@ -11,52 +11,50 @@
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidRPr="008B7C30" w:rsidR="00804E01" w:rsidP="009D70CE" w:rsidRDefault="002F29DA">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_GoBack" w:id="0"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="008B7C30">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>G</w:t>
       </w:r>
       <w:r w:rsidRPr="008B7C30" w:rsidR="00804E01">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>İRESUN ÜNİVERSİTESİ</w:t>
       </w:r>
       <w:r w:rsidRPr="008B7C30" w:rsidR="00A62531">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> REKTÖRLÜĞÜNE</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="008B7C30" w:rsidR="00804E01" w:rsidP="009D70CE" w:rsidRDefault="002F29DA">
       <w:pPr>
         <w:jc w:val="center"/>
@@ -323,50 +321,52 @@
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="008B7C30" w:rsidR="00804E01" w:rsidP="009D70CE" w:rsidRDefault="00FA21F8">
       <w:pPr>
         <w:ind w:left="4956"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B7C30">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008B7C30" w:rsidR="00804E01">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Adı Soyadı </w:t>
       </w:r>
+      <w:bookmarkStart w:name="_GoBack" w:id="0"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidRPr="008B7C30" w:rsidR="003C581C" w:rsidP="009D70CE" w:rsidRDefault="00804E01">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B7C30">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008B7C30" w:rsidR="002F29DA">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="008B7C30" w:rsidR="002F29DA">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
@@ -423,502 +423,501 @@
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1336"/>
         <w:gridCol w:w="3764"/>
         <w:gridCol w:w="5214"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="008B7C30" w:rsidR="00804E01" w:rsidTr="000E0A5B">
+      <w:tr w:rsidRPr="008B7C30" w:rsidR="00804E01" w:rsidTr="00AF39A4">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1336" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="1F4E78"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
           <w:p w:rsidRPr="008B7C30" w:rsidR="00FA21F8" w:rsidP="009D70CE" w:rsidRDefault="00FA21F8">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="008B7C30" w:rsidR="00804E01" w:rsidP="00B318F2" w:rsidRDefault="00FA21F8">
+          <w:p w:rsidRPr="00AF39A4" w:rsidR="00804E01" w:rsidP="00B318F2" w:rsidRDefault="00FA21F8">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="22"/>
+                <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008B7C30">
+            <w:r w:rsidRPr="00AF39A4">
               <w:rPr>
                 <w:b/>
-                <w:color w:val="FFFFFF"/>
-                <w:sz w:val="22"/>
+                <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>JÜRİ ÜYESİNİN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3764" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w:rsidRPr="00B318F2" w:rsidR="00FA21F8" w:rsidP="009D70CE" w:rsidRDefault="00FA21F8">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B318F2">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Görev Yaptığı Üniversite/Birimi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5214" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w:rsidRPr="00B318F2" w:rsidR="00804E01" w:rsidP="009D70CE" w:rsidRDefault="00804E01">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="008B7C30" w:rsidR="00804E01" w:rsidTr="000E0A5B">
+      <w:tr w:rsidRPr="008B7C30" w:rsidR="00804E01" w:rsidTr="00AF39A4">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1336" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="1F4E78"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w:rsidRPr="008B7C30" w:rsidR="00804E01" w:rsidP="009D70CE" w:rsidRDefault="00804E01">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3764" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="008B7C30" w:rsidR="00FA21F8" w:rsidP="009D70CE" w:rsidRDefault="00FA21F8">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B7C30">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Unvanı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5214" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="008B7C30" w:rsidR="00804E01" w:rsidP="009D70CE" w:rsidRDefault="00804E01">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="008B7C30" w:rsidR="00804E01" w:rsidTr="000E0A5B">
+      <w:tr w:rsidRPr="008B7C30" w:rsidR="00804E01" w:rsidTr="00AF39A4">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1336" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="1F4E78"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w:rsidRPr="008B7C30" w:rsidR="00804E01" w:rsidP="009D70CE" w:rsidRDefault="00804E01">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3764" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="008B7C30" w:rsidR="00FA21F8" w:rsidP="009D70CE" w:rsidRDefault="00FA21F8">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B7C30">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Kadro Derecesi-Ek Gösterge</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5214" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="008B7C30" w:rsidR="00804E01" w:rsidP="009D70CE" w:rsidRDefault="00804E01">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="008B7C30" w:rsidR="00804E01" w:rsidTr="000E0A5B">
+      <w:tr w:rsidRPr="008B7C30" w:rsidR="00804E01" w:rsidTr="00AF39A4">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1336" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="1F4E78"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w:rsidRPr="008B7C30" w:rsidR="00804E01" w:rsidP="009D70CE" w:rsidRDefault="00804E01">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3764" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="008B7C30" w:rsidR="00FA21F8" w:rsidP="009D70CE" w:rsidRDefault="00FA21F8">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B7C30">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>TC Kimlik Numarası</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5214" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="008B7C30" w:rsidR="00804E01" w:rsidP="009D70CE" w:rsidRDefault="00804E01">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="008B7C30" w:rsidR="00804E01" w:rsidTr="000E0A5B">
+      <w:tr w:rsidRPr="008B7C30" w:rsidR="00804E01" w:rsidTr="00AF39A4">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1336" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="1F4E78"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w:rsidRPr="008B7C30" w:rsidR="00804E01" w:rsidP="009D70CE" w:rsidRDefault="00804E01">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3764" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="008B7C30" w:rsidR="00FA21F8" w:rsidP="009D70CE" w:rsidRDefault="00FA21F8">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B7C30">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Emekli Sicil Numarası</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5214" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="008B7C30" w:rsidR="00804E01" w:rsidP="009D70CE" w:rsidRDefault="00804E01">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="008B7C30" w:rsidR="00804E01" w:rsidTr="000E0A5B">
+      <w:tr w:rsidRPr="008B7C30" w:rsidR="00804E01" w:rsidTr="00AF39A4">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1336" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="1F4E78"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w:rsidRPr="008B7C30" w:rsidR="00804E01" w:rsidP="009D70CE" w:rsidRDefault="00804E01">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3764" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="008B7C30" w:rsidR="00FA21F8" w:rsidP="009D70CE" w:rsidRDefault="00FA21F8">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B7C30">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Ücretin Yatırılacağı Banka Adı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5214" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="008B7C30" w:rsidR="00804E01" w:rsidP="009D70CE" w:rsidRDefault="00804E01">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="008B7C30" w:rsidR="00804E01" w:rsidTr="000E0A5B">
+      <w:tr w:rsidRPr="008B7C30" w:rsidR="00804E01" w:rsidTr="00AF39A4">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1336" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="1F4E78"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w:rsidRPr="008B7C30" w:rsidR="00804E01" w:rsidP="009D70CE" w:rsidRDefault="00804E01">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3764" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="008B7C30" w:rsidR="00FA21F8" w:rsidP="009D70CE" w:rsidRDefault="00FA21F8">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B7C30">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>IBAN Numarası</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5214" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="008B7C30" w:rsidR="00804E01" w:rsidP="009D70CE" w:rsidRDefault="00804E01">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="008B7C30" w:rsidR="00804E01" w:rsidTr="000E0A5B">
+      <w:tr w:rsidRPr="008B7C30" w:rsidR="00804E01" w:rsidTr="00AF39A4">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1336" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="1F4E78"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w:rsidRPr="008B7C30" w:rsidR="00804E01" w:rsidP="009D70CE" w:rsidRDefault="00804E01">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3764" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="008B7C30" w:rsidR="00804E01" w:rsidP="009D70CE" w:rsidRDefault="00FA21F8">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B7C30">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Kaçıncı Jüri Görevlendirilmesi Olduğu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5214" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="008B7C30" w:rsidR="00804E01" w:rsidP="009D70CE" w:rsidRDefault="00804E01">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="008B7C30" w:rsidR="00804E01" w:rsidTr="000E0A5B">
+      <w:tr w:rsidRPr="008B7C30" w:rsidR="00804E01" w:rsidTr="00AF39A4">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1336" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="1F4E78"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w:rsidRPr="008B7C30" w:rsidR="00804E01" w:rsidP="009D70CE" w:rsidRDefault="00804E01">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3764" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="008B7C30" w:rsidR="00FA21F8" w:rsidP="009D70CE" w:rsidRDefault="00134892">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B7C30">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
@@ -930,238 +929,236 @@
               </w:rPr>
               <w:t xml:space="preserve">elir Vergisi </w:t>
             </w:r>
             <w:r w:rsidRPr="008B7C30">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Toplam Matrah Tutarı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5214" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="008B7C30" w:rsidR="00804E01" w:rsidP="009D70CE" w:rsidRDefault="00804E01">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="008B7C30" w:rsidR="00804E01" w:rsidTr="000E0A5B">
+      <w:tr w:rsidRPr="008B7C30" w:rsidR="00804E01" w:rsidTr="00AF39A4">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1336" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="1F4E78"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w:rsidRPr="008B7C30" w:rsidR="00804E01" w:rsidP="009D70CE" w:rsidRDefault="00804E01">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3764" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="008B7C30" w:rsidR="00804E01" w:rsidP="009D70CE" w:rsidRDefault="00FA21F8">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B7C30">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Telefon Numarası</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5214" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="008B7C30" w:rsidR="00804E01" w:rsidP="009D70CE" w:rsidRDefault="00804E01">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="008B7C30" w:rsidR="00804E01" w:rsidTr="000E0A5B">
+      <w:tr w:rsidRPr="008B7C30" w:rsidR="00804E01" w:rsidTr="00AF39A4">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1336" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="1F4E78"/>
-[...3 lines deleted...]
-              <w:jc w:val="both"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w:rsidR="00AF39A4" w:rsidP="00B318F2" w:rsidRDefault="00AF39A4">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00B318F2" w:rsidR="00804E01" w:rsidP="00B318F2" w:rsidRDefault="00FA21F8">
+          <w:p w:rsidRPr="00AF39A4" w:rsidR="00804E01" w:rsidP="00B318F2" w:rsidRDefault="00AF39A4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="22"/>
+                <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B318F2">
+            <w:r w:rsidRPr="00AF39A4">
               <w:rPr>
                 <w:b/>
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="22"/>
+                <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="1F4E78"/>
               </w:rPr>
               <w:t>ADAYIN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3764" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="008B7C30" w:rsidR="00804E01" w:rsidP="009D70CE" w:rsidRDefault="00FA21F8">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B7C30">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Adı Soyadı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5214" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="008B7C30" w:rsidR="00804E01" w:rsidP="009D70CE" w:rsidRDefault="00804E01">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="008B7C30" w:rsidR="00804E01" w:rsidTr="000E0A5B">
+      <w:tr w:rsidRPr="008B7C30" w:rsidR="00804E01" w:rsidTr="00AF39A4">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1336" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="1F4E78"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w:rsidRPr="008B7C30" w:rsidR="00804E01" w:rsidP="009D70CE" w:rsidRDefault="00804E01">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3764" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="008B7C30" w:rsidR="00804E01" w:rsidP="009D70CE" w:rsidRDefault="00FA21F8">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B7C30">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Birimi/Bölümü/Anabilim Dalı</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5214" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="008B7C30" w:rsidR="00804E01" w:rsidP="009D70CE" w:rsidRDefault="00804E01">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="008B7C30" w:rsidR="00804E01" w:rsidTr="000E0A5B">
+      <w:tr w:rsidRPr="008B7C30" w:rsidR="00804E01" w:rsidTr="00AF39A4">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1336" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="1F4E78"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w:rsidRPr="008B7C30" w:rsidR="00804E01" w:rsidP="009D70CE" w:rsidRDefault="00804E01">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3764" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="008B7C30" w:rsidR="00804E01" w:rsidP="009D70CE" w:rsidRDefault="00FA21F8">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B7C30">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
@@ -1329,100 +1326,83 @@
       <w:r w:rsidRPr="008B7C30">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3096"/>
         <w:gridCol w:w="1512"/>
         <w:gridCol w:w="5706"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="008B7C30" w:rsidR="009D70CE" w:rsidTr="000E0A5B">
-[...5 lines deleted...]
-          <w:p w:rsidRPr="008B7C30" w:rsidR="009D70CE" w:rsidP="009D70CE" w:rsidRDefault="009D70CE">
+      <w:tr w:rsidRPr="008B7C30" w:rsidR="00AF39A4" w:rsidTr="00C840A7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4608" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00AF39A4" w:rsidR="00AF39A4" w:rsidP="009D70CE" w:rsidRDefault="00AF39A4">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
-                <w:color w:val="FFFFFF"/>
-[...12 lines deleted...]
-              <w:jc w:val="both"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5706" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00AF39A4" w:rsidR="00AF39A4" w:rsidP="009D70CE" w:rsidRDefault="00AF39A4">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
-                <w:color w:val="FFFFFF"/>
-[...12 lines deleted...]
-              <w:jc w:val="center"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF39A4">
               <w:rPr>
                 <w:b/>
-                <w:color w:val="FFFFFF"/>
-[...5 lines deleted...]
-                <w:color w:val="FFFFFF"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ADAYIN ADI SOYADI</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidRPr="008B7C30" w:rsidR="00D130EC" w:rsidTr="000E0A5B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3096" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidRPr="009D70CE" w:rsidR="00D130EC" w:rsidP="009D70CE" w:rsidRDefault="003C581C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D70CE">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">1. JÜRİ ÜYELİĞİ </w:t>
@@ -1861,56 +1841,56 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5706" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="008B7C30" w:rsidR="00D130EC" w:rsidP="009D70CE" w:rsidRDefault="00D130EC">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidRPr="008B7C30" w:rsidR="00281DB6" w:rsidP="009D70CE" w:rsidRDefault="00281DB6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidRPr="008B7C30" w:rsidR="00281DB6" w:rsidSect="008B7C30">
-      <w:headerReference w:type="default" r:id="R84d598edfc724b9b"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="even" r:id="R4c82fb92d2ae4755"/>
+      <w:headerReference w:type="default" r:id="R1453679482e640be"/>
+      <w:headerReference w:type="first" r:id="R1453679482e640be"/>
+      <w:headerReference w:type="even" r:id="R1453679482e640be"/>
+      <w:footerReference w:type="default" r:id="R2f0be7c8668d4132"/>
+      <w:footerReference w:type="first" r:id="R2f0be7c8668d4132"/>
+      <w:footerReference w:type="even" r:id="R2f0be7c8668d4132"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2155" w:right="850" w:bottom="1588" w:left="850" w:header="720" w:footer="283" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
@@ -1966,51 +1946,51 @@
               <w:sz w:val="17"/>
               <w:szCs w:val="17"/>
               <w:i/>
               <w:color w:val="FF0000"/>
             </w:rPr>
             <w:t xml:space="preserve">Bu dokümanın basılı hali kontrolsüz doküman kabul edilmektedir. Lütfen web sitesinden en son versiyonuna ulaşınız.</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Century Gothic"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>KYS-FR.179, R00, 02.09.2026</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
           </w:pPr>
-          <w:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:history="true" r:id="R9c3b879be4db4a75">
+          <w:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:history="true" r:id="Re8a61bc2e0b84b89">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Century Gothic"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:color w:val="0563C1"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>kvys.giresun.edu.tr/dg/728</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="500" w:type="pct"/>
           <w:tcMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="85" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
@@ -2135,51 +2115,51 @@
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="432000" cy="432000"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="2" name="QR"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="QR"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra631250308fc49cb" cstate="print"/>
+                        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re3f13fa0f16f45de" cstate="print"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="432000" cy="432000"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
@@ -2240,51 +2220,51 @@
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
               <w:noProof/>
               <w:sz w:val="29"/>
               <w:szCs w:val="29"/>
               <w:lang w:eastAsia="tr-TR"/>
             </w:rPr>
             <w:drawing>
               <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="854000" cy="854000"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="1" name="Resim 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="Picture 1"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R0fffbd70ccdd40a3" cstate="print"/>
+                        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R42337095305e48d3" cstate="print"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="854000" cy="854000"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
@@ -2717,50 +2697,51 @@
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00804E01"/>
     <w:rsid w:val="000E0A5B"/>
     <w:rsid w:val="00110D9D"/>
     <w:rsid w:val="00134892"/>
     <w:rsid w:val="002028D0"/>
     <w:rsid w:val="00281DB6"/>
     <w:rsid w:val="002F29DA"/>
     <w:rsid w:val="003C581C"/>
     <w:rsid w:val="004F2B03"/>
     <w:rsid w:val="0055786E"/>
     <w:rsid w:val="005C7376"/>
     <w:rsid w:val="00782233"/>
     <w:rsid w:val="00804E01"/>
     <w:rsid w:val="00863259"/>
     <w:rsid w:val="008B7C30"/>
     <w:rsid w:val="008C78A6"/>
     <w:rsid w:val="00962DEF"/>
     <w:rsid w:val="009B4C4C"/>
     <w:rsid w:val="009D70CE"/>
     <w:rsid w:val="00A62531"/>
     <w:rsid w:val="00A904BE"/>
+    <w:rsid w:val="00AF39A4"/>
     <w:rsid w:val="00B0291C"/>
     <w:rsid w:val="00B318F2"/>
     <w:rsid w:val="00CD6272"/>
     <w:rsid w:val="00D130EC"/>
     <w:rsid w:val="00E81FC9"/>
     <w:rsid w:val="00E952BD"/>
     <w:rsid w:val="00ED2DC1"/>
     <w:rsid w:val="00FA21F8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
@@ -3143,57 +3124,57 @@
   </w:style>
   <w:style w:type="table" w:styleId="TabloKlavuzu">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="NormalTablo"/>
     <w:rsid w:val="00804E01"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="R84d598edfc724b9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer1.xml" Id="R4c82fb92d2ae4755" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="R1453679482e640be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer1.xml" Id="R2f0be7c8668d4132" /></Relationships>
 </file>
 
-<file path=word/_rels/footer1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="Ra631250308fc49cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kvys.giresun.edu.tr/dg/728" TargetMode="External" Id="R9c3b879be4db4a75" /></Relationships>
+<file path=word/_rels/footer1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="Re3f13fa0f16f45de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kvys.giresun.edu.tr/dg/728" TargetMode="External" Id="Re8a61bc2e0b84b89" /></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R0fffbd70ccdd40a3" /></Relationships>
+<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R42337095305e48d3" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Ofis Teması">
   <a:themeElements>
     <a:clrScheme name="Ofis">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3443,66 +3424,66 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>210</Words>
-  <Characters>1199</Characters>
+  <Characters>1198</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>9</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>GİRESUN ÜNİVERSİTESİ</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>F_s_M</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1407</CharactersWithSpaces>
+  <CharactersWithSpaces>1406</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>GİRESUN ÜNİVERSİTESİ</dc:title>
   <dc:creator>bekir</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>