--- v0 (2026-09-07)
+++ v1 (2026-10-22)
@@ -397,57 +397,57 @@
       <rgbColor rgb="00FFCC99"/>
       <rgbColor rgb="003366FF"/>
       <rgbColor rgb="0033CCCC"/>
       <rgbColor rgb="0099CC00"/>
       <rgbColor rgb="00FFCC00"/>
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId3"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId5"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/vmldrawing.vml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image.png" Id="R485c1ca26a3b4d09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image2.png" Id="R2d5d82e653204305" /></Relationships>
-[...5 lines deleted...]
-<file path=xl/drawings/_rels/vmldrawing3.vml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image5.png" Id="Rd40095e403be4570" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image6.png" Id="R6b3ad44d42aa4517" /></Relationships>
+<file path=xl/drawings/_rels/vmldrawing.vml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image.png" Id="R4abecbec4a7e4364" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image2.png" Id="Ref4ffdd48fc9400d" /></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/vmldrawing2.vml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image3.png" Id="R938be93fea4943f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image4.png" Id="R4925aa9fe7c948ad" /></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/vmldrawing3.vml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image5.png" Id="R1c76efa6c74e4401" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image6.png" Id="Rfa5346966ac54b7b" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Ofis Teması">
   <a:themeElements>
     <a:clrScheme name="Ofis">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -691,57 +691,57 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="/xl/drawings/vmldrawing.vml" Id="Rbf41579efa2b40a3" /></Relationships>
-[...5 lines deleted...]
-<file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="/xl/drawings/vmldrawing3.vml" Id="R9686d28c10b247e7" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="/xl/drawings/vmldrawing.vml" Id="Rdcdcf098c183435d" /></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="/xl/drawings/vmldrawing2.vml" Id="R6552819b0bba4bbb" /></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="/xl/drawings/vmldrawing3.vml" Id="Rbf6fe89664314021" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:D27"/>
   <x:sheetViews>
     <x:sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <x:selection activeCell="J4" sqref="J4"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr baseColWidth="8" defaultRowHeight="21"/>
   <x:cols>
     <x:col min="1" max="1" width="10.140625" style="5" bestFit="1" customWidth="1"/>
     <x:col min="2" max="2" width="57.28515625" style="5" customWidth="1"/>
     <x:col min="3" max="3" width="27.28515625" style="2" customWidth="1"/>
     <x:col min="4" max="4" width="14.85546875" style="5" customWidth="1"/>
     <x:col min="5" max="16384" width="9.140625" style="5" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" ht="21.75" customHeight="1" thickBot="1"/>
     <x:row r="2" ht="21.75" customHeight="1" thickBot="1">
@@ -959,106 +959,106 @@
     <x:row r="27" ht="21.75" customHeight="1" thickBot="1">
       <x:c r="A27" s="10" t="n">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="11" t="n"/>
       <x:c r="C27" s="12" t="n"/>
       <x:c r="D27" s="5" t="n"/>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="1">
     <x:mergeCell ref="A2:C2"/>
   </x:mergeCells>
   <x:pageMargins left="0.7" right="0.7" top="1.05" bottom="0.95" header="0.25" footer="0.2"/>
   <x:pageSetup paperSize="9" scale="92" fitToHeight="0" orientation="portrait" horizontalDpi="4294967294" verticalDpi="4294967294"/>
   <x:headerFooter>
     <x:oddHeader>&amp;L&amp;G&amp;C&amp;"Times New Roman,Bold"&amp;10T.C.
 GİRESUN ÜNİVERSİTESİ
 &amp;11Hizmet İçi Eğitim Talep Formu&amp;R&amp;"Times New Roman,Regular"&amp;8Doküman No: KYS-FR.183
 İlk Yayın Tarihi: 02.09.2026
 Revizyon No: 00
 Sayfa No: &amp;P / &amp;N</x:oddHeader>
     <x:oddFooter>&amp;L&amp;"Times New Roman"&amp;I&amp;9&amp;KFF0000Bu dokümanın basılı hali kontrolsüz doküman kabul edilmektedir. Lütfen web sitesinden en son versiyonuna ulaşınız.
 &amp;I&amp;8&amp;K000000KYS-FR.183, R00, 02.09.2026
 &amp;K0563C1kvys.giresun.edu.tr/dg/732&amp;R&amp;G</x:oddFooter>
   </x:headerFooter>
-  <x:legacyDrawingHF xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rbf41579efa2b40a3"/>
+  <x:legacyDrawingHF xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rdcdcf098c183435d"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr/>
   </x:sheetPr>
   <x:dimension ref="A1:A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0">
       <x:selection activeCell="A1" sqref="A1"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1"/>
   </x:sheetData>
   <x:pageMargins left="0.7" right="0.7" top="1.05" bottom="0.95" header="0.25" footer="0.2"/>
   <x:headerFooter>
     <x:oddHeader>&amp;L&amp;G&amp;C&amp;"Times New Roman,Bold"&amp;10T.C.
 GİRESUN ÜNİVERSİTESİ
 &amp;11Hizmet İçi Eğitim Talep Formu&amp;R&amp;"Times New Roman,Regular"&amp;8Doküman No: KYS-FR.183
 İlk Yayın Tarihi: 02.09.2026
 Revizyon No: 00
 Sayfa No: &amp;P / &amp;N</x:oddHeader>
     <x:oddFooter>&amp;L&amp;"Times New Roman"&amp;I&amp;9&amp;KFF0000Bu dokümanın basılı hali kontrolsüz doküman kabul edilmektedir. Lütfen web sitesinden en son versiyonuna ulaşınız.
 &amp;I&amp;8&amp;K000000KYS-FR.183, R00, 02.09.2026
 &amp;K0563C1kvys.giresun.edu.tr/dg/732&amp;R&amp;G</x:oddFooter>
   </x:headerFooter>
-  <x:legacyDrawingHF xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rd0570fada26e4a09"/>
+  <x:legacyDrawingHF xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R6552819b0bba4bbb"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr/>
   </x:sheetPr>
   <x:dimension ref="A1:A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0">
       <x:selection activeCell="A1" sqref="A1"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1"/>
   </x:sheetData>
   <x:pageMargins left="0.7" right="0.7" top="1.05" bottom="0.95" header="0.25" footer="0.2"/>
   <x:headerFooter>
     <x:oddHeader>&amp;L&amp;G&amp;C&amp;"Times New Roman,Bold"&amp;10T.C.
 GİRESUN ÜNİVERSİTESİ
 &amp;11Hizmet İçi Eğitim Talep Formu&amp;R&amp;"Times New Roman,Regular"&amp;8Doküman No: KYS-FR.183
 İlk Yayın Tarihi: 02.09.2026
 Revizyon No: 00
 Sayfa No: &amp;P / &amp;N</x:oddHeader>
     <x:oddFooter>&amp;L&amp;"Times New Roman"&amp;I&amp;9&amp;KFF0000Bu dokümanın basılı hali kontrolsüz doküman kabul edilmektedir. Lütfen web sitesinden en son versiyonuna ulaşınız.
 &amp;I&amp;8&amp;K000000KYS-FR.183, R00, 02.09.2026
 &amp;K0563C1kvys.giresun.edu.tr/dg/732&amp;R&amp;G</x:oddFooter>
   </x:headerFooter>
-  <x:legacyDrawingHF xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R9686d28c10b247e7"/>
+  <x:legacyDrawingHF xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rbf6fe89664314021"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>