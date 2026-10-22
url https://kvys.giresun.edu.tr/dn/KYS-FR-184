--- v0 (2026-09-07)
+++ v1 (2026-10-22)
@@ -3,762 +3,549 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidRPr="00C4778F" w:rsidR="00893703" w:rsidP="00C4778F" w:rsidRDefault="00893703">
+    <w:p w:rsidR="008C79CF" w:rsidP="008C79CF" w:rsidRDefault="008C79CF">
       <w:pPr>
         <w:pStyle w:val="AralkYok"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...11 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00C4778F" w:rsidR="00893703" w:rsidP="00C4778F" w:rsidRDefault="00893703">
+    <w:p w:rsidR="008C79CF" w:rsidP="008C79CF" w:rsidRDefault="008C79CF">
       <w:pPr>
         <w:pStyle w:val="AralkYok"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...11 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_GoBack" w:id="0"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidRPr="00C4778F" w:rsidR="00893703" w:rsidP="00C4778F" w:rsidRDefault="00893703">
-      <w:pPr>
+    <w:p w:rsidR="008C79CF" w:rsidP="008C79CF" w:rsidRDefault="008C79CF">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00C4778F" w:rsidR="00893703" w:rsidP="003A4F53" w:rsidRDefault="00C4778F">
+    <w:p w:rsidR="008C79CF" w:rsidP="008C79CF" w:rsidRDefault="008C79CF">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008C79CF" w:rsidP="008C79CF" w:rsidRDefault="008C79CF">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>GİRESUN ÜNİVERSİTESİ REKTÖRLÜĞÜNE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C4778F" w:rsidR="008C79CF" w:rsidP="008C79CF" w:rsidRDefault="008C79CF">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C4778F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(Personel Daire Başkanlığı)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C4778F" w:rsidR="008C79CF" w:rsidP="008C79CF" w:rsidRDefault="008C79CF">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008C79CF" w:rsidP="008C79CF" w:rsidRDefault="008C79CF">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Üniversitemiz </w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C4778F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Üniversitemiz</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C4778F">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>……………………………………</w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>………………………………………</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C4778F">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Fakültesi/YO/Enstitüsü/MYO/Başkanlığı </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C4778F">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>……</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C4778F">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> derece </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C4778F">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>……………</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C4778F">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C4778F">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>kadrosunda</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C4778F">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> görev yapmaktayım. </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C4778F">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>……………………</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C4778F">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> İl Nüfus ve Vatandaşlık Müdürlüğüne verilmek üzere kendime, eş ve çocuklarıma hususi / hizmet pasaport talep formunun onaylanarak tarafıma verilmesini arz ederim.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C4778F" w:rsidR="00893703" w:rsidP="00C4778F" w:rsidRDefault="00893703">
+    <w:p w:rsidRPr="00C4778F" w:rsidR="008C79CF" w:rsidP="008C79CF" w:rsidRDefault="008C79CF">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008C79CF" w:rsidP="008C79CF" w:rsidRDefault="008C79CF">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="6663"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C4778F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tarih</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C4778F" w:rsidR="008C79CF" w:rsidP="008C79CF" w:rsidRDefault="008C79CF">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="6663"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C4778F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>İmza</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C4778F" w:rsidR="008C79CF" w:rsidP="008C79CF" w:rsidRDefault="008C79CF">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="6663"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ad </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C4778F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Soyad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidRPr="00C4778F" w:rsidR="008C79CF" w:rsidP="008C79CF" w:rsidRDefault="008C79CF">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00C4778F" w:rsidR="00893703" w:rsidP="00C4778F" w:rsidRDefault="00893703">
+    <w:p w:rsidR="008C79CF" w:rsidP="008C79CF" w:rsidRDefault="008C79CF">
       <w:pPr>
         <w:pStyle w:val="AralkYok"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...119 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00C4778F" w:rsidR="00893703" w:rsidP="00C4778F" w:rsidRDefault="00893703">
+    <w:p w:rsidRPr="00C4778F" w:rsidR="008C79CF" w:rsidP="008C79CF" w:rsidRDefault="008C79CF">
       <w:pPr>
         <w:pStyle w:val="AralkYok"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C4778F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ekler</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C4778F">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...87 lines deleted...]
-        <w:t xml:space="preserve"> İmza</w:t>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C4778F" w:rsidR="00893703" w:rsidP="00C4778F" w:rsidRDefault="00893703">
+    <w:p w:rsidRPr="00C4778F" w:rsidR="008C79CF" w:rsidP="008C79CF" w:rsidRDefault="008C79CF">
       <w:pPr>
         <w:pStyle w:val="AralkYok"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...39 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1-Kimlik fotokopisi veya nüfus kayıt örneği (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.....</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sayfa</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C4778F" w:rsidR="00893703" w:rsidP="00C4778F" w:rsidRDefault="00893703">
-[...21 lines deleted...]
-    <w:p w:rsidRPr="00C4778F" w:rsidR="00893703" w:rsidP="00C4778F" w:rsidRDefault="00893703">
+    <w:p w:rsidRPr="00C4778F" w:rsidR="008C79CF" w:rsidP="008C79CF" w:rsidRDefault="008C79CF">
       <w:pPr>
         <w:pStyle w:val="AralkYok"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C4778F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Çocuk için talepte bulunulacaksa öğrenci belgesi</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C4778F" w:rsidR="00893703" w:rsidP="00C4778F" w:rsidRDefault="00893703">
+    <w:p w:rsidRPr="00C4778F" w:rsidR="008C79CF" w:rsidP="008C79CF" w:rsidRDefault="008C79CF">
       <w:pPr>
         <w:pStyle w:val="AralkYok"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...64 lines deleted...]
-        <w:t>)</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C4778F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3- </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C4778F" w:rsidR="00893703" w:rsidP="00C4778F" w:rsidRDefault="00C4778F">
+    <w:p w:rsidR="008C79CF" w:rsidP="008C79CF" w:rsidRDefault="008C79CF">
       <w:pPr>
         <w:pStyle w:val="AralkYok"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...11 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00C4778F" w:rsidR="00C4778F" w:rsidP="00C4778F" w:rsidRDefault="00C4778F">
+    <w:p w:rsidRPr="00C4778F" w:rsidR="008C79CF" w:rsidP="008C79CF" w:rsidRDefault="008C79CF">
       <w:pPr>
         <w:pStyle w:val="AralkYok"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...11 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C4778F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Adres    :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w:rsidRPr="00C4778F" w:rsidR="00893703" w:rsidP="00C4778F" w:rsidRDefault="00893703">
+    <w:p w:rsidRPr="00C4778F" w:rsidR="008C79CF" w:rsidP="008C79CF" w:rsidRDefault="008C79CF">
       <w:pPr>
         <w:pStyle w:val="AralkYok"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C4778F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C4778F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C4778F" w:rsidR="008C79CF" w:rsidP="008C79CF" w:rsidRDefault="008C79CF">
+      <w:pPr>
+        <w:pStyle w:val="AralkYok"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C4778F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>E-</w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C4778F">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-        <w:t>Adres    :</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>posta :</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w:rsidRPr="00C4778F" w:rsidR="00893703" w:rsidP="00C4778F" w:rsidRDefault="00893703">
-[...73 lines deleted...]
-      <w:footerReference w:type="even" r:id="R72514a6b5d534ed5"/>
+    <w:p w:rsidR="00AB25AD" w:rsidRDefault="00AB25AD"/>
+    <w:sectPr w:rsidR="00AB25AD">
+      <w:headerReference w:type="default" r:id="R3bccd17be42e444f"/>
+      <w:headerReference w:type="first" r:id="R3bccd17be42e444f"/>
+      <w:headerReference w:type="even" r:id="R3bccd17be42e444f"/>
+      <w:footerReference w:type="default" r:id="R0ca7c3de3b884b75"/>
+      <w:footerReference w:type="first" r:id="R0ca7c3de3b884b75"/>
+      <w:footerReference w:type="even" r:id="R0ca7c3de3b884b75"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="2155" w:right="850" w:bottom="1588" w:left="850" w:header="720" w:footer="283" w:gutter="0"/>
+      <w:pgMar w:top="2154" w:right="850" w:bottom="1587" w:left="850" w:header="720" w:footer="283" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
@@ -805,58 +592,58 @@
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Century Gothic"/>
               <w:sz w:val="17"/>
               <w:szCs w:val="17"/>
               <w:i/>
               <w:color w:val="FF0000"/>
             </w:rPr>
             <w:t xml:space="preserve">Bu dokümanın basılı hali kontrolsüz doküman kabul edilmektedir. Lütfen web sitesinden en son versiyonuna ulaşınız.</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Century Gothic"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t>KYS-FR.184, R00, 02.09.2026</w:t>
+            <w:t>KYS-FR.184, R01, 02.09.2026</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
           </w:pPr>
-          <w:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:history="true" r:id="R7c7209e199094f2f">
+          <w:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:history="true" r:id="R4906e6ee8d0a4342">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Century Gothic"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:color w:val="0563C1"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>kvys.giresun.edu.tr/dg/733</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="500" w:type="pct"/>
           <w:tcMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="85" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
@@ -981,51 +768,51 @@
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="432000" cy="432000"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="2" name="QR"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="QR"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R45960f9683164cbb" cstate="print"/>
+                        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R9ea75d34dc0649fb" cstate="print"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="432000" cy="432000"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
@@ -1086,51 +873,51 @@
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
               <w:noProof/>
               <w:sz w:val="29"/>
               <w:szCs w:val="29"/>
               <w:lang w:eastAsia="tr-TR"/>
             </w:rPr>
             <w:drawing>
               <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="854000" cy="854000"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="1" name="Resim 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="Picture 1"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc8c8bb1c9ad24a96" cstate="print"/>
+                        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rf7eef306144348ae" cstate="print"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="854000" cy="854000"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
@@ -1313,51 +1100,51 @@
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Century Gothic"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Revizyon Tarihi</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1491" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t/>
+            <w:t>09.10.2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr>
       <w:trPr>
         <w:trHeight w:val="286"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1566" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
         <w:p/>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5411" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
         <w:p/>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1541" w:type="dxa"/>
@@ -1370,51 +1157,51 @@
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Century Gothic"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Revizyon No</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1491" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t>00</w:t>
+            <w:t>01</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr>
       <w:trPr>
         <w:trHeight w:val="272"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1566" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
         <w:p/>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5411" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
         <w:p/>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1541" w:type="dxa"/>
@@ -1541,92 +1328,93 @@
     <w:pPr>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00406617"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00C4778F"/>
+    <w:rsidRoot w:val="008C79CF"/>
+    <w:rsid w:val="00104356"/>
+    <w:rsid w:val="00390847"/>
+    <w:rsid w:val="003F2BFE"/>
+    <w:rsid w:val="00534859"/>
+    <w:rsid w:val="008B44D2"/>
+    <w:rsid w:val="008C79CF"/>
+    <w:rsid w:val="00924CE0"/>
+    <w:rsid w:val="00AB25AD"/>
+    <w:rsid w:val="00ED6745"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="tr-TR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
@@ -1736,86 +1524,93 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="008C79CF"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="VarsaylanParagrafYazTipi">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormalTablo">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="ListeYok">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="AralkYok">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00521732"/>
+    <w:rsid w:val="008C79CF"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="tr-TR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
@@ -1935,104 +1730,111 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="008C79CF"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="VarsaylanParagrafYazTipi">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormalTablo">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="ListeYok">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="AralkYok">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00521732"/>
+    <w:rsid w:val="008C79CF"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="R37adeff4869e4ba2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer1.xml" Id="R72514a6b5d534ed5" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="R3bccd17be42e444f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer1.xml" Id="R0ca7c3de3b884b75" /></Relationships>
 </file>
 
-<file path=word/_rels/footer1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="R45960f9683164cbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kvys.giresun.edu.tr/dg/733" TargetMode="External" Id="R7c7209e199094f2f" /></Relationships>
+<file path=word/_rels/footer1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="R9ea75d34dc0649fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kvys.giresun.edu.tr/dg/733" TargetMode="External" Id="R4906e6ee8d0a4342" /></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="Rc8c8bb1c9ad24a96" /></Relationships>
+<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="Rf7eef306144348ae" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Ofis Teması">
   <a:themeElements>
     <a:clrScheme name="Ofis">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2281,65 +2083,65 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>96</Words>
-  <Characters>550</Characters>
+  <Words>80</Words>
+  <Characters>462</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>4</Lines>
+  <Lines>3</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Silentall Unattended Installer</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>645</CharactersWithSpaces>
+  <CharactersWithSpaces>541</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Windows Kullanıcısı</dc:creator>
+  <dc:creator>ugur</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>