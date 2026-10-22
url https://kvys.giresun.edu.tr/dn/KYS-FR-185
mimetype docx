--- v0 (2026-09-07)
+++ v1 (2026-10-22)
@@ -925,56 +925,56 @@
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w:rsidR="005C4444" w:rsidP="0036039B" w:rsidRDefault="0036039B">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="005C4444" w:rsidSect="00AE5F66">
-      <w:headerReference w:type="default" r:id="R0f0e8386d87b4280"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="even" r:id="Rbd52027b6ec84e77"/>
+      <w:headerReference w:type="default" r:id="R463ce235707d491a"/>
+      <w:headerReference w:type="first" r:id="R463ce235707d491a"/>
+      <w:headerReference w:type="even" r:id="R463ce235707d491a"/>
+      <w:footerReference w:type="default" r:id="Rb6f24260ac2c4942"/>
+      <w:footerReference w:type="first" r:id="Rb6f24260ac2c4942"/>
+      <w:footerReference w:type="even" r:id="Rb6f24260ac2c4942"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2155" w:right="850" w:bottom="1588" w:left="850" w:header="720" w:footer="283" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -1037,51 +1037,51 @@
               <w:sz w:val="17"/>
               <w:szCs w:val="17"/>
               <w:i/>
               <w:color w:val="FF0000"/>
             </w:rPr>
             <w:t xml:space="preserve">Bu dokümanın basılı hali kontrolsüz doküman kabul edilmektedir. Lütfen web sitesinden en son versiyonuna ulaşınız.</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Century Gothic"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>KYS-FR.185, R00, 02.09.2026</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
           </w:pPr>
-          <w:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:history="true" r:id="Re498dd3e671e4738">
+          <w:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:history="true" r:id="R58e84dc724444928">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Century Gothic"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:color w:val="0563C1"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>kvys.giresun.edu.tr/dg/734</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="500" w:type="pct"/>
           <w:tcMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="85" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
@@ -1206,51 +1206,51 @@
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="432000" cy="432000"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="2" name="QR"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="QR"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R7395b5ab97224ee4" cstate="print"/>
+                        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc19b7d67ef0245ff" cstate="print"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="432000" cy="432000"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
@@ -1311,51 +1311,51 @@
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
               <w:noProof/>
               <w:sz w:val="29"/>
               <w:szCs w:val="29"/>
               <w:lang w:eastAsia="tr-TR"/>
             </w:rPr>
             <w:drawing>
               <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="854000" cy="854000"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="1" name="Resim 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="Picture 1"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rac6b9e138d624eb0" cstate="print"/>
+                        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R26b3f414c014492f" cstate="print"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="854000" cy="854000"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
@@ -2409,57 +2409,57 @@
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Kpr">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A02C17"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="R0f0e8386d87b4280" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer1.xml" Id="Rbd52027b6ec84e77" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="R463ce235707d491a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer1.xml" Id="Rb6f24260ac2c4942" /></Relationships>
 </file>
 
-<file path=word/_rels/footer1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="R7395b5ab97224ee4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kvys.giresun.edu.tr/dg/734" TargetMode="External" Id="Re498dd3e671e4738" /></Relationships>
+<file path=word/_rels/footer1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="Rc19b7d67ef0245ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kvys.giresun.edu.tr/dg/734" TargetMode="External" Id="R58e84dc724444928" /></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="Rac6b9e138d624eb0" /></Relationships>
+<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R26b3f414c014492f" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Teması">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>