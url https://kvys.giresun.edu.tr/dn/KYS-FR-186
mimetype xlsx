--- v0 (2026-09-07)
+++ v1 (2026-10-22)
@@ -201,57 +201,57 @@
       <rgbColor rgb="00FFCC99"/>
       <rgbColor rgb="003366FF"/>
       <rgbColor rgb="0033CCCC"/>
       <rgbColor rgb="0099CC00"/>
       <rgbColor rgb="00FFCC00"/>
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId3"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId5"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/vmldrawing.vml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image.png" Id="Rcee541946b5d452d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image2.png" Id="Rd9db6683e4524104" /></Relationships>
-[...5 lines deleted...]
-<file path=xl/drawings/_rels/vmldrawing3.vml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image5.png" Id="R6a31ad5f51dc44cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image6.png" Id="Rbb858045f0c94a89" /></Relationships>
+<file path=xl/drawings/_rels/vmldrawing.vml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image.png" Id="R892404d8513d4a30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image2.png" Id="R69cfd07ed409434e" /></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/vmldrawing2.vml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image3.png" Id="R7925b22b925b4e1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image4.png" Id="R588f20ac27e3465f" /></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/vmldrawing3.vml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image5.png" Id="Rc46c29101c904fae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image6.png" Id="R0e97aeb5dfa140d4" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Ofis Teması">
   <a:themeElements>
     <a:clrScheme name="Ofis">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -495,57 +495,57 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="/xl/drawings/vmldrawing.vml" Id="Rff9641c189d94ea3" /></Relationships>
-[...5 lines deleted...]
-<file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="/xl/drawings/vmldrawing3.vml" Id="R3b33ef49dddb4e19" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="/xl/drawings/vmldrawing.vml" Id="R66db177f56fd466a" /></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="/xl/drawings/vmldrawing2.vml" Id="Ra5ca613cdf1a41f0" /></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="/xl/drawings/vmldrawing3.vml" Id="R3ebd26d330f54d7f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:D29"/>
   <x:sheetViews>
     <x:sheetView tabSelected="1" topLeftCell="A19" workbookViewId="0">
       <x:selection activeCell="O6" sqref="O6"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr baseColWidth="8" defaultRowHeight="12.75"/>
   <x:cols>
     <x:col min="1" max="1" width="33" style="1" customWidth="1"/>
     <x:col min="2" max="2" width="11.28515625" style="1" customWidth="1"/>
     <x:col min="3" max="3" width="32.7109375" style="1" customWidth="1"/>
     <x:col min="4" max="4" width="32.28515625" style="1" customWidth="1"/>
     <x:col min="5" max="16384" width="9.140625" style="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1"/>
     <x:row r="2" s="2" customFormat="1" ht="18" customHeight="1">
@@ -835,115 +835,115 @@
     <x:mergeCell ref="B3:D3"/>
     <x:mergeCell ref="B5:D5"/>
     <x:mergeCell ref="A29:B29"/>
     <x:mergeCell ref="B8:D8"/>
     <x:mergeCell ref="B4:D4"/>
     <x:mergeCell ref="A28:B28"/>
     <x:mergeCell ref="A24:D24"/>
     <x:mergeCell ref="A27:B27"/>
     <x:mergeCell ref="B6:D6"/>
     <x:mergeCell ref="B7:D7"/>
     <x:mergeCell ref="B2:D2"/>
   </x:mergeCells>
   <x:pageMargins left="0.5511811023622047" right="0.5511811023622047" top="1.05" bottom="0.95" header="0.25" footer="0.2"/>
   <x:pageSetup paperSize="9" scale="64" orientation="portrait"/>
   <x:headerFooter>
     <x:oddHeader>&amp;L&amp;G&amp;C&amp;"Times New Roman,Bold"&amp;10T.C.
 GİRESUN ÜNİVERSİTESİ
 &amp;11Personel İlişik Kesme Formu&amp;R&amp;"Times New Roman,Regular"&amp;8Doküman No: KYS-FR.186
 İlk Yayın Tarihi: 02.09.2026
 Revizyon No: 00
 Sayfa No: &amp;P / &amp;N</x:oddHeader>
     <x:oddFooter>&amp;L&amp;"Times New Roman"&amp;I&amp;9&amp;KFF0000Bu dokümanın basılı hali kontrolsüz doküman kabul edilmektedir. Lütfen web sitesinden en son versiyonuna ulaşınız.
 &amp;I&amp;8&amp;K000000KYS-FR.186, R00, 02.09.2026
 &amp;K0563C1kvys.giresun.edu.tr/dg/735&amp;R&amp;G</x:oddFooter>
   </x:headerFooter>
-  <x:legacyDrawingHF xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rff9641c189d94ea3"/>
+  <x:legacyDrawingHF xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R66db177f56fd466a"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr/>
   </x:sheetPr>
   <x:dimension ref="A1:A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0">
       <x:selection activeCell="A1" sqref="A1"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr baseColWidth="8" defaultRowHeight="12.75"/>
   <x:sheetData>
     <x:row r="1"/>
   </x:sheetData>
   <x:pageMargins left="0.75" right="0.75" top="1.05" bottom="1" header="0.25" footer="0.2"/>
   <x:headerFooter>
     <x:oddHeader>&amp;L&amp;G&amp;C&amp;"Times New Roman,Bold"&amp;10T.C.
 GİRESUN ÜNİVERSİTESİ
 &amp;11Personel İlişik Kesme Formu&amp;R&amp;"Times New Roman,Regular"&amp;8Doküman No: KYS-FR.186
 İlk Yayın Tarihi: 02.09.2026
 Revizyon No: 00
 Sayfa No: &amp;P / &amp;N</x:oddHeader>
     <x:oddFooter>&amp;L&amp;"Times New Roman"&amp;I&amp;9&amp;KFF0000Bu dokümanın basılı hali kontrolsüz doküman kabul edilmektedir. Lütfen web sitesinden en son versiyonuna ulaşınız.
 &amp;I&amp;8&amp;K000000KYS-FR.186, R00, 02.09.2026
 &amp;K0563C1kvys.giresun.edu.tr/dg/735&amp;R&amp;G</x:oddFooter>
   </x:headerFooter>
-  <x:legacyDrawingHF xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R58ad1a0574ec4602"/>
+  <x:legacyDrawingHF xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Ra5ca613cdf1a41f0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr/>
   </x:sheetPr>
   <x:dimension ref="A1:A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0">
       <x:selection activeCell="A1" sqref="A1"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr baseColWidth="8" defaultRowHeight="12.75"/>
   <x:sheetData>
     <x:row r="1"/>
   </x:sheetData>
   <x:pageMargins left="0.75" right="0.75" top="1.05" bottom="1" header="0.25" footer="0.2"/>
   <x:headerFooter>
     <x:oddHeader>&amp;L&amp;G&amp;C&amp;"Times New Roman,Bold"&amp;10T.C.
 GİRESUN ÜNİVERSİTESİ
 &amp;11Personel İlişik Kesme Formu&amp;R&amp;"Times New Roman,Regular"&amp;8Doküman No: KYS-FR.186
 İlk Yayın Tarihi: 02.09.2026
 Revizyon No: 00
 Sayfa No: &amp;P / &amp;N</x:oddHeader>
     <x:oddFooter>&amp;L&amp;"Times New Roman"&amp;I&amp;9&amp;KFF0000Bu dokümanın basılı hali kontrolsüz doküman kabul edilmektedir. Lütfen web sitesinden en son versiyonuna ulaşınız.
 &amp;I&amp;8&amp;K000000KYS-FR.186, R00, 02.09.2026
 &amp;K0563C1kvys.giresun.edu.tr/dg/735&amp;R&amp;G</x:oddFooter>
   </x:headerFooter>
-  <x:legacyDrawingHF xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R3b33ef49dddb4e19"/>
+  <x:legacyDrawingHF xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R3ebd26d330f54d7f"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">sozpinar</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
   <property name="_AdHocReviewCycleID" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2">
     <vt:i4 xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">427415568</vt:i4>
   </property>