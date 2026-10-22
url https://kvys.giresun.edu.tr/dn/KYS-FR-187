--- v0 (2026-09-07)
+++ v1 (2026-10-22)
@@ -1,796 +1,622 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="00167613" w:rsidP="00167613" w:rsidRDefault="00167613">
-[...11 lines deleted...]
-    <w:p w:rsidR="00C6472C" w:rsidP="00167613" w:rsidRDefault="00C6472C">
+    <w:p w:rsidRPr="006F2792" w:rsidR="003760DD" w:rsidP="00C345B5" w:rsidRDefault="003760DD">
       <w:pPr>
         <w:pStyle w:val="stbilgi1"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00C6472C" w:rsidP="00167613" w:rsidRDefault="00C6472C">
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00186EC5" w:rsidP="00C345B5" w:rsidRDefault="00186EC5">
       <w:pPr>
         <w:pStyle w:val="stbilgi1"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00C6472C" w:rsidP="00167613" w:rsidRDefault="00C6472C">
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00186EC5" w:rsidP="00C345B5" w:rsidRDefault="00186EC5">
       <w:pPr>
         <w:pStyle w:val="stbilgi1"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00167613" w:rsidP="00167613" w:rsidRDefault="00167613">
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006F2792" w:rsidR="00C345B5" w:rsidP="00C345B5" w:rsidRDefault="00C345B5">
       <w:pPr>
         <w:pStyle w:val="stbilgi1"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="006F2792">
+        <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>SOSYAL GÜVENLİK KURUMU BAŞKANLIĞI</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00167613" w:rsidP="00167613" w:rsidRDefault="00167613">
+    <w:p w:rsidRPr="006F2792" w:rsidR="00C345B5" w:rsidP="00C345B5" w:rsidRDefault="00C345B5">
       <w:pPr>
         <w:pStyle w:val="stbilgi1"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-[...5 lines deleted...]
-          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F2792">
+        <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Emeklilik Hizmetleri Genel Müdürlüğü</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00167613" w:rsidP="00167613" w:rsidRDefault="00167613">
+    <w:p w:rsidRPr="006F2792" w:rsidR="00C345B5" w:rsidP="00C345B5" w:rsidRDefault="00C345B5">
       <w:pPr>
         <w:pStyle w:val="stbilgi1"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-[...6 lines deleted...]
-          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F2792">
+        <w:rPr>
           <w:bCs/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
         <w:t>Kamu Görevlileri Emeklilik Daire Başkanlığına</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00167613" w:rsidP="00167613" w:rsidRDefault="00167613">
+    <w:p w:rsidRPr="006F2792" w:rsidR="00C345B5" w:rsidP="00C345B5" w:rsidRDefault="00C345B5">
       <w:pPr>
         <w:pStyle w:val="stbilgi1"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00167613" w:rsidP="00167613" w:rsidRDefault="00167613">
+          <w:bCs/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006F2792" w:rsidR="00C345B5" w:rsidP="00C345B5" w:rsidRDefault="00C345B5">
       <w:pPr>
         <w:pStyle w:val="stbilgi1"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-[...38 lines deleted...]
-    <w:p w:rsidRPr="00C75AC2" w:rsidR="00167613" w:rsidP="00167613" w:rsidRDefault="00167613">
+          <w:bCs/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006F2792" w:rsidR="00C345B5" w:rsidP="00C345B5" w:rsidRDefault="00C345B5">
       <w:pPr>
         <w:pStyle w:val="stbilgi1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4818"/>
           <w:tab w:val="clear" w:pos="9637"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="006F2792">
+        <w:rPr>
           <w:bCs/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t>5510 sayılı Kanunun 4/1-(c) kapsamında sigortalı olarak görev yapmakta iken, kanunda öngörülen emeklilik şartlarını taşımam nedeniyle emeklilik talebinde bulunmuş bulunmaktayım.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C75AC2" w:rsidR="00167613" w:rsidP="00167613" w:rsidRDefault="00167613">
+    <w:p w:rsidRPr="006F2792" w:rsidR="00C345B5" w:rsidP="00C345B5" w:rsidRDefault="00C345B5">
       <w:pPr>
         <w:pStyle w:val="stbilgi1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4818"/>
           <w:tab w:val="clear" w:pos="9637"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C75AC2">
+      <w:r w:rsidRPr="006F2792">
         <w:rPr>
           <w:bCs/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Bu kapsamda, adıma bağlanacak emekli aylık ve emekli ikramiyesi ödemeleri</w:t>
-[...38 lines deleted...]
-    <w:p w:rsidRPr="00C75AC2" w:rsidR="00167613" w:rsidP="00167613" w:rsidRDefault="00167613">
+        <w:t>Bu kapsamda, adıma bağlanacak emekli aylık ve emekli ikramiyesi ödemelerimi aşağıda belirttiğim ve adresime en yakın banka/PTT şubesi aracılığıyla ödenmesini talep ediyorum.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006F2792" w:rsidR="00C345B5" w:rsidP="00C345B5" w:rsidRDefault="00C345B5">
       <w:pPr>
         <w:pStyle w:val="stbilgi1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4818"/>
           <w:tab w:val="clear" w:pos="9637"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C75AC2">
+      <w:r w:rsidRPr="006F2792">
         <w:rPr>
           <w:bCs/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
         <w:tab/>
         <w:t>Bilgi edinilmesini ve gereğini arz ederim.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00167613" w:rsidP="00167613" w:rsidRDefault="00167613">
+    <w:p w:rsidRPr="006F2792" w:rsidR="00C345B5" w:rsidP="00C345B5" w:rsidRDefault="00C345B5">
       <w:pPr>
         <w:pStyle w:val="stbilgi1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4818"/>
           <w:tab w:val="clear" w:pos="9637"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00167613" w:rsidP="00167613" w:rsidRDefault="00167613">
+          <w:bCs/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006F2792" w:rsidR="00C345B5" w:rsidP="00C345B5" w:rsidRDefault="00C345B5">
       <w:pPr>
         <w:pStyle w:val="stbilgi1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4818"/>
           <w:tab w:val="clear" w:pos="9637"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00167613" w:rsidP="00167613" w:rsidRDefault="00167613">
+          <w:bCs/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006F2792" w:rsidR="00C345B5" w:rsidP="00C345B5" w:rsidRDefault="00C345B5">
       <w:pPr>
         <w:pStyle w:val="stbilgi1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4818"/>
           <w:tab w:val="clear" w:pos="9637"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00C75AC2" w:rsidP="00167613" w:rsidRDefault="00C75AC2">
+          <w:bCs/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006F2792" w:rsidR="00C345B5" w:rsidP="00C345B5" w:rsidRDefault="00C345B5">
       <w:pPr>
         <w:pStyle w:val="stbilgi1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4818"/>
           <w:tab w:val="clear" w:pos="9637"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00167613" w:rsidP="00167613" w:rsidRDefault="00C75AC2">
+          <w:bCs/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006F2792" w:rsidR="00C345B5" w:rsidP="00C345B5" w:rsidRDefault="00C345B5">
       <w:pPr>
         <w:pStyle w:val="stbilgi1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4818"/>
           <w:tab w:val="clear" w:pos="9637"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-[...6 lines deleted...]
-          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F2792">
+        <w:rPr>
           <w:bCs/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="006F2792">
+        <w:rPr>
           <w:bCs/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="006F2792">
+        <w:rPr>
           <w:bCs/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="006F2792">
+        <w:rPr>
           <w:bCs/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="006F2792">
+        <w:rPr>
           <w:bCs/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="006F2792">
+        <w:rPr>
           <w:bCs/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="006F2792">
+        <w:rPr>
           <w:bCs/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="006F2792">
+        <w:rPr>
           <w:bCs/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="006F2792">
+        <w:rPr>
           <w:bCs/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="006F2792">
+        <w:rPr>
           <w:bCs/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
         <w:tab/>
         <w:t>(İmza)</w:t>
       </w:r>
-    </w:p>
-    <w:p w:rsidR="00167613" w:rsidP="00167613" w:rsidRDefault="00167613">
+      <w:bookmarkStart w:name="_GoBack" w:id="0"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w:rsidRPr="006F2792" w:rsidR="00C345B5" w:rsidP="00C345B5" w:rsidRDefault="00C345B5">
       <w:pPr>
         <w:pStyle w:val="stbilgi1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4818"/>
           <w:tab w:val="clear" w:pos="9637"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00C75AC2" w:rsidP="00167613" w:rsidRDefault="00C75AC2">
+          <w:bCs/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006F2792" w:rsidR="00C345B5" w:rsidP="00C345B5" w:rsidRDefault="00C345B5">
       <w:pPr>
         <w:pStyle w:val="stbilgi1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4818"/>
           <w:tab w:val="clear" w:pos="9637"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00C75AC2" w:rsidP="00167613" w:rsidRDefault="00C75AC2">
+          <w:bCs/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006F2792" w:rsidR="00C345B5" w:rsidP="00C345B5" w:rsidRDefault="00C345B5">
       <w:pPr>
         <w:pStyle w:val="stbilgi1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4818"/>
           <w:tab w:val="clear" w:pos="9637"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00C75AC2" w:rsidP="00167613" w:rsidRDefault="00C75AC2">
+          <w:bCs/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006F2792" w:rsidR="00C345B5" w:rsidP="00C345B5" w:rsidRDefault="00C345B5">
       <w:pPr>
         <w:pStyle w:val="stbilgi1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4818"/>
           <w:tab w:val="clear" w:pos="9637"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00C75AC2" w:rsidP="00167613" w:rsidRDefault="00C75AC2">
+          <w:bCs/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006F2792" w:rsidR="00C345B5" w:rsidP="00C345B5" w:rsidRDefault="00C345B5">
       <w:pPr>
         <w:pStyle w:val="stbilgi1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4818"/>
           <w:tab w:val="clear" w:pos="9637"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00C75AC2" w:rsidP="00167613" w:rsidRDefault="00C75AC2">
+          <w:bCs/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006F2792" w:rsidR="00C345B5" w:rsidP="00C345B5" w:rsidRDefault="00C345B5">
       <w:pPr>
         <w:pStyle w:val="stbilgi1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4818"/>
           <w:tab w:val="clear" w:pos="9637"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00C75AC2" w:rsidP="00167613" w:rsidRDefault="00C75AC2">
+          <w:bCs/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006F2792" w:rsidR="00C345B5" w:rsidP="00C345B5" w:rsidRDefault="00C345B5">
       <w:pPr>
         <w:pStyle w:val="stbilgi1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4818"/>
           <w:tab w:val="clear" w:pos="9637"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00167613" w:rsidP="00167613" w:rsidRDefault="00167613">
+          <w:bCs/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006F2792" w:rsidR="00C345B5" w:rsidP="00C345B5" w:rsidRDefault="00C345B5">
       <w:pPr>
         <w:pStyle w:val="stbilgi1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4818"/>
           <w:tab w:val="clear" w:pos="9637"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00167613" w:rsidP="00167613" w:rsidRDefault="00167613">
+          <w:bCs/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006F2792" w:rsidR="00C345B5" w:rsidP="00C345B5" w:rsidRDefault="00C345B5">
       <w:pPr>
         <w:pStyle w:val="stbilgi1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4818"/>
           <w:tab w:val="clear" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-[...6 lines deleted...]
-          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F2792">
+        <w:rPr>
           <w:bCs/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
         <w:t>Emeklinin Adı-Soyadı</w:t>
       </w:r>
-      <w:r w:rsidR="00C75AC2">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="006F2792">
+        <w:rPr>
           <w:bCs/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00167613" w:rsidP="00167613" w:rsidRDefault="00167613">
+    <w:p w:rsidRPr="006F2792" w:rsidR="00C345B5" w:rsidP="00C345B5" w:rsidRDefault="00C345B5">
       <w:pPr>
         <w:pStyle w:val="stbilgi1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4818"/>
           <w:tab w:val="clear" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-[...6 lines deleted...]
-          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F2792">
+        <w:rPr>
           <w:bCs/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
         <w:t>T.C. Kimlik No</w:t>
       </w:r>
-      <w:r w:rsidR="00C75AC2">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="006F2792">
+        <w:rPr>
           <w:bCs/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00C75AC2">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="006F2792">
+        <w:rPr>
           <w:bCs/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00167613" w:rsidP="00167613" w:rsidRDefault="00167613">
+    <w:p w:rsidRPr="006F2792" w:rsidR="00C345B5" w:rsidP="00C345B5" w:rsidRDefault="00C345B5">
       <w:pPr>
         <w:pStyle w:val="stbilgi1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4818"/>
           <w:tab w:val="clear" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-[...6 lines deleted...]
-          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F2792">
+        <w:rPr>
           <w:bCs/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
         <w:t>Aylıklarının Ödenmesini</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00167613" w:rsidP="00167613" w:rsidRDefault="00167613">
+    <w:p w:rsidRPr="006F2792" w:rsidR="00C345B5" w:rsidP="00C345B5" w:rsidRDefault="00C345B5">
       <w:pPr>
         <w:pStyle w:val="stbilgi1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4818"/>
           <w:tab w:val="clear" w:pos="9637"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-[...14 lines deleted...]
-          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F2792">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:eastAsia="tr-TR"/>
+        </w:rPr>
+        <w:t>Talep Ettiği Banka (Banka ve Şube Adı)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F2792">
+        <w:rPr>
           <w:bCs/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00167613" w:rsidP="00167613" w:rsidRDefault="00167613">
-[...20 lines deleted...]
-      <w:footerReference w:type="even" r:id="Rde3fed7c529741cf"/>
+    <w:p w:rsidR="00AB25AD" w:rsidRDefault="00AB25AD"/>
+    <w:sectPr w:rsidR="00AB25AD">
+      <w:headerReference w:type="default" r:id="Rc6ce0537925a4162"/>
+      <w:headerReference w:type="first" r:id="Rc6ce0537925a4162"/>
+      <w:headerReference w:type="even" r:id="Rc6ce0537925a4162"/>
+      <w:footerReference w:type="default" r:id="R2c3e541d7d9f4662"/>
+      <w:footerReference w:type="first" r:id="R2c3e541d7d9f4662"/>
+      <w:footerReference w:type="even" r:id="R2c3e541d7d9f4662"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1417" w:right="850" w:bottom="1417" w:left="850" w:header="708" w:footer="283" w:gutter="0"/>
+      <w:pgMar w:top="2154" w:right="850" w:bottom="1587" w:left="850" w:header="720" w:footer="283" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="A2"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblBorders>
         <w:top w:val="none"/>
         <w:bottom w:val="none"/>
         <w:left w:val="none"/>
         <w:right w:val="none"/>
         <w:insideH w:val="none"/>
         <w:insideV w:val="none"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="8369"/>
       <w:gridCol w:w="1021"/>
       <w:gridCol w:w="816"/>
     </w:tblGrid>
     <w:tr>
@@ -808,58 +634,58 @@
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Century Gothic"/>
               <w:sz w:val="17"/>
               <w:szCs w:val="17"/>
               <w:i/>
               <w:color w:val="FF0000"/>
             </w:rPr>
             <w:t xml:space="preserve">Bu dokümanın basılı hali kontrolsüz doküman kabul edilmektedir. Lütfen web sitesinden en son versiyonuna ulaşınız.</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Century Gothic"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t>KYS-FR.187, R00, 02.09.2026</w:t>
+            <w:t>KYS-FR.187, R01, 02.09.2026</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
           </w:pPr>
-          <w:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:history="true" r:id="R69c8e010102645d1">
+          <w:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:history="true" r:id="R5a44b3425e324c17">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Century Gothic"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:color w:val="0563C1"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>kvys.giresun.edu.tr/dg/736</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="500" w:type="pct"/>
           <w:tcMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="85" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
@@ -984,51 +810,51 @@
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="432000" cy="432000"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="2" name="QR"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="QR"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra2f1e3b78c5040b3" cstate="print"/>
+                        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R9745556c88fd4c45" cstate="print"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="432000" cy="432000"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
@@ -1089,51 +915,51 @@
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
               <w:noProof/>
               <w:sz w:val="29"/>
               <w:szCs w:val="29"/>
               <w:lang w:eastAsia="tr-TR"/>
             </w:rPr>
             <w:drawing>
               <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="854000" cy="854000"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="1" name="Resim 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="Picture 1"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R7f71368a5b324a4e" cstate="print"/>
+                        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R517d89cd17094f42" cstate="print"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="854000" cy="854000"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
@@ -1316,51 +1142,51 @@
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Century Gothic"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Revizyon Tarihi</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1491" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t/>
+            <w:t>09.10.2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr>
       <w:trPr>
         <w:trHeight w:val="286"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1566" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
         <w:p/>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5411" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
         <w:p/>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1541" w:type="dxa"/>
@@ -1373,51 +1199,51 @@
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Century Gothic"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Revizyon No</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1491" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t>00</w:t>
+            <w:t>01</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr>
       <w:trPr>
         <w:trHeight w:val="272"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1566" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
         <w:p/>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5411" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
         <w:p/>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1541" w:type="dxa"/>
@@ -1534,165 +1360,143 @@
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:defaultTabStop w:val="709"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00B02ED3"/>
-[...32 lines deleted...]
-    <w:rsid w:val="00FE6021"/>
+    <w:rsidRoot w:val="00C345B5"/>
+    <w:rsid w:val="00104356"/>
+    <w:rsid w:val="00186EC5"/>
+    <w:rsid w:val="003760DD"/>
+    <w:rsid w:val="00390847"/>
+    <w:rsid w:val="003F2BFE"/>
+    <w:rsid w:val="00534859"/>
+    <w:rsid w:val="006F2792"/>
+    <w:rsid w:val="00924CE0"/>
+    <w:rsid w:val="00AB25AD"/>
+    <w:rsid w:val="00C345B5"/>
+    <w:rsid w:val="00ED6745"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="tr-TR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
     <w:lsdException w:name="toc 7" w:uiPriority="39"/>
     <w:lsdException w:name="toc 8" w:uiPriority="39"/>
     <w:lsdException w:name="toc 9" w:uiPriority="39"/>
     <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
-    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="39" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
@@ -1764,215 +1568,150 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00B02ED3"/>
-[...5 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="VarsaylanParagrafYazTipi">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormalTablo">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="ListeYok">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="AralkYok">
-[...56 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="stbilgi1">
     <w:name w:val="Üstbilgi1"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00167613"/>
+    <w:rsid w:val="00C345B5"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:suppressLineNumbers/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4818"/>
         <w:tab w:val="right" w:pos="9637"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="3"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:bidi="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="tr-TR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
     <w:lsdException w:name="toc 7" w:uiPriority="39"/>
     <w:lsdException w:name="toc 8" w:uiPriority="39"/>
     <w:lsdException w:name="toc 9" w:uiPriority="39"/>
     <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
-    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="39" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
@@ -2044,486 +1783,427 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00B02ED3"/>
-[...5 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="VarsaylanParagrafYazTipi">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormalTablo">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="ListeYok">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="AralkYok">
-[...56 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="stbilgi1">
     <w:name w:val="Üstbilgi1"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00167613"/>
+    <w:rsid w:val="00C345B5"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:suppressLineNumbers/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4818"/>
         <w:tab w:val="right" w:pos="9637"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="3"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:bidi="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="R8c413f7722ac43be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer1.xml" Id="Rde3fed7c529741cf" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="Rc6ce0537925a4162" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer1.xml" Id="R2c3e541d7d9f4662" /></Relationships>
 </file>
 
-<file path=word/_rels/footer1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="Ra2f1e3b78c5040b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kvys.giresun.edu.tr/dg/736" TargetMode="External" Id="R69c8e010102645d1" /></Relationships>
+<file path=word/_rels/footer1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="R9745556c88fd4c45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kvys.giresun.edu.tr/dg/736" TargetMode="External" Id="R5a44b3425e324c17" /></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R7f71368a5b324a4e" /></Relationships>
+<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R517d89cd17094f42" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Teması">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Ofis Teması">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Ofis">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Ofis">
       <a:majorFont>
-        <a:latin typeface="Calibri Light"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Ofis">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
-</file>
-[...14 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>96</Words>
-  <Characters>548</Characters>
+  <Words>97</Words>
+  <Characters>559</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>4</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Oem</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>643</CharactersWithSpaces>
+  <CharactersWithSpaces>655</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>NIHAT SIMSEK</dc:creator>
+  <dc:creator>ugur</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>