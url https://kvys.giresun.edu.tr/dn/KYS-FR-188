--- v0 (2026-09-07)
+++ v1 (2026-10-22)
@@ -1063,56 +1063,56 @@
     <w:p w:rsidR="00AD5147" w:rsidP="00241F0A" w:rsidRDefault="00AD5147">
       <w:pPr>
         <w:spacing w:after="60" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="-426" w:right="-399" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00AD5147" w:rsidP="00241F0A" w:rsidRDefault="00AD5147">
       <w:pPr>
         <w:spacing w:after="60" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="-426" w:right="-399" w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="tr-TR"/>
         </w:rPr>
         <w:sectPr w:rsidR="00AD5147" w:rsidSect="0012665F">
-          <w:headerReference w:type="default" r:id="Re28c4f4a59684730"/>
-[...4 lines deleted...]
-          <w:footerReference w:type="even" r:id="R2bdfceb7e2634ade"/>
+          <w:headerReference w:type="default" r:id="R5443c28ac4324634"/>
+          <w:headerReference w:type="first" r:id="R5443c28ac4324634"/>
+          <w:headerReference w:type="even" r:id="R5443c28ac4324634"/>
+          <w:footerReference w:type="default" r:id="Ra685a319e3244049"/>
+          <w:footerReference w:type="first" r:id="Ra685a319e3244049"/>
+          <w:footerReference w:type="even" r:id="Ra685a319e3244049"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1134" w:right="850" w:bottom="567" w:left="850" w:header="284" w:footer="283" w:gutter="0"/>
           <w:pgBorders w:offsetFrom="page">
             <w:top w:val="single" w:color="auto" w:sz="36" w:space="24"/>
             <w:left w:val="single" w:color="auto" w:sz="36" w:space="24"/>
             <w:bottom w:val="single" w:color="auto" w:sz="36" w:space="24"/>
             <w:right w:val="single" w:color="auto" w:sz="36" w:space="24"/>
           </w:pgBorders>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="005B2BBA" w:rsidR="00AD5147" w:rsidP="00AD5147" w:rsidRDefault="00AD5147">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B2BBA">
         <w:rPr>
           <w:b/>
@@ -1693,56 +1693,56 @@
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00680238">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Adres</w:t>
       </w:r>
       <w:r w:rsidRPr="00680238">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00680238">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidRPr="00241F0A" w:rsidR="00AD5147" w:rsidSect="00AD5147">
-      <w:headerReference w:type="default" r:id="Re28c4f4a59684730"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="even" r:id="R2bdfceb7e2634ade"/>
+      <w:headerReference w:type="default" r:id="R5443c28ac4324634"/>
+      <w:headerReference w:type="first" r:id="R5443c28ac4324634"/>
+      <w:headerReference w:type="even" r:id="R5443c28ac4324634"/>
+      <w:footerReference w:type="default" r:id="Ra685a319e3244049"/>
+      <w:footerReference w:type="first" r:id="Ra685a319e3244049"/>
+      <w:footerReference w:type="even" r:id="Ra685a319e3244049"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="1418" w:right="850" w:bottom="1418" w:left="850" w:header="567" w:footer="283" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w:rsidR="00E93543" w:rsidRDefault="00E93543" w:rsidP="003238F5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="00E93543" w:rsidRDefault="00E93543" w:rsidP="003238F5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1830,51 +1830,51 @@
               <w:sz w:val="17"/>
               <w:szCs w:val="17"/>
               <w:i/>
               <w:color w:val="FF0000"/>
             </w:rPr>
             <w:t xml:space="preserve">Bu dokümanın basılı hali kontrolsüz doküman kabul edilmektedir. Lütfen web sitesinden en son versiyonuna ulaşınız.</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Century Gothic"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>KYS-FR.188, R00, 02.09.2026</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
           </w:pPr>
-          <w:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:history="true" r:id="R2516bbc4fcb840d4">
+          <w:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:history="true" r:id="Rc2405bf1e9334c68">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Century Gothic"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:color w:val="0563C1"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>kvys.giresun.edu.tr/dg/737</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="500" w:type="pct"/>
           <w:tcMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="85" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
@@ -1999,51 +1999,51 @@
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="432000" cy="432000"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="2" name="QR"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="QR"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra163dba37ce24536" cstate="print"/>
+                        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R44e01e9cfb4a43e1" cstate="print"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="432000" cy="432000"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
@@ -2129,51 +2129,51 @@
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
               <w:noProof/>
               <w:sz w:val="29"/>
               <w:szCs w:val="29"/>
               <w:lang w:eastAsia="tr-TR"/>
             </w:rPr>
             <w:drawing>
               <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="854000" cy="854000"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="1" name="Resim 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="Picture 1"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R590409064fba4827" cstate="print"/>
+                        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R4793d2f39d4a4be7" cstate="print"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="854000" cy="854000"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
@@ -3294,57 +3294,57 @@
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AD5147"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="100" w:after="119" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="tr-TR"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header2.xml" Id="Re28c4f4a59684730" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer2.xml" Id="R2bdfceb7e2634ade" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header2.xml" Id="R5443c28ac4324634" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer2.xml" Id="Ra685a319e3244049" /></Relationships>
 </file>
 
-<file path=word/_rels/footer2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="Ra163dba37ce24536" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kvys.giresun.edu.tr/dg/737" TargetMode="External" Id="R2516bbc4fcb840d4" /></Relationships>
+<file path=word/_rels/footer2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="R44e01e9cfb4a43e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kvys.giresun.edu.tr/dg/737" TargetMode="External" Id="Rc2405bf1e9334c68" /></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R590409064fba4827" /></Relationships>
+<file path=word/_rels/header2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R4793d2f39d4a4be7" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Ofis Teması">
   <a:themeElements>
     <a:clrScheme name="Ofis">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>