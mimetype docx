--- v0 (2026-09-08)
+++ v1 (2026-10-24)
@@ -141,50 +141,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:  ..........</w:t>
       </w:r>
       <w:r w:rsidRPr="00E31DF1" w:rsidR="00620B9A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>...............</w:t>
       </w:r>
       <w:r w:rsidRPr="00E31DF1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>......</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TabloKlavuzuKaynak"/>
         <w:tblW w:w="5000" w:type="pct"/>
+        <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4126"/>
         <w:gridCol w:w="5836"/>
       </w:tblGrid>
       <w:tr w:rsidRPr="00E31DF1" w:rsidR="00620B9A" w:rsidTr="00D36434" w14:paraId="56401DDC" w14:textId="5BC23552">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2071" w:type="pct"/>
           </w:tcPr>
           <w:p w:rsidRPr="00E31DF1" w:rsidR="00620B9A" w:rsidRDefault="00620B9A" w14:paraId="0F16D311" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
@@ -1924,56 +1925,56 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E31DF1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>İmza</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E31DF1" w:rsidR="00866799">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidRPr="00E31DF1" w:rsidR="000579A3" w:rsidSect="00D36434">
-      <w:headerReference w:type="default" r:id="R2641e085c8f649a2"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="even" r:id="Rdc60e547abb14eb5"/>
+      <w:headerReference w:type="default" r:id="Re1f38f252b044ddf"/>
+      <w:headerReference w:type="first" r:id="Re1f38f252b044ddf"/>
+      <w:headerReference w:type="even" r:id="Re1f38f252b044ddf"/>
+      <w:footerReference w:type="default" r:id="R002f27718d504f00"/>
+      <w:footerReference w:type="first" r:id="R002f27718d504f00"/>
+      <w:footerReference w:type="even" r:id="R002f27718d504f00"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2155" w:right="850" w:bottom="1588" w:left="850" w:header="567" w:footer="283" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -2059,51 +2060,51 @@
               <w:sz w:val="17"/>
               <w:szCs w:val="17"/>
               <w:i/>
               <w:color w:val="FF0000"/>
             </w:rPr>
             <w:t xml:space="preserve">Bu dokümanın basılı hali kontrolsüz doküman kabul edilmektedir. Lütfen web sitesinden en son versiyonuna ulaşınız.</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Century Gothic"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>KYS-FR.189, R00, 04.09.2026</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
           </w:pPr>
-          <w:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:history="true" r:id="R09214d4bea794aac">
+          <w:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:history="true" r:id="Rb8167d221007403d">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Century Gothic"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:color w:val="0563C1"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>kvys.giresun.edu.tr/dg/739</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="500" w:type="pct"/>
           <w:tcMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="85" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
@@ -2228,51 +2229,51 @@
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="432000" cy="432000"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="2" name="QR"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="QR"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R33f5be3c7b794c3c" cstate="print"/>
+                        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R388bbb6ce16545e9" cstate="print"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="432000" cy="432000"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
@@ -2333,51 +2334,51 @@
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
               <w:noProof/>
               <w:sz w:val="29"/>
               <w:szCs w:val="29"/>
               <w:lang w:eastAsia="tr-TR"/>
             </w:rPr>
             <w:drawing>
               <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="854000" cy="854000"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="1" name="Resim 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="Picture 1"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R71b40489a2374ba5" cstate="print"/>
+                        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R6fe326bc316640df" cstate="print"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="854000" cy="854000"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
@@ -14561,57 +14562,57 @@
         <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="R2641e085c8f649a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer1.xml" Id="Rdc60e547abb14eb5" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="Re1f38f252b044ddf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer1.xml" Id="R002f27718d504f00" /></Relationships>
 </file>
 
-<file path=word/_rels/footer1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="R33f5be3c7b794c3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kvys.giresun.edu.tr/dg/739" TargetMode="External" Id="R09214d4bea794aac" /></Relationships>
+<file path=word/_rels/footer1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="R388bbb6ce16545e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kvys.giresun.edu.tr/dg/739" TargetMode="External" Id="Rb8167d221007403d" /></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R71b40489a2374ba5" /></Relationships>
+<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R6fe326bc316640df" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>