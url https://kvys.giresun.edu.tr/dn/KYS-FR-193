--- v0 (2026-09-08)
+++ v1 (2026-10-24)
@@ -223,52 +223,51 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>Cep Tel :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mazeret Belgesi / Rapor Bilgileri:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10080" w:type="dxa"/>
-        <w:jc w:val="start"/>
-        <w:tblInd w:w="55" w:type="dxa"/>
+        <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:start w:w="70" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:end w:w="70" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2520"/>
         <w:gridCol w:w="2520"/>
         <w:gridCol w:w="2520"/>
         <w:gridCol w:w="2520"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="315" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
@@ -467,52 +466,51 @@
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="both"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10080" w:type="dxa"/>
-        <w:jc w:val="start"/>
-        <w:tblInd w:w="55" w:type="dxa"/>
+        <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:start w:w="70" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:end w:w="70" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3760"/>
         <w:gridCol w:w="3760"/>
         <w:gridCol w:w="2560"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="315" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3760" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
@@ -1575,56 +1573,56 @@
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:tab/>
         <w:tab/>
         <w:tab/>
         <w:tab/>
         <w:tab/>
         <w:tab/>
         <w:tab/>
         <w:tab/>
         <w:tab/>
         <w:tab/>
         <w:t>Bölüm Başkanı</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="Rd9015a414d4e4725"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="even" r:id="R2c0e3adc866c459e"/>
+      <w:headerReference w:type="default" r:id="Rf7bb94108c904d85"/>
+      <w:headerReference w:type="first" r:id="Rf7bb94108c904d85"/>
+      <w:headerReference w:type="even" r:id="Rf7bb94108c904d85"/>
+      <w:footerReference w:type="default" r:id="R4db213cc79814003"/>
+      <w:footerReference w:type="first" r:id="R4db213cc79814003"/>
+      <w:footerReference w:type="even" r:id="R4db213cc79814003"/>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2155" w:right="850" w:bottom="1588" w:left="850" w:header="567" w:footer="283" w:gutter="0"/>
       <w:pgNumType w:fmt="decimal"/>
       <w:formProt w:val="false"/>
       <w:textDirection w:val="lrTb"/>
       <w:docGrid w:type="default" w:linePitch="360" w:charSpace="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <w:font w:name="Times New Roman">
     <w:charset w:val="00" w:characterSet="windows-1252"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial">
@@ -1703,51 +1701,51 @@
               <w:sz w:val="17"/>
               <w:szCs w:val="17"/>
               <w:i/>
               <w:color w:val="FF0000"/>
             </w:rPr>
             <w:t xml:space="preserve">Bu dokümanın basılı hali kontrolsüz doküman kabul edilmektedir. Lütfen web sitesinden en son versiyonuna ulaşınız.</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Century Gothic"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>KYS-FR.193, R00, 06.09.2026</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
           </w:pPr>
-          <w:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:history="true" r:id="Ra7562c814b8c4a21">
+          <w:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:history="true" r:id="R91485e0835474e14">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Century Gothic"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:color w:val="0563C1"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>kvys.giresun.edu.tr/dg/743</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="500" w:type="pct"/>
           <w:tcMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="85" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
@@ -1872,51 +1870,51 @@
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="432000" cy="432000"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="2" name="QR"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="QR"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc0d8839939604c2e" cstate="print"/>
+                        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rf556c57ceae44c35" cstate="print"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="432000" cy="432000"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
@@ -1977,51 +1975,51 @@
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
               <w:noProof/>
               <w:sz w:val="29"/>
               <w:szCs w:val="29"/>
               <w:lang w:eastAsia="tr-TR"/>
             </w:rPr>
             <w:drawing>
               <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="854000" cy="854000"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="1" name="Resim 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="Picture 1"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R28b1d6b9ad9b4022" cstate="print"/>
+                        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra319788ec2cd4980" cstate="print"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="854000" cy="854000"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
@@ -3068,57 +3066,57 @@
     <w:qFormat/>
   </w:style>
   <w:style w:type="numbering" w:styleId="WW8Num18">
     <w:name w:val="WW8Num18"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="numbering" w:styleId="WW8Num19">
     <w:name w:val="WW8Num19"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="numbering" w:styleId="WW8Num20">
     <w:name w:val="WW8Num20"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="numbering" w:styleId="WW8Num21">
     <w:name w:val="WW8Num21"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="numbering" w:styleId="WW8Num22">
     <w:name w:val="WW8Num22"/>
     <w:qFormat/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header2.xml" Id="Rd9015a414d4e4725" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer1.xml" Id="R2c0e3adc866c459e" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header2.xml" Id="Rf7bb94108c904d85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer1.xml" Id="R4db213cc79814003" /></Relationships>
 </file>
 
-<file path=word/_rels/footer1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="Rc0d8839939604c2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kvys.giresun.edu.tr/dg/743" TargetMode="External" Id="Ra7562c814b8c4a21" /></Relationships>
+<file path=word/_rels/footer1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="Rf556c57ceae44c35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kvys.giresun.edu.tr/dg/743" TargetMode="External" Id="R91485e0835474e14" /></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R28b1d6b9ad9b4022" /></Relationships>
+<file path=word/_rels/header2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="Ra319788ec2cd4980" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
       </a:accent2>
       <a:accent3>