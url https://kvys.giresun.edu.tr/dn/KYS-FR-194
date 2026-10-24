--- v0 (2026-09-08)
+++ v1 (2026-10-24)
@@ -79,51 +79,51 @@
             <w:listItem w:displayText="Görele Uygulamalı Bilimler Yüksekokulu MÜDÜRLÜĞÜNE" w:value="Görele Uygulamalı Bilimler Yüksekokulu MÜDÜRLÜĞÜNE"/>
             <w:listItem w:displayText="Sivil Havacılık Yüksekokulu MÜDÜRLÜĞÜNE" w:value="Sivil Havacılık Yüksekokulu MÜDÜRLÜĞÜNE"/>
             <w:listItem w:displayText="Şebinkarahisar Uygulamalı Bilimler Yüksekokulu MÜDÜRLÜĞÜNE" w:value="Şebinkarahisar Uygulamalı Bilimler Yüksekokulu MÜDÜRLÜĞÜNE"/>
             <w:listItem w:displayText="Yabancı Diller Yüksekokulu MÜDÜRLÜĞÜNE" w:value="Yabancı Diller Yüksekokulu MÜDÜRLÜĞÜNE"/>
             <w:listItem w:displayText="————— MESLEK YÜKSEKOKULLARI —————" w:value="————— MESLEK YÜKSEKOKULLARI —————"/>
             <w:listItem w:displayText="Alucra Turan Bulutçu Meslek Yüksekokulu MÜDÜRLÜĞÜNE" w:value="Alucra Turan Bulutçu Meslek Yüksekokulu MÜDÜRLÜĞÜNE"/>
             <w:listItem w:displayText="Bulancak Meslek Yüksekokulu MÜDÜRLÜĞÜNE" w:value="Bulancak Meslek Yüksekokulu MÜDÜRLÜĞÜNE"/>
             <w:listItem w:displayText="Dereli Meslek Yüksekokulu MÜDÜRLÜĞÜNE" w:value="Dereli Meslek Yüksekokulu MÜDÜRLÜĞÜNE"/>
             <w:listItem w:displayText="Espiye Meslek Yüksekokulu MÜDÜRLÜĞÜNE" w:value="Espiye Meslek Yüksekokulu MÜDÜRLÜĞÜNE"/>
             <w:listItem w:displayText="Eynesil Kamil Nalbant Meslek Yüksekokulu MÜDÜRLÜĞÜNE" w:value="Eynesil Kamil Nalbant Meslek Yüksekokulu MÜDÜRLÜĞÜNE"/>
             <w:listItem w:displayText="Giresun Meslek Yüksekokulu MÜDÜRLÜĞÜNE" w:value="Giresun Meslek Yüksekokulu MÜDÜRLÜĞÜNE"/>
             <w:listItem w:displayText="Keşap Meslek Yüksekokulu MÜDÜRLÜĞÜNE" w:value="Keşap Meslek Yüksekokulu MÜDÜRLÜĞÜNE"/>
             <w:listItem w:displayText="Piraziz Meslek Yüksekokulu MÜDÜRLÜĞÜNE" w:value="Piraziz Meslek Yüksekokulu MÜDÜRLÜĞÜNE"/>
             <w:listItem w:displayText="Sağlık Hizmetleri Meslek Yüksekokulu MÜDÜRLÜĞÜNE" w:value="Sağlık Hizmetleri Meslek Yüksekokulu MÜDÜRLÜĞÜNE"/>
             <w:listItem w:displayText="Şebinkarahisar Meslek Yüksekokulu MÜDÜRLÜĞÜNE" w:value="Şebinkarahisar Meslek Yüksekokulu MÜDÜRLÜĞÜNE"/>
             <w:listItem w:displayText="Şebinkarahisar Sağlık Hizmetleri Meslek Yüksekokulu MÜDÜRLÜĞÜNE" w:value="Şebinkarahisar Sağlık Hizmetleri Meslek Yüksekokulu MÜDÜRLÜĞÜNE"/>
             <w:listItem w:displayText="Tirebolu Mehmet Bayrak Meslek Yüksekokulu MÜDÜRLÜĞÜNE" w:value="Tirebolu Mehmet Bayrak Meslek Yüksekokulu MÜDÜRLÜĞÜNE"/>
           </w:dropDownList>
         </w:sdtPr>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
             </w:rPr>
-            <w:t xml:space="preserve">Birimini seçiniz</w:t>
+            <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00130A79" w:rsidR="004013E1" w:rsidRDefault="004013E1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00130A79" w:rsidR="00471648" w:rsidP="00471648" w:rsidRDefault="00471648">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
@@ -1637,56 +1637,56 @@
         </w:rPr>
         <w:t xml:space="preserve">** </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Kayıt Sildirme Nedenleri Formu’</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">nun doldurulması ( İsteye Bağlı) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Kpr"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>(ilgili birimin web sayfasından temin edilir)</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidRPr="00471648" w:rsidR="00D4238F" w:rsidSect="00D6134F">
-      <w:headerReference w:type="default" r:id="Re43adeec815e44b7"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="even" r:id="R2dffb9a995034ee3"/>
+      <w:headerReference w:type="default" r:id="R641f58e4406a471d"/>
+      <w:headerReference w:type="first" r:id="R641f58e4406a471d"/>
+      <w:headerReference w:type="even" r:id="R641f58e4406a471d"/>
+      <w:footerReference w:type="default" r:id="Rfe36727c1c224fc8"/>
+      <w:footerReference w:type="first" r:id="Rfe36727c1c224fc8"/>
+      <w:footerReference w:type="even" r:id="Rfe36727c1c224fc8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2155" w:right="850" w:bottom="1588" w:left="850" w:header="567" w:footer="283" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -1766,51 +1766,51 @@
               <w:sz w:val="17"/>
               <w:szCs w:val="17"/>
               <w:i/>
               <w:color w:val="FF0000"/>
             </w:rPr>
             <w:t xml:space="preserve">Bu dokümanın basılı hali kontrolsüz doküman kabul edilmektedir. Lütfen web sitesinden en son versiyonuna ulaşınız.</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Century Gothic"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>KYS-FR.194, R00, 06.09.2026</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
           </w:pPr>
-          <w:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:history="true" r:id="R12f7d94197144f31">
+          <w:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:history="true" r:id="Ra7b88e40e8c7445d">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Century Gothic"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:color w:val="0563C1"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>kvys.giresun.edu.tr/dg/744</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="500" w:type="pct"/>
           <w:tcMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="85" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
@@ -1935,51 +1935,51 @@
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="432000" cy="432000"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="2" name="QR"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="QR"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R9e5b74151357443e" cstate="print"/>
+                        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R23f5a16707aa4bba" cstate="print"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="432000" cy="432000"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
@@ -2040,51 +2040,51 @@
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
               <w:noProof/>
               <w:sz w:val="29"/>
               <w:szCs w:val="29"/>
               <w:lang w:eastAsia="tr-TR"/>
             </w:rPr>
             <w:drawing>
               <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="854000" cy="854000"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="1" name="Resim 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="Picture 1"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R0d5f723c093b45ab" cstate="print"/>
+                        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Red2df34b13bf409e" cstate="print"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="854000" cy="854000"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
@@ -3033,57 +3033,57 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1728409030">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId8" /><Relationship Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:https://fef.giresun.edu.tr/tr/page/ogrenci-isleri-genel-formlar/3842" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="Re43adeec815e44b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer1.xml" Id="R2dffb9a995034ee3" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId8" /><Relationship Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:https://fef.giresun.edu.tr/tr/page/ogrenci-isleri-genel-formlar/3842" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="R641f58e4406a471d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer1.xml" Id="Rfe36727c1c224fc8" /></Relationships>
 </file>
 
-<file path=word/_rels/footer1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="R9e5b74151357443e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kvys.giresun.edu.tr/dg/744" TargetMode="External" Id="R12f7d94197144f31" /></Relationships>
+<file path=word/_rels/footer1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="R23f5a16707aa4bba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kvys.giresun.edu.tr/dg/744" TargetMode="External" Id="Ra7b88e40e8c7445d" /></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R0d5f723c093b45ab" /></Relationships>
+<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="Red2df34b13bf409e" /></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_1082065158"/>
         <w:category>
           <w:name w:val="Genel"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{B290B3C2-057E-4DF7-B4DD-C0E5E9983EAD}"/>
       </w:docPartPr>
       <w:docPartBody>