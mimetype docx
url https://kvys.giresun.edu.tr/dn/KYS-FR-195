--- v0 (2026-09-08)
+++ v1 (2026-10-24)
@@ -32,52 +32,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8748" w:type="dxa"/>
-        <w:jc w:val="start"/>
-        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:start w:w="108" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
           <w:end w:w="108" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3284"/>
         <w:gridCol w:w="5464"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -308,51 +307,51 @@
                   <w:listItem w:displayText="Turizm Fakültesi" w:value="Turizm Fakültesi"/>
                   <w:listItem w:displayText="————— YÜKSEKOKULLAR —————" w:value="————— YÜKSEKOKULLAR —————"/>
                   <w:listItem w:displayText="Bulancak Kadir Karabaş Uygulamalı Bilimler Yüksekokulu" w:value="Bulancak Kadir Karabaş Uygulamalı Bilimler Yüksekokulu"/>
                   <w:listItem w:displayText="Devlet Konservatuvarı" w:value="Devlet Konservatuvarı"/>
                   <w:listItem w:displayText="Görele Uygulamalı Bilimler Yüksekokulu" w:value="Görele Uygulamalı Bilimler Yüksekokulu"/>
                   <w:listItem w:displayText="Sivil Havacılık Yüksekokulu" w:value="Sivil Havacılık Yüksekokulu"/>
                   <w:listItem w:displayText="Şebinkarahisar Uygulamalı Bilimler Yüksekokulu" w:value="Şebinkarahisar Uygulamalı Bilimler Yüksekokulu"/>
                   <w:listItem w:displayText="Yabancı Diller Yüksekokulu" w:value="Yabancı Diller Yüksekokulu"/>
                   <w:listItem w:displayText="————— MESLEK YÜKSEKOKULLARI —————" w:value="————— MESLEK YÜKSEKOKULLARI —————"/>
                   <w:listItem w:displayText="Alucra Turan Bulutçu Meslek Yüksekokulu" w:value="Alucra Turan Bulutçu Meslek Yüksekokulu"/>
                   <w:listItem w:displayText="Bulancak Meslek Yüksekokulu" w:value="Bulancak Meslek Yüksekokulu"/>
                   <w:listItem w:displayText="Dereli Meslek Yüksekokulu" w:value="Dereli Meslek Yüksekokulu"/>
                   <w:listItem w:displayText="Espiye Meslek Yüksekokulu" w:value="Espiye Meslek Yüksekokulu"/>
                   <w:listItem w:displayText="Eynesil Kamil Nalbant Meslek Yüksekokulu" w:value="Eynesil Kamil Nalbant Meslek Yüksekokulu"/>
                   <w:listItem w:displayText="Giresun Meslek Yüksekokulu" w:value="Giresun Meslek Yüksekokulu"/>
                   <w:listItem w:displayText="Keşap Meslek Yüksekokulu" w:value="Keşap Meslek Yüksekokulu"/>
                   <w:listItem w:displayText="Piraziz Meslek Yüksekokulu" w:value="Piraziz Meslek Yüksekokulu"/>
                   <w:listItem w:displayText="Sağlık Hizmetleri Meslek Yüksekokulu" w:value="Sağlık Hizmetleri Meslek Yüksekokulu"/>
                   <w:listItem w:displayText="Şebinkarahisar Meslek Yüksekokulu" w:value="Şebinkarahisar Meslek Yüksekokulu"/>
                   <w:listItem w:displayText="Şebinkarahisar Sağlık Hizmetleri Meslek Yüksekokulu" w:value="Şebinkarahisar Sağlık Hizmetleri Meslek Yüksekokulu"/>
                   <w:listItem w:displayText="Tirebolu Mehmet Bayrak Meslek Yüksekokulu" w:value="Tirebolu Mehmet Bayrak Meslek Yüksekokulu"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r>
-                  <w:t xml:space="preserve">Birimini seçiniz</w:t>
+                  <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:start w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:end w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -777,56 +776,56 @@
         <w:rPr/>
         <w:t>-1 adet fotoğraf (Yönetmeliklere uygun olacak şekilde)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t>- Kayıp kimlikler için yerel veya ulusal gazeteye verilmiş zayi ilanı.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">- Öğrenci kimlik kartı ücretine ait ödeme makbuzu.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="R57a2af8c75c34284"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="even" r:id="Rfd180e2b8c884b57"/>
+      <w:headerReference w:type="default" r:id="Ra533c25e7feb4349"/>
+      <w:headerReference w:type="first" r:id="Ra533c25e7feb4349"/>
+      <w:headerReference w:type="even" r:id="Ra533c25e7feb4349"/>
+      <w:footerReference w:type="default" r:id="R3997277288a24d0f"/>
+      <w:footerReference w:type="first" r:id="R3997277288a24d0f"/>
+      <w:footerReference w:type="even" r:id="R3997277288a24d0f"/>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2155" w:right="850" w:bottom="1588" w:left="850" w:header="567" w:footer="283" w:gutter="0"/>
       <w:pgNumType w:fmt="decimal"/>
       <w:formProt w:val="false"/>
       <w:textDirection w:val="lrTb"/>
       <w:docGrid w:type="default" w:linePitch="360" w:charSpace="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <w:font w:name="Times New Roman">
     <w:charset w:val="00" w:characterSet="windows-1252"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial">
@@ -896,51 +895,51 @@
               <w:sz w:val="17"/>
               <w:szCs w:val="17"/>
               <w:i/>
               <w:color w:val="FF0000"/>
             </w:rPr>
             <w:t xml:space="preserve">Bu dokümanın basılı hali kontrolsüz doküman kabul edilmektedir. Lütfen web sitesinden en son versiyonuna ulaşınız.</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Century Gothic"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>KYS-FR.195, R00, 06.09.2026</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
           </w:pPr>
-          <w:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:history="true" r:id="R89e2513b992343cc">
+          <w:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:history="true" r:id="R0a9f59520c694045">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Century Gothic"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:color w:val="0563C1"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>kvys.giresun.edu.tr/dg/745</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="500" w:type="pct"/>
           <w:tcMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="85" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
@@ -1065,51 +1064,51 @@
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="432000" cy="432000"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="2" name="QR"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="QR"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R79a7e7a38202413d" cstate="print"/>
+                        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rb57ebdd366c148c4" cstate="print"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="432000" cy="432000"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
@@ -1170,51 +1169,51 @@
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
               <w:noProof/>
               <w:sz w:val="29"/>
               <w:szCs w:val="29"/>
               <w:lang w:eastAsia="tr-TR"/>
             </w:rPr>
             <w:drawing>
               <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="854000" cy="854000"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="1" name="Resim 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="Picture 1"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R58d22b24fd1e4896" cstate="print"/>
+                        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rea0fe16f20634093" cstate="print"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="854000" cy="854000"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
@@ -1744,57 +1743,57 @@
     <w:name w:val="Table Contents"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="false"/>
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TableHeading">
     <w:name w:val="Table Heading"/>
     <w:basedOn w:val="TableContents"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="R57a2af8c75c34284" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer1.xml" Id="Rfd180e2b8c884b57" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="Ra533c25e7feb4349" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer1.xml" Id="R3997277288a24d0f" /></Relationships>
 </file>
 
-<file path=word/_rels/footer1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="R79a7e7a38202413d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kvys.giresun.edu.tr/dg/745" TargetMode="External" Id="R89e2513b992343cc" /></Relationships>
+<file path=word/_rels/footer1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="Rb57ebdd366c148c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kvys.giresun.edu.tr/dg/745" TargetMode="External" Id="R0a9f59520c694045" /></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R58d22b24fd1e4896" /></Relationships>
+<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="Rea0fe16f20634093" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
       </a:accent2>
       <a:accent3>