--- v0 (2026-09-08)
+++ v1 (2026-10-24)
@@ -7,51 +7,51 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="131" w:type="dxa"/>
+        <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3122"/>
         <w:gridCol w:w="5954"/>
       </w:tblGrid>
       <w:tr w:rsidR="0014211F" w14:paraId="57B14A76" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="864" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3122" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="0014211F" w:rsidRDefault="00000000" w14:paraId="06D70213" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="160"/>
@@ -321,51 +321,51 @@
                   <w:listItem w:displayText="Devlet Konservatuvarı" w:value="Devlet Konservatuvarı"/>
                   <w:listItem w:displayText="Görele Uygulamalı Bilimler Yüksekokulu" w:value="Görele Uygulamalı Bilimler Yüksekokulu"/>
                   <w:listItem w:displayText="Sivil Havacılık Yüksekokulu" w:value="Sivil Havacılık Yüksekokulu"/>
                   <w:listItem w:displayText="Şebinkarahisar Uygulamalı Bilimler Yüksekokulu" w:value="Şebinkarahisar Uygulamalı Bilimler Yüksekokulu"/>
                   <w:listItem w:displayText="Yabancı Diller Yüksekokulu" w:value="Yabancı Diller Yüksekokulu"/>
                   <w:listItem w:displayText="————— MESLEK YÜKSEKOKULLARI —————" w:value="————— MESLEK YÜKSEKOKULLARI —————"/>
                   <w:listItem w:displayText="Alucra Turan Bulutçu Meslek Yüksekokulu" w:value="Alucra Turan Bulutçu Meslek Yüksekokulu"/>
                   <w:listItem w:displayText="Bulancak Meslek Yüksekokulu" w:value="Bulancak Meslek Yüksekokulu"/>
                   <w:listItem w:displayText="Dereli Meslek Yüksekokulu" w:value="Dereli Meslek Yüksekokulu"/>
                   <w:listItem w:displayText="Espiye Meslek Yüksekokulu" w:value="Espiye Meslek Yüksekokulu"/>
                   <w:listItem w:displayText="Eynesil Kamil Nalbant Meslek Yüksekokulu" w:value="Eynesil Kamil Nalbant Meslek Yüksekokulu"/>
                   <w:listItem w:displayText="Giresun Meslek Yüksekokulu" w:value="Giresun Meslek Yüksekokulu"/>
                   <w:listItem w:displayText="Keşap Meslek Yüksekokulu" w:value="Keşap Meslek Yüksekokulu"/>
                   <w:listItem w:displayText="Piraziz Meslek Yüksekokulu" w:value="Piraziz Meslek Yüksekokulu"/>
                   <w:listItem w:displayText="Sağlık Hizmetleri Meslek Yüksekokulu" w:value="Sağlık Hizmetleri Meslek Yüksekokulu"/>
                   <w:listItem w:displayText="Şebinkarahisar Meslek Yüksekokulu" w:value="Şebinkarahisar Meslek Yüksekokulu"/>
                   <w:listItem w:displayText="Şebinkarahisar Sağlık Hizmetleri Meslek Yüksekokulu" w:value="Şebinkarahisar Sağlık Hizmetleri Meslek Yüksekokulu"/>
                   <w:listItem w:displayText="Tirebolu Mehmet Bayrak Meslek Yüksekokulu" w:value="Tirebolu Mehmet Bayrak Meslek Yüksekokulu"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                   </w:rPr>
-                  <w:t xml:space="preserve">Birimini seçiniz</w:t>
+                  <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005C6315" w14:paraId="0A14912F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="859" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3122" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="005C6315" w:rsidRDefault="005C6315" w14:paraId="5CA51CB9" w14:textId="32250387">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="155"/>
               <w:ind w:left="110"/>
@@ -638,56 +638,56 @@
       </w:pPr>
       <w:r>
         <w:t>Öğrencinin Adı</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Soyadı</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0014211F" w:rsidRDefault="00000000" w14:paraId="185F47CC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:ind w:left="0" w:right="1817"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>İmzası</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="0014211F">
-      <w:headerReference w:type="default" r:id="R851eb748fa90433a"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="even" r:id="R2bad99d761cf403e"/>
+      <w:headerReference w:type="default" r:id="R685df1a0ceb8427c"/>
+      <w:headerReference w:type="first" r:id="R685df1a0ceb8427c"/>
+      <w:headerReference w:type="even" r:id="R685df1a0ceb8427c"/>
+      <w:footerReference w:type="default" r:id="Rf3606ece4eda444e"/>
+      <w:footerReference w:type="first" r:id="Rf3606ece4eda444e"/>
+      <w:footerReference w:type="even" r:id="Rf3606ece4eda444e"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2155" w:right="850" w:bottom="1588" w:left="850" w:header="567" w:footer="283" w:gutter="0"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -743,51 +743,51 @@
               <w:sz w:val="17"/>
               <w:szCs w:val="17"/>
               <w:i/>
               <w:color w:val="FF0000"/>
             </w:rPr>
             <w:t xml:space="preserve">Bu dokümanın basılı hali kontrolsüz doküman kabul edilmektedir. Lütfen web sitesinden en son versiyonuna ulaşınız.</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Century Gothic"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>KYS-FR.196, R00, 06.09.2026</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
           </w:pPr>
-          <w:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:history="true" r:id="R392d811ca08e4661">
+          <w:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:history="true" r:id="R8f371e17b80f40b6">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Century Gothic"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:color w:val="0563C1"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>kvys.giresun.edu.tr/dg/746</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="500" w:type="pct"/>
           <w:tcMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="85" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
@@ -912,51 +912,51 @@
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="432000" cy="432000"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="2" name="QR"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="QR"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R5aa7da87a38f4b59" cstate="print"/>
+                        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rf3a238ba51fb4593" cstate="print"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="432000" cy="432000"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
@@ -1017,51 +1017,51 @@
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
               <w:noProof/>
               <w:sz w:val="29"/>
               <w:szCs w:val="29"/>
               <w:lang w:eastAsia="tr-TR"/>
             </w:rPr>
             <w:drawing>
               <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="854000" cy="854000"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="1" name="Resim 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="Picture 1"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra0a9d585247d423f" cstate="print"/>
+                        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rfd59d88764684a0b" cstate="print"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="854000" cy="854000"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
@@ -2013,57 +2013,57 @@
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="AralkYok">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00183E96"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="R851eb748fa90433a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer1.xml" Id="R2bad99d761cf403e" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="R685df1a0ceb8427c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer1.xml" Id="Rf3606ece4eda444e" /></Relationships>
 </file>
 
-<file path=word/_rels/footer1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="R5aa7da87a38f4b59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kvys.giresun.edu.tr/dg/746" TargetMode="External" Id="R392d811ca08e4661" /></Relationships>
+<file path=word/_rels/footer1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="Rf3a238ba51fb4593" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kvys.giresun.edu.tr/dg/746" TargetMode="External" Id="R8f371e17b80f40b6" /></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="Ra0a9d585247d423f" /></Relationships>
+<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="Rfd59d88764684a0b" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>