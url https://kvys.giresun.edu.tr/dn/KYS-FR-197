--- v0 (2026-09-08)
+++ v1 (2026-10-24)
@@ -10,50 +10,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4320"/>
         <w:gridCol w:w="4320"/>
       </w:tblGrid>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
@@ -611,51 +612,51 @@
             <w:listItem w:displayText="Görele Uygulamalı Bilimler Yüksekokulu" w:value="Görele Uygulamalı Bilimler Yüksekokulu"/>
             <w:listItem w:displayText="Sivil Havacılık Yüksekokulu" w:value="Sivil Havacılık Yüksekokulu"/>
             <w:listItem w:displayText="Şebinkarahisar Uygulamalı Bilimler Yüksekokulu" w:value="Şebinkarahisar Uygulamalı Bilimler Yüksekokulu"/>
             <w:listItem w:displayText="Yabancı Diller Yüksekokulu" w:value="Yabancı Diller Yüksekokulu"/>
             <w:listItem w:displayText="————— MESLEK YÜKSEKOKULLARI —————" w:value="————— MESLEK YÜKSEKOKULLARI —————"/>
             <w:listItem w:displayText="Alucra Turan Bulutçu Meslek Yüksekokulu" w:value="Alucra Turan Bulutçu Meslek Yüksekokulu"/>
             <w:listItem w:displayText="Bulancak Meslek Yüksekokulu" w:value="Bulancak Meslek Yüksekokulu"/>
             <w:listItem w:displayText="Dereli Meslek Yüksekokulu" w:value="Dereli Meslek Yüksekokulu"/>
             <w:listItem w:displayText="Espiye Meslek Yüksekokulu" w:value="Espiye Meslek Yüksekokulu"/>
             <w:listItem w:displayText="Eynesil Kamil Nalbant Meslek Yüksekokulu" w:value="Eynesil Kamil Nalbant Meslek Yüksekokulu"/>
             <w:listItem w:displayText="Giresun Meslek Yüksekokulu" w:value="Giresun Meslek Yüksekokulu"/>
             <w:listItem w:displayText="Keşap Meslek Yüksekokulu" w:value="Keşap Meslek Yüksekokulu"/>
             <w:listItem w:displayText="Piraziz Meslek Yüksekokulu" w:value="Piraziz Meslek Yüksekokulu"/>
             <w:listItem w:displayText="Sağlık Hizmetleri Meslek Yüksekokulu" w:value="Sağlık Hizmetleri Meslek Yüksekokulu"/>
             <w:listItem w:displayText="Şebinkarahisar Meslek Yüksekokulu" w:value="Şebinkarahisar Meslek Yüksekokulu"/>
             <w:listItem w:displayText="Şebinkarahisar Sağlık Hizmetleri Meslek Yüksekokulu" w:value="Şebinkarahisar Sağlık Hizmetleri Meslek Yüksekokulu"/>
             <w:listItem w:displayText="Tirebolu Mehmet Bayrak Meslek Yüksekokulu" w:value="Tirebolu Mehmet Bayrak Meslek Yüksekokulu"/>
           </w:dropDownList>
         </w:sdtPr>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
-            <w:t xml:space="preserve">Birimini seçiniz</w:t>
+            <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:alias w:val="20…../20….. Eğitim-Öğretim Yılı yaz öğre"/>
           <w:tag w:val="alan"/>
           <w:id w:val="800000058"/>
           <w15:appearance w15:val="boundingBox"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve">.........</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
@@ -869,50 +870,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>İmza</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9900" w:type="dxa"/>
+        <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="750"/>
         <w:gridCol w:w="1700"/>
         <w:gridCol w:w="500"/>
         <w:gridCol w:w="500"/>
         <w:gridCol w:w="650"/>
         <w:gridCol w:w="750"/>
         <w:gridCol w:w="1700"/>
         <w:gridCol w:w="500"/>
         <w:gridCol w:w="500"/>
         <w:gridCol w:w="650"/>
         <w:gridCol w:w="1700"/>
       </w:tblGrid>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -2104,50 +2106,51 @@
             </w:sdt>
             <w:r>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>*Teorik ders saati  **Uygulama ders saati</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0"/>
           <w:left w:val="none" w:sz="0" w:space="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0"/>
           <w:right w:val="none" w:sz="0" w:space="0"/>
           <w:insideH w:val="none" w:sz="0" w:space="0"/>
           <w:insideV w:val="none" w:sz="0" w:space="0"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4320"/>
         <w:gridCol w:w="4320"/>
       </w:tblGrid>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
@@ -2250,56 +2253,56 @@
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ekler: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>1-Başka Üniversiteden alınacak dersler ve ders planlarının içerikleri.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidRPr="0006063C" w:rsidR="00FC693F" w:rsidSect="00034616">
-      <w:headerReference w:type="default" r:id="R4afe292db2c14de5"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="even" r:id="Rde786dfe1e8c4d97"/>
+      <w:headerReference w:type="default" r:id="R11498ac0b17640c6"/>
+      <w:headerReference w:type="first" r:id="R11498ac0b17640c6"/>
+      <w:headerReference w:type="even" r:id="R11498ac0b17640c6"/>
+      <w:footerReference w:type="default" r:id="R62df990a495b40ae"/>
+      <w:footerReference w:type="first" r:id="R62df990a495b40ae"/>
+      <w:footerReference w:type="even" r:id="R62df990a495b40ae"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2155" w:right="850" w:bottom="1588" w:left="850" w:header="567" w:footer="283" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -2392,51 +2395,51 @@
               <w:sz w:val="17"/>
               <w:szCs w:val="17"/>
               <w:i/>
               <w:color w:val="FF0000"/>
             </w:rPr>
             <w:t xml:space="preserve">Bu dokümanın basılı hali kontrolsüz doküman kabul edilmektedir. Lütfen web sitesinden en son versiyonuna ulaşınız.</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Century Gothic"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>KYS-FR.197, R00, 06.09.2026</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
           </w:pPr>
-          <w:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:history="true" r:id="R2c552ae6f1ca4cbf">
+          <w:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:history="true" r:id="Re3f2287c2cd840a0">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Century Gothic"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:color w:val="0563C1"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>kvys.giresun.edu.tr/dg/747</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="500" w:type="pct"/>
           <w:tcMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="85" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
@@ -2561,51 +2564,51 @@
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="432000" cy="432000"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="2" name="QR"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="QR"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R586561b3dd7044ae" cstate="print"/>
+                        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R1a5fd5b6b85d4a07" cstate="print"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="432000" cy="432000"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
@@ -2666,51 +2669,51 @@
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
               <w:noProof/>
               <w:sz w:val="29"/>
               <w:szCs w:val="29"/>
               <w:lang w:eastAsia="tr-TR"/>
             </w:rPr>
             <w:drawing>
               <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="854000" cy="854000"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="1" name="Resim 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="Picture 1"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rf69873e55c034727" cstate="print"/>
+                        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd3175301f1ec4385" cstate="print"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="854000" cy="854000"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
@@ -27024,57 +27027,57 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:allowPNG/>
   <w:doNotSaveAsSingleFile/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="R4afe292db2c14de5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer1.xml" Id="Rde786dfe1e8c4d97" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="R11498ac0b17640c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer1.xml" Id="R62df990a495b40ae" /></Relationships>
 </file>
 
-<file path=word/_rels/footer1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="R586561b3dd7044ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kvys.giresun.edu.tr/dg/747" TargetMode="External" Id="R2c552ae6f1ca4cbf" /></Relationships>
+<file path=word/_rels/footer1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="R1a5fd5b6b85d4a07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kvys.giresun.edu.tr/dg/747" TargetMode="External" Id="Re3f2287c2cd840a0" /></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="Rf69873e55c034727" /></Relationships>
+<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="Rd3175301f1ec4385" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>