--- v0 (2026-09-08)
+++ v1 (2026-10-24)
@@ -116,51 +116,51 @@
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                   <w:b w:val="false"/>
                   <w:bCs w:val="false"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:alias w:val="Alan"/>
                 <w:tag w:val="alan"/>
                 <w:id w:val="90000304"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                     <w:b w:val="false"/>
                     <w:bCs w:val="false"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">Tıklayıp yazınız</w:t>
+                  <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:color="FFFFFF" w:sz="0"/>
               <w:left w:val="none" w:color="FFFFFF" w:sz="0"/>
               <w:bottom w:val="none" w:color="FFFFFF" w:sz="0"/>
               <w:right w:val="none" w:color="FFFFFF" w:sz="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="50"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -195,51 +195,51 @@
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                   <w:b w:val="false"/>
                   <w:bCs w:val="false"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:alias w:val="Alan"/>
                 <w:tag w:val="alan"/>
                 <w:id w:val="90000305"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                     <w:b w:val="false"/>
                     <w:bCs w:val="false"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">Tıklayıp yazınız</w:t>
+                  <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:color="FFFFFF" w:sz="0"/>
               <w:left w:val="none" w:color="FFFFFF" w:sz="0"/>
               <w:bottom w:val="none" w:color="FFFFFF" w:sz="0"/>
               <w:right w:val="none" w:color="FFFFFF" w:sz="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="50"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -274,51 +274,51 @@
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                   <w:b w:val="false"/>
                   <w:bCs w:val="false"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:alias w:val="Alan"/>
                 <w:tag w:val="alan"/>
                 <w:id w:val="90000306"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                     <w:b w:val="false"/>
                     <w:bCs w:val="false"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">Tıklayıp yazınız</w:t>
+                  <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:color="FFFFFF" w:sz="0"/>
               <w:left w:val="none" w:color="FFFFFF" w:sz="0"/>
               <w:bottom w:val="none" w:color="FFFFFF" w:sz="0"/>
               <w:right w:val="none" w:color="FFFFFF" w:sz="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="50"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -353,51 +353,51 @@
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                   <w:b w:val="false"/>
                   <w:bCs w:val="false"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:alias w:val="Alan"/>
                 <w:tag w:val="alan"/>
                 <w:id w:val="90000307"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                     <w:b w:val="false"/>
                     <w:bCs w:val="false"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">Tıklayıp yazınız</w:t>
+                  <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:color="FFFFFF" w:sz="0"/>
               <w:left w:val="none" w:color="FFFFFF" w:sz="0"/>
               <w:bottom w:val="none" w:color="FFFFFF" w:sz="0"/>
               <w:right w:val="none" w:color="FFFFFF" w:sz="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="50"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -432,51 +432,51 @@
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                   <w:b w:val="false"/>
                   <w:bCs w:val="false"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:alias w:val="Alan"/>
                 <w:tag w:val="alan"/>
                 <w:id w:val="90000308"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                     <w:b w:val="false"/>
                     <w:bCs w:val="false"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">Tıklayıp yazınız</w:t>
+                  <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:color="FFFFFF" w:sz="0"/>
               <w:left w:val="none" w:color="FFFFFF" w:sz="0"/>
               <w:bottom w:val="none" w:color="FFFFFF" w:sz="0"/>
               <w:right w:val="none" w:color="FFFFFF" w:sz="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="50"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -511,51 +511,51 @@
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                   <w:b w:val="false"/>
                   <w:bCs w:val="false"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:alias w:val="Alan"/>
                 <w:tag w:val="alan"/>
                 <w:id w:val="90000309"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                     <w:b w:val="false"/>
                     <w:bCs w:val="false"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">Tıklayıp yazınız</w:t>
+                  <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:color="FFFFFF" w:sz="0"/>
               <w:left w:val="none" w:color="FFFFFF" w:sz="0"/>
               <w:bottom w:val="none" w:color="FFFFFF" w:sz="0"/>
               <w:right w:val="none" w:color="FFFFFF" w:sz="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="50"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -590,51 +590,51 @@
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                   <w:b w:val="false"/>
                   <w:bCs w:val="false"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:alias w:val="Alan"/>
                 <w:tag w:val="alan"/>
                 <w:id w:val="90000310"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                     <w:b w:val="false"/>
                     <w:bCs w:val="false"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">Tıklayıp yazınız</w:t>
+                  <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:color="FFFFFF" w:sz="0"/>
               <w:left w:val="none" w:color="FFFFFF" w:sz="0"/>
               <w:bottom w:val="none" w:color="FFFFFF" w:sz="0"/>
               <w:right w:val="none" w:color="FFFFFF" w:sz="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="50"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -669,51 +669,51 @@
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                   <w:b w:val="false"/>
                   <w:bCs w:val="false"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:alias w:val="Alan"/>
                 <w:tag w:val="alan"/>
                 <w:id w:val="90000311"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                     <w:b w:val="false"/>
                     <w:bCs w:val="false"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">Tıklayıp yazınız</w:t>
+                  <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:color="FFFFFF" w:sz="0"/>
               <w:left w:val="none" w:color="FFFFFF" w:sz="0"/>
               <w:bottom w:val="none" w:color="FFFFFF" w:sz="0"/>
               <w:right w:val="none" w:color="FFFFFF" w:sz="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="50"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -748,51 +748,51 @@
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                   <w:b w:val="false"/>
                   <w:bCs w:val="false"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:alias w:val="Alan"/>
                 <w:tag w:val="alan"/>
                 <w:id w:val="90000312"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                     <w:b w:val="false"/>
                     <w:bCs w:val="false"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">Tıklayıp yazınız</w:t>
+                  <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:color="FFFFFF" w:sz="0"/>
               <w:left w:val="none" w:color="FFFFFF" w:sz="0"/>
               <w:bottom w:val="none" w:color="FFFFFF" w:sz="0"/>
               <w:right w:val="none" w:color="FFFFFF" w:sz="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="50"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -827,51 +827,51 @@
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                   <w:b w:val="false"/>
                   <w:bCs w:val="false"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:alias w:val="Alan"/>
                 <w:tag w:val="alan"/>
                 <w:id w:val="90000313"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                     <w:b w:val="false"/>
                     <w:bCs w:val="false"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">Tıklayıp yazınız</w:t>
+                  <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:color="FFFFFF" w:sz="0"/>
               <w:left w:val="none" w:color="FFFFFF" w:sz="0"/>
               <w:bottom w:val="none" w:color="FFFFFF" w:sz="0"/>
               <w:right w:val="none" w:color="FFFFFF" w:sz="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="50"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -906,51 +906,51 @@
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                   <w:b w:val="false"/>
                   <w:bCs w:val="false"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:alias w:val="Alan"/>
                 <w:tag w:val="alan"/>
                 <w:id w:val="90000314"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                     <w:b w:val="false"/>
                     <w:bCs w:val="false"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">Tıklayıp yazınız</w:t>
+                  <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:color="FFFFFF" w:sz="0"/>
               <w:left w:val="none" w:color="FFFFFF" w:sz="0"/>
               <w:bottom w:val="none" w:color="FFFFFF" w:sz="0"/>
               <w:right w:val="none" w:color="FFFFFF" w:sz="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="50"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -985,51 +985,51 @@
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                   <w:b w:val="false"/>
                   <w:bCs w:val="false"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:alias w:val="Alan"/>
                 <w:tag w:val="alan"/>
                 <w:id w:val="90000315"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                     <w:b w:val="false"/>
                     <w:bCs w:val="false"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">Tıklayıp yazınız</w:t>
+                  <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:color="FFFFFF" w:sz="0"/>
               <w:left w:val="none" w:color="FFFFFF" w:sz="0"/>
               <w:bottom w:val="none" w:color="FFFFFF" w:sz="0"/>
               <w:right w:val="none" w:color="FFFFFF" w:sz="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="50"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -1064,51 +1064,51 @@
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                   <w:b w:val="false"/>
                   <w:bCs w:val="false"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:alias w:val="Alan"/>
                 <w:tag w:val="alan"/>
                 <w:id w:val="90000316"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                     <w:b w:val="false"/>
                     <w:bCs w:val="false"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">Tıklayıp yazınız</w:t>
+                  <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:color="FFFFFF" w:sz="0"/>
               <w:left w:val="none" w:color="FFFFFF" w:sz="0"/>
               <w:bottom w:val="none" w:color="FFFFFF" w:sz="0"/>
               <w:right w:val="none" w:color="FFFFFF" w:sz="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="50"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -1143,51 +1143,51 @@
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                   <w:b w:val="false"/>
                   <w:bCs w:val="false"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:alias w:val="Alan"/>
                 <w:tag w:val="alan"/>
                 <w:id w:val="90000317"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                     <w:b w:val="false"/>
                     <w:bCs w:val="false"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">Tıklayıp yazınız</w:t>
+                  <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:line="280"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
@@ -1394,153 +1394,153 @@
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                   <w:b w:val="false"/>
                   <w:bCs w:val="false"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:alias w:val="Alan"/>
                 <w:tag w:val="alan"/>
                 <w:id w:val="90000318"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                     <w:b w:val="false"/>
                     <w:bCs w:val="false"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">Tıklayıp yazınız</w:t>
+                  <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:color="FFFFFF" w:sz="0"/>
               <w:left w:val="none" w:color="FFFFFF" w:sz="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="6"/>
               <w:right w:val="none" w:color="FFFFFF" w:sz="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="50"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                   <w:b w:val="false"/>
                   <w:bCs w:val="false"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:alias w:val="Alan"/>
                 <w:tag w:val="alan"/>
                 <w:id w:val="90000319"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                     <w:b w:val="false"/>
                     <w:bCs w:val="false"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">Tıklayıp yazınız</w:t>
+                  <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:color="FFFFFF" w:sz="0"/>
               <w:left w:val="none" w:color="FFFFFF" w:sz="0"/>
               <w:bottom w:val="single" w:color="000000" w:sz="6"/>
               <w:right w:val="none" w:color="FFFFFF" w:sz="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="50"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                   <w:b w:val="false"/>
                   <w:bCs w:val="false"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:alias w:val="Alan"/>
                 <w:tag w:val="alan"/>
                 <w:id w:val="90000320"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                     <w:b w:val="false"/>
                     <w:bCs w:val="false"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">Tıklayıp yazınız</w:t>
+                  <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:line="280"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
@@ -2515,51 +2515,51 @@
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                   <w:b w:val="false"/>
                   <w:bCs w:val="false"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:alias w:val="Alan"/>
                 <w:tag w:val="alan"/>
                 <w:id w:val="90000321"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                     <w:b w:val="false"/>
                     <w:bCs w:val="false"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">Tıklayıp yazınız</w:t>
+                  <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10206" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:color="FFFFFF" w:sz="0"/>
           <w:left w:val="none" w:color="FFFFFF" w:sz="0"/>
           <w:bottom w:val="none" w:color="FFFFFF" w:sz="0"/>
           <w:right w:val="none" w:color="FFFFFF" w:sz="0"/>
@@ -3528,51 +3528,51 @@
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                   <w:b w:val="false"/>
                   <w:bCs w:val="false"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:alias w:val="Alan"/>
                 <w:tag w:val="alan"/>
                 <w:id w:val="90000322"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                     <w:b w:val="false"/>
                     <w:bCs w:val="false"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">Tıklayıp yazınız</w:t>
+                  <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:color="FFFFFF" w:sz="0"/>
               <w:left w:val="none" w:color="FFFFFF" w:sz="0"/>
               <w:bottom w:val="none" w:color="FFFFFF" w:sz="0"/>
               <w:right w:val="none" w:color="FFFFFF" w:sz="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="50"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -3607,51 +3607,51 @@
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                   <w:b w:val="false"/>
                   <w:bCs w:val="false"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:alias w:val="Alan"/>
                 <w:tag w:val="alan"/>
                 <w:id w:val="90000323"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                     <w:b w:val="false"/>
                     <w:bCs w:val="false"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">Tıklayıp yazınız</w:t>
+                  <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:color="FFFFFF" w:sz="0"/>
               <w:left w:val="none" w:color="FFFFFF" w:sz="0"/>
               <w:bottom w:val="none" w:color="FFFFFF" w:sz="0"/>
               <w:right w:val="none" w:color="FFFFFF" w:sz="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="50"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -3686,51 +3686,51 @@
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                   <w:b w:val="false"/>
                   <w:bCs w:val="false"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:alias w:val="Alan"/>
                 <w:tag w:val="alan"/>
                 <w:id w:val="90000324"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                     <w:b w:val="false"/>
                     <w:bCs w:val="false"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">Tıklayıp yazınız</w:t>
+                  <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:color="FFFFFF" w:sz="0"/>
               <w:left w:val="none" w:color="FFFFFF" w:sz="0"/>
               <w:bottom w:val="none" w:color="FFFFFF" w:sz="0"/>
               <w:right w:val="none" w:color="FFFFFF" w:sz="0"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="50"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -3765,65 +3765,65 @@
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                   <w:b w:val="false"/>
                   <w:bCs w:val="false"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:alias w:val="Alan"/>
                 <w:tag w:val="alan"/>
                 <w:id w:val="90000325"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                     <w:b w:val="false"/>
                     <w:bCs w:val="false"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">Tıklayıp yazınız</w:t>
+                  <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="Rcc791da0b2444239"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="even" r:id="R104fb3a9c3804fbc"/>
+      <w:headerReference w:type="default" r:id="R372ba8c4536e451b"/>
+      <w:headerReference w:type="first" r:id="R372ba8c4536e451b"/>
+      <w:headerReference w:type="even" r:id="R372ba8c4536e451b"/>
+      <w:footerReference w:type="default" r:id="Rad7b92abaa764b02"/>
+      <w:footerReference w:type="first" r:id="Rad7b92abaa764b02"/>
+      <w:footerReference w:type="even" r:id="Rad7b92abaa764b02"/>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="2155" w:right="850" w:bottom="1588" w:left="850" w:header="720" w:footer="283" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
         <w:endnoteRef/>
@@ -3898,51 +3898,51 @@
               <w:sz w:val="17"/>
               <w:szCs w:val="17"/>
               <w:i/>
               <w:color w:val="FF0000"/>
             </w:rPr>
             <w:t xml:space="preserve">Bu dokümanın basılı hali kontrolsüz doküman kabul edilmektedir. Lütfen web sitesinden en son versiyonuna ulaşınız.</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Century Gothic"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>KYS-FR.251, R00, 06.09.2026</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
           </w:pPr>
-          <w:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:history="true" r:id="Re70cdf86bc494f0d">
+          <w:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:history="true" r:id="R2245db366c8e4fdb">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Century Gothic"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:color w:val="0563C1"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>kvys.giresun.edu.tr/dg/801</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="500" w:type="pct"/>
           <w:tcMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="85" w:type="dxa"/>
           </w:tcMar>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
@@ -4067,51 +4067,51 @@
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="432000" cy="432000"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="2" name="QR"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="QR"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rfc389b1b20f64179" cstate="print"/>
+                        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rbb174b1f1d654b97" cstate="print"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="432000" cy="432000"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
@@ -4209,51 +4209,51 @@
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
               <w:noProof/>
               <w:sz w:val="29"/>
               <w:szCs w:val="29"/>
               <w:lang w:eastAsia="tr-TR"/>
             </w:rPr>
             <w:drawing>
               <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="854000" cy="854000"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="1" name="Resim 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="Picture 1"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rb5c10031536b4f81" cstate="print"/>
+                        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc0be8463fbee4929" cstate="print"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="854000" cy="854000"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
@@ -4944,60 +4944,60 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="Rcc791da0b2444239" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer1.xml" Id="R104fb3a9c3804fbc" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="R372ba8c4536e451b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer1.xml" Id="Rad7b92abaa764b02" /></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/footer1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="Rfc389b1b20f64179" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kvys.giresun.edu.tr/dg/801" TargetMode="External" Id="Re70cdf86bc494f0d" /></Relationships>
+<file path=word/_rels/footer1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="Rbb174b1f1d654b97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kvys.giresun.edu.tr/dg/801" TargetMode="External" Id="R2245db366c8e4fdb" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="Rb5c10031536b4f81" /></Relationships>
+<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="Rc0be8463fbee4929" /></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>