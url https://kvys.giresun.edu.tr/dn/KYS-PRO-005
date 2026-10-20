--- v0 (2026-08-25)
+++ v1 (2026-10-20)
@@ -1,1502 +1,913 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00825579" w:rsidRDefault="00000000" w14:paraId="7404B943" w14:textId="77777777">
+    <w:p w:rsidR="00825579" w:rsidRDefault="007C5DA4" w14:paraId="2A5A7457" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>1. AMAÇ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00825579" w:rsidRDefault="00000000" w14:paraId="7444448F" w14:textId="77777777">
+    <w:p w:rsidR="00825579" w:rsidRDefault="007C5DA4" w14:paraId="6B2DFFB9" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Bu prosedürün amacı, Üniversitemizde ISO-9001:2015 standardı kapsamında Kalite Yönetim Sisteminin gözden geçirilmesi, etkin ve sürekli olarak devam ettirilmesi ve bu sistemin kalite politikası ve hedeflerine uygun olarak varlığını sürdürebilmesi için kalite sisteminin periyodik olarak incelenmesi ve değerlendirilmesidir.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00825579" w:rsidRDefault="00000000" w14:paraId="7A072080" w14:textId="77777777">
+    <w:p w:rsidR="00825579" w:rsidRDefault="007C5DA4" w14:paraId="5EB85F68" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>2. KAPSAM</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00825579" w:rsidRDefault="00000000" w14:paraId="7E76C6C2" w14:textId="77777777">
+    <w:p w:rsidR="00825579" w:rsidRDefault="007C5DA4" w14:paraId="6230F4B7" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bu prosedür; TS EN ISO 9001:2015 Kalite, TS EN ISO 50001:2018 Enerji ve TS ISO 46001 Su Verimliliği Yönetim Sistemi standartlarını kapsayan </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Entegre Yönetim Sistemi (EYS)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> çerçevesinde uygulanır.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00825579" w:rsidRDefault="00000000" w14:paraId="2DB3EED9" w14:textId="77777777">
+    <w:p w:rsidR="00825579" w:rsidRDefault="007C5DA4" w14:paraId="0B290BD1" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Üst Yönetim, Entegre Yönetim Sistemi kapsamında bulunan ve doğrudan etkileyen tüm birimler, faaliyetler ve öneriler kapsam dâhilindedir.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00825579" w:rsidRDefault="00000000" w14:paraId="6ADEC3BC" w14:textId="77777777">
+    <w:p w:rsidR="00825579" w:rsidRDefault="007C5DA4" w14:paraId="40B703A7" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3. TANIMLAR VE KISALTMALAR</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA5503" w:rsidP="00DA5503" w:rsidRDefault="00DA5503" w14:paraId="27D79411" w14:textId="77777777">
+    <w:p w:rsidR="00DA5503" w:rsidP="00DA5503" w:rsidRDefault="00DA5503" w14:paraId="4813F662" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Entegre </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> (EYS):</w:t>
+        <w:t>Entegre Yönetim Sistemi (EYS):</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...191 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> Üniversitenin politika, hedef ve süreçlerini; TS EN ISO 9001:2015 Kalite, TS EN ISO 50001:2018 Enerji ve TS ISO 46001 Su Verimliliği Yönetim Sistemi standartlarının tüm ilgili bileşenlerini tek bir sistemde birleştirerek daha kolay yönetmek üzere oluşturulan bütünleşik yönetim sistemidir.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA5503" w:rsidP="00DA5503" w:rsidRDefault="00DA5503" w14:paraId="145816C3" w14:textId="77777777">
+    <w:p w:rsidR="00DA5503" w:rsidP="00DA5503" w:rsidRDefault="00DA5503" w14:paraId="40DFE9D7" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00BF7826">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Kalite </w:t>
-[...15 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>Kalite Koordinatörlüğü:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006B5338">
-        <w:t xml:space="preserve">Entegre </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Entegre Yönetim Sistemi </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">(EYS) </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006B5338">
-        <w:t>standartlarının</w:t>
-[...191 lines deleted...]
-        <w:t>temsilcisi</w:t>
+        <w:t>standartlarının belirlenen şartları karşılaması, uygunluğunun/devamlılığının sağlanması, risk ve fırsatların belirlenmesi, süreç performanslarının ölçülmesi ve iyileştirilmesiyle ilgili çalışmaları gerçekleştiren ve üst yönetime raporlama yapan yönetim temsilcisi</w:t>
       </w:r>
       <w:r>
-        <w:t>dir</w:t>
-[...51 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>dir. Akreditasyon, Akademik Değerlendirme ve Kalite Koordinatörlüğünü ifade eder.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00825579" w:rsidRDefault="00000000" w14:paraId="6FF708A1" w14:textId="77777777">
+    <w:p w:rsidR="00825579" w:rsidRDefault="007C5DA4" w14:paraId="691AA795" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Üst</w:t>
-[...20 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>Üst Yönetim:</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...23 lines deleted...]
-        <w:t>/Genel Sekreter</w:t>
+        <w:t xml:space="preserve"> Rektör/Rektör Yardımcıları/Genel Sekreter</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00825579" w:rsidRDefault="00000000" w14:paraId="7312F535" w14:textId="77777777">
+    <w:p w:rsidR="00825579" w:rsidRDefault="007C5DA4" w14:paraId="3E9BEE19" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Birim Yöneticisi:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Dekan/ Müdür/ Genel Sekreter/ Daire Başkanı</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00825579" w:rsidRDefault="00000000" w14:paraId="3955E1AC" w14:textId="77777777">
+    <w:p w:rsidR="00825579" w:rsidRDefault="007C5DA4" w14:paraId="7F0A0F4B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>KYS:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Kalite Yönetim Sistemi</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00825579" w:rsidRDefault="00000000" w14:paraId="2EBF6139" w14:textId="77777777">
+    <w:p w:rsidR="00825579" w:rsidRDefault="007C5DA4" w14:paraId="3FF9A4C3" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>YGG:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Yönetimin Gözden Geçirmesi</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00825579" w:rsidRDefault="00000000" w14:paraId="7F018419" w14:textId="77777777">
+    <w:p w:rsidR="00825579" w:rsidRDefault="007C5DA4" w14:paraId="673291B2" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>4. SORUMLULAR</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00825579" w:rsidRDefault="00000000" w14:paraId="78359C5A" w14:textId="77777777">
+    <w:p w:rsidR="00825579" w:rsidRDefault="007C5DA4" w14:paraId="1A0C5719" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Bu prosedürün hazırlanması ve yönetiminden Kalite Koordinatörlüğü sorumludur. Üst Yönetim, Birim Yöneticileri ve Kalite Koordinatörlüğü bu prosedürün uygulanmasından sorumludur. Yönetimin gözden geçirme toplantılarına aşağıda belirtilen sorumlu yöneticiler katılır.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00825579" w:rsidRDefault="00000000" w14:paraId="3BBC30D7" w14:textId="77777777">
+    <w:p w:rsidR="00825579" w:rsidRDefault="007C5DA4" w14:paraId="6676101A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>• Üst Yönetim</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00825579" w:rsidRDefault="00000000" w14:paraId="3DAA8398" w14:textId="4848FCD8">
+    <w:p w:rsidR="00825579" w:rsidRDefault="007C5DA4" w14:paraId="5A54B439" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">• </w:t>
+        <w:t>• Rektör/Rektör Yardımcıları</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...19 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00825579" w:rsidRDefault="00000000" w14:paraId="51872FBD" w14:textId="77777777">
+    <w:p w:rsidR="00825579" w:rsidRDefault="007C5DA4" w14:paraId="7E92D56E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>• Genel Sekreter</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00825579" w:rsidRDefault="00000000" w14:paraId="4A3F577A" w14:textId="3318BA6B">
+    <w:p w:rsidR="00825579" w:rsidRDefault="007C5DA4" w14:paraId="6212DE49" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">• Kalite </w:t>
+        <w:t>• Kalite Koordinatörü/Kalite Koordinatörü Yardımcıları</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...19 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00825579" w:rsidRDefault="00000000" w14:paraId="7B0BB9C9" w14:textId="77777777">
+    <w:p w:rsidR="00825579" w:rsidRDefault="007C5DA4" w14:paraId="08E68425" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>• Fakülte Dekanları</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00825579" w:rsidRDefault="00000000" w14:paraId="0BE34564" w14:textId="7FB7C68D">
+    <w:p w:rsidR="00825579" w:rsidRDefault="007C5DA4" w14:paraId="0E6828F4" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">• MYO/YO </w:t>
+        <w:t>• MYO/YO Müdürleri</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00825579" w:rsidRDefault="00000000" w14:paraId="28E9BA10" w14:textId="77777777">
+    <w:p w:rsidR="00825579" w:rsidRDefault="007C5DA4" w14:paraId="4CF7E43E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>• Enstitü Müdürleri</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00825579" w:rsidRDefault="00000000" w14:paraId="2993BC26" w14:textId="77777777">
+    <w:p w:rsidR="00825579" w:rsidRDefault="007C5DA4" w14:paraId="5CFC02ED" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>• Daire Başkanları/Şube Müdürleri</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00825579" w:rsidRDefault="00000000" w14:paraId="23A5CA75" w14:textId="77777777">
+    <w:p w:rsidR="00825579" w:rsidRDefault="007C5DA4" w14:paraId="4B092739" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>5. UYGULAMA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00825579" w:rsidRDefault="00000000" w14:paraId="2A54BD60" w14:textId="77777777">
+    <w:p w:rsidR="00825579" w:rsidRDefault="007C5DA4" w14:paraId="3932897A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Giresun Üniversitesi Kalite Yönetim sistemi yılda en az bir kez YGG toplantısında değerlendirilir. Kalite Koordinatörlüğünün önerisiyle toplantı sayısı artırılabilir. Toplantıda Giresun Üniversitesi bünyesinde yürütülen KYS kapsamındaki faaliyetler KYS’ ne dâhil tüm birimlerin katıldığı bir toplantıda değerlendirilir.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00825579" w:rsidRDefault="00000000" w14:paraId="0FF1E1AC" w14:textId="77777777">
+    <w:p w:rsidR="00825579" w:rsidRDefault="007C5DA4" w14:paraId="62D0EA01" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Toplantıda Görüşülen Konular:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00825579" w:rsidRDefault="00000000" w14:paraId="4D6B3623" w14:textId="77777777">
+    <w:p w:rsidR="00825579" w:rsidRDefault="007C5DA4" w14:paraId="03AE1CA8" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>• Önceki yönetim gözden geçirmelerinde karar alınan faaliyetlerin durumu,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00825579" w:rsidRDefault="00000000" w14:paraId="2508AE77" w14:textId="77777777">
+    <w:p w:rsidR="00825579" w:rsidRDefault="007C5DA4" w14:paraId="498E08E9" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>• Kalite yönetim sistemi ile ilgili iç ve dış hususlardaki değişiklikler,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00825579" w:rsidRDefault="00000000" w14:paraId="5919C539" w14:textId="77777777">
+    <w:p w:rsidR="00825579" w:rsidRDefault="007C5DA4" w14:paraId="68F8AF1B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>• Risk ve fırsatların belirlenmesi (bk. Madde 6.1) için gerçekleştirilen faaliyetlerin etkinliği,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00825579" w:rsidRDefault="00000000" w14:paraId="4CB00C2D" w14:textId="77777777">
+    <w:p w:rsidR="00825579" w:rsidRDefault="007C5DA4" w14:paraId="27627E32" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>• İyileştirme için fırsatlar</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00825579" w:rsidRDefault="00000000" w14:paraId="18CFE67A" w14:textId="77777777">
+    <w:p w:rsidR="00825579" w:rsidRDefault="007C5DA4" w14:paraId="08900069" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>• Aşağıdakilerle ilgili eğilimler dâhil, kalite yönetim sisteminin performansı ve etkinliği ile ilgili bilgi:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00825579" w:rsidRDefault="00000000" w14:paraId="7AC99EC6" w14:textId="77777777">
+    <w:p w:rsidR="00825579" w:rsidRDefault="007C5DA4" w14:paraId="176C711F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>• Müşteri memnuniyeti ve ilgili taraflardan gelen geri bildirimler,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00825579" w:rsidRDefault="00000000" w14:paraId="23DD0492" w14:textId="77777777">
+    <w:p w:rsidR="00825579" w:rsidRDefault="007C5DA4" w14:paraId="363C75D9" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>• Kalite hedeflerine erişme derecesi,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00825579" w:rsidRDefault="00000000" w14:paraId="71052B6E" w14:textId="77777777">
+    <w:p w:rsidR="00825579" w:rsidRDefault="007C5DA4" w14:paraId="4881D987" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>• Proses performansı ile ürün ve hizmetlerin uygunluğu,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00825579" w:rsidRDefault="00000000" w14:paraId="6E60055B" w14:textId="77777777">
+    <w:p w:rsidR="00825579" w:rsidRDefault="007C5DA4" w14:paraId="3882E5C3" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>• Uygunsuzluklar ve düzeltici faaliyetler,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00825579" w:rsidRDefault="00000000" w14:paraId="74BA7190" w14:textId="77777777">
+    <w:p w:rsidR="00825579" w:rsidRDefault="007C5DA4" w14:paraId="10B53BE4" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>• İzleme ve ölçme sonuçları,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00825579" w:rsidRDefault="00000000" w14:paraId="2FA384BE" w14:textId="77777777">
+    <w:p w:rsidR="00825579" w:rsidRDefault="007C5DA4" w14:paraId="13C74956" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>• Tetkik sonuçları,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00825579" w:rsidRDefault="00000000" w14:paraId="2F28485D" w14:textId="77777777">
+    <w:p w:rsidR="00825579" w:rsidRDefault="007C5DA4" w14:paraId="5F5521DC" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>• Dış tedarikçilerin performansı,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00825579" w:rsidRDefault="00000000" w14:paraId="376CDB5F" w14:textId="77777777">
+    <w:p w:rsidR="00825579" w:rsidRDefault="007C5DA4" w14:paraId="6000E8E9" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>• Kaynakların yeterliği.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00825579" w:rsidRDefault="00000000" w14:paraId="66289F34" w14:textId="77777777">
+    <w:p w:rsidR="00825579" w:rsidRDefault="007C5DA4" w14:paraId="1DF41361" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>YGG toplantılarının yer ve zamanı ile gündemi toplantı tarihinden en az 5 gün önce katılımcılara gönderilir. Yönetimin gözden geçirmesi iki aşamada gerçekleştirilir.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00825579" w:rsidRDefault="00000000" w14:paraId="3F7089F9" w14:textId="7DB182F9">
+    <w:p w:rsidR="00825579" w:rsidRDefault="007C5DA4" w14:paraId="379836D2" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Birinci aşamada ilgili birimlerdeki KYS kapsamında yürütülen faaliyetlerin Kalite Komisyonları aracılığıyla gözden geçirilmesi sağlanarak </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA5503">
-        <w:rPr/>
         <w:t>KYS-RPR.001 Kalite Yönetim Sistemi Birim Performans Raporu</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">, Birim Kalite Komisyonları tarafından hazırlanır. Hazırlanan raporlar toplantı öncesinde Kalite Koordinatörlüğüne resmi yazı ile iletilir. Üst yönetimin de katıldığı toplantıda belirtilen gün ve saatte birim yöneticisi ya da belirlediği yönetici yardımcısı tarafından Kalite Yönetim Sistemi Birim Performans Raporu sunulur. Toplantıda görüşülen konular ve alınan tavsiye kararlar, öneriler ve talepler Kalite Koordinatörlüğü </w:t>
-[...3 lines deleted...]
-        <w:t>personel</w:t>
+        <w:t>, Birim Kalite Komisyonları tarafından hazırlanır. Hazırlanan raporlar toplantı öncesinde Kalite Koordinatörlüğüne resmi yazı ile iletilir. Üst yönetimin de katıldığı toplantıda belirtilen gün ve saatte birim yöneticisi ya da belirlediği yönetici yardımcısı tarafından Kalite Yönetim Sistemi Birim Performans Raporu sunulur. Toplantıda görüşülen konular ve alınan tavsiye kararlar, öneriler ve talepler Kalite Koordinatörlüğü personel</w:t>
       </w:r>
       <w:r w:rsidR="00DA5503">
         <w:t>İ</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> tarafından kayıt altına alınır. Ardından, Tüm birimlerden gelen raporlar/sunumlar değerlendirildikten sonra toplantıda görüşülen konular ve alınan tavsiye kararlar, öneriler ve talepler doğrultusunda </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA5503">
-        <w:rPr/>
         <w:t>KYS-RPR.002 Yönetimin Gözden Geçirme Raporu (YGG)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> hazırlanır.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00825579" w:rsidRDefault="00000000" w14:paraId="5B69E781" w14:textId="77777777">
+    <w:p w:rsidR="00825579" w:rsidRDefault="007C5DA4" w14:paraId="657BF42C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Yönetimin gözden geçirme toplantılarının ikinci aşaması Üniversite yönetiminin gözden geçirmesi ile YGG toplantısının bitiminden bir ay içerisinde gerçekleşir. Üst yönetim ile kalite koordinatörü, koordinatör yardımcısı ve ofis personellerinin katılımı ile gerçekleştirilen toplantıda </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA5503">
-        <w:rPr/>
         <w:t>KYS-RPR.002 YGG Raporu</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> değerlendirilir. Gerekli olması hâlinde ilgili akademik ve idari birim yöneticileri de gerçekleştirilen toplantıya davet edilebilir. Üst yönetimle yapılan görüşmelerin ardından son hâlini alan </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA5503">
-        <w:rPr/>
         <w:t>KYS-RPR.002 YGG Raporu</w:t>
       </w:r>
       <w:r>
-        <w:t>, tüm birimlere resmi yazı ile iletilir ve böylece birimler süreç hakkında bilgilendirilmiş olur. Böylece kurulan iki aşamalı yönetimin gözden geçirme yapısı ile akademik ve idari birimlerdeki tüm yöneticilerin KYS’nin amaca uygunluğunu, yeterliliğini ve etkinliğini sürdürmesini güvence altına alması sağlanır.</w:t>
+        <w:t xml:space="preserve">, tüm birimlere resmi yazı ile iletilir ve böylece birimler süreç hakkında bilgilendirilmiş olur. Böylece kurulan iki aşamalı yönetimin gözden geçirme yapısı ile </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>akademik ve idari birimlerdeki tüm yöneticilerin KYS’nin amaca uygunluğunu, yeterliliğini ve etkinliğini sürdürmesini güvence altına alması sağlanır.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00825579" w:rsidRDefault="00000000" w14:paraId="08E315BC" w14:textId="77777777">
+    <w:p w:rsidR="00825579" w:rsidRDefault="007C5DA4" w14:paraId="5F532CAD" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>6. REFERANS DOKÜMANLAR</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00825579" w:rsidRDefault="00000000" w14:paraId="0AC586EC" w14:textId="77777777">
+    <w:p w:rsidR="00825579" w:rsidRDefault="007C5DA4" w14:paraId="14E5C9E2" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>•  TS EN ISO 9001:2015 Kalite Yönetim Sistemi</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00825579" w:rsidRDefault="00000000" w14:paraId="56D5B2FF" w14:textId="77777777">
+    <w:p w:rsidR="00825579" w:rsidRDefault="007C5DA4" w14:paraId="4E7E9F32" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>•  TS EN ISO 50001:2018 Enerji Yönetim Sistemi</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00825579" w:rsidRDefault="00000000" w14:paraId="5F40C15E" w14:textId="77777777">
+    <w:p w:rsidR="00825579" w:rsidRDefault="007C5DA4" w14:paraId="6AAE0E90" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>•  TS ISO 46001 Su Verimliliği Yönetim Sistemi</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DA5503" w:rsidR="00825579" w:rsidRDefault="00000000" w14:paraId="52472018" w14:textId="77777777">
-[...32 lines deleted...]
-    <w:p w:rsidR="00825579" w:rsidRDefault="00000000" w14:paraId="4D41083F" w14:textId="77777777">
+    <w:p w:rsidRPr="00DA5503" w:rsidR="00825579" w:rsidRDefault="007C5DA4" w14:paraId="32719C81" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00DA5503">
-        <w:rPr/>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16">
+        <w:r w:rsidRPr="00DA5503">
+          <w:rPr>
+            <w:color w:val="0563C1"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">KYS-FR.032 Toplantı Tutanağı Formu</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidRPr="00DA5503" w:rsidR="00825579" w:rsidRDefault="007C5DA4" w14:paraId="1B0388F7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA5503">
+        <w:t>• KYS-RPR.001 Kalite Yönetim Sistemi Birim Performans Raporu</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00825579" w:rsidRDefault="007C5DA4" w14:paraId="71AA1A42" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA5503">
         <w:t>• KYS-RPR.002 Yönetimin Gözden Geçirme Raporu</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00825579" w:rsidSect="00034616">
-      <w:headerReference w:type="default" r:id="R29c64e0711a94cd3"/>
+    <w:sectPr w:rsidR="00825579" w:rsidSect="00FA4120">
+      <w:headerReference w:type="default" r:id="R91f74fdfbbdd4f83"/>
+      <w:headerReference w:type="first" r:id="R91f74fdfbbdd4f83"/>
+      <w:headerReference w:type="even" r:id="R91f74fdfbbdd4f83"/>
+      <w:footerReference w:type="default" r:id="Ref471e79b31e4ef4"/>
+      <w:footerReference w:type="first" r:id="Ref471e79b31e4ef4"/>
+      <w:footerReference w:type="even" r:id="Ref471e79b31e4ef4"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="850" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="2154" w:right="850" w:bottom="1587" w:left="850" w:header="720" w:footer="283" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
-      <w:footerReference w:type="default" r:id="R9fea424fe4344a6f"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="75AEF86E" w14:textId="77777777" w:rsidR="007C5DA4" w:rsidRDefault="007C5DA4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="6DB8C2E3" w14:textId="77777777" w:rsidR="007C5DA4" w:rsidRDefault="007C5DA4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4500"/>
       <w:gridCol w:w="4500"/>
     </w:tblGrid>
     <w:tr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4500" w:type="dxa"/>
+          <w:tcMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="57" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="57" w:type="dxa"/>
+          </w:tcMar>
         </w:tcPr>
         <w:p>
           <w:pPr>
+            <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="center"/>
-            <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Century Gothic"/>
               <w:b/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">Hazırlayan</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4500" w:type="dxa"/>
+          <w:tcMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="57" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="57" w:type="dxa"/>
+          </w:tcMar>
         </w:tcPr>
         <w:p>
           <w:pPr>
+            <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="center"/>
-            <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Century Gothic"/>
               <w:b/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">Onaylayan</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4500" w:type="dxa"/>
+          <w:tcMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="57" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="57" w:type="dxa"/>
+          </w:tcMar>
         </w:tcPr>
         <w:p>
           <w:pPr>
+            <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="center"/>
-            <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Century Gothic"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">Kalite Koordinatörlüğü</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4500" w:type="dxa"/>
+          <w:tcMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="57" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="57" w:type="dxa"/>
+          </w:tcMar>
         </w:tcPr>
         <w:p>
           <w:pPr>
+            <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="center"/>
-            <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Century Gothic"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">Kalite Koordinatörlüğü</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p>
-[...14 lines deleted...]
-  </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblBorders>
         <w:top w:val="none"/>
         <w:bottom w:val="none"/>
         <w:left w:val="none"/>
         <w:right w:val="none"/>
         <w:insideH w:val="none"/>
         <w:insideV w:val="none"/>
       </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="8000"/>
-      <w:gridCol w:w="2000"/>
+      <w:gridCol w:w="8369"/>
+      <w:gridCol w:w="1021"/>
+      <w:gridCol w:w="816"/>
     </w:tblGrid>
     <w:tr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="8000" w:type="dxa"/>
+          <w:tcW w:w="4100" w:type="pct"/>
+          <w:tcMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="57" w:type="dxa"/>
+          </w:tcMar>
           <w:vAlign w:val="top"/>
         </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Century Gothic"/>
+              <w:sz w:val="17"/>
+              <w:szCs w:val="17"/>
+              <w:i/>
+              <w:color w:val="FF0000"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Bu dokümanın basılı hali kontrolsüz doküman kabul edilmektedir. Lütfen web sitesinden en son versiyonuna ulaşınız.</w:t>
+          </w:r>
+        </w:p>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Century Gothic"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t>KYS-PRO.005, R00, 17.07.2026</w:t>
+            <w:t>KYS-PRO.005, R01, 17.07.2026</w:t>
           </w:r>
         </w:p>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
           </w:pPr>
-          <w:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:history="true" r:id="R3f1f189efa694498">
+          <w:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:history="true" r:id="Rc09aae78d6004aca">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Century Gothic"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:color w:val="0563C1"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>kvys.giresun.edu.tr/dg/281</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="2000" w:type="dxa"/>
-          <w:vAlign w:val="top"/>
+          <w:tcW w:w="500" w:type="pct"/>
+          <w:tcMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="85" w:type="dxa"/>
+          </w:tcMar>
+          <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
+            <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="right"/>
-            <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
-[...53 lines deleted...]
-            <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Century Gothic"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">Sayfa </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Century Gothic"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Century Gothic"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
           </w:r>
@@ -1554,58 +965,153 @@
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Century Gothic"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Century Gothic"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:noProof/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Century Gothic"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="400" w:type="pct"/>
+          <w:tcMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tcMar>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:drawing>
+              <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
+                <wp:extent cx="432000" cy="432000"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:docPr id="2" name="QR"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="QR"/>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                        </pic:cNvPicPr>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R56e371c619bd4b78" cstate="print"/>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="432000" cy="432000"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:rPr>
+        <w:sz w:val="2"/>
+        <w:szCs w:val="2"/>
+      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="1C9BF947" w14:textId="77777777" w:rsidR="007C5DA4" w:rsidRDefault="007C5DA4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="4D4E8A2B" w14:textId="77777777" w:rsidR="007C5DA4" w:rsidRDefault="007C5DA4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TabloKlavuzu"/>
       <w:jc w:val="center"/>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4"/>
         <w:bottom w:val="single" w:sz="4"/>
         <w:left w:val="single" w:sz="4"/>
         <w:right w:val="single" w:sz="4"/>
         <w:insideH w:val="single" w:sz="4"/>
         <w:insideV w:val="single" w:sz="4"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="true" w:lastRow="false" w:firstColumn="true" w:lastColumn="false" w:noHBand="false" w:noVBand="true"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1566"/>
       <w:gridCol w:w="5411"/>
       <w:gridCol w:w="1541"/>
       <w:gridCol w:w="1491"/>
     </w:tblGrid>
@@ -1628,51 +1134,51 @@
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Century Gothic" w:cs="Arial"/>
               <w:noProof/>
               <w:sz w:val="29"/>
               <w:szCs w:val="29"/>
               <w:lang w:eastAsia="tr-TR"/>
             </w:rPr>
             <w:drawing>
               <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="854000" cy="854000"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="1" name="Resim 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="Picture 1"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R7da2f6b7e4474bed" cstate="print"/>
+                        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R9b83baec1a4f42d5" cstate="print"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="854000" cy="854000"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
@@ -1855,51 +1361,51 @@
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Century Gothic"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Revizyon Tarihi</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1491" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t/>
+            <w:t>29.09.2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr>
       <w:trPr>
         <w:trHeight w:val="286"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1566" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
         <w:p/>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5411" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
         <w:p/>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1541" w:type="dxa"/>
@@ -1912,51 +1418,51 @@
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Century Gothic"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Revizyon No</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1491" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t>00</w:t>
+            <w:t>01</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr>
       <w:trPr>
         <w:trHeight w:val="272"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1566" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
         <w:p/>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5411" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
         <w:p/>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1541" w:type="dxa"/>
@@ -2059,51 +1565,55 @@
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Century Gothic"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:noProof/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Century Gothic"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
-      <w:pStyle w:val="stBilgi"/>
+      <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:rPr>
+        <w:sz w:val="2"/>
+        <w:szCs w:val="2"/>
+      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="C310EC42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
@@ -2270,103 +1780,118 @@
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1528638862">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1432780150">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="815339638">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1522207212">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="397213777">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="2144805432">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="150"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B47730"/>
     <w:rsid w:val="00034616"/>
     <w:rsid w:val="0006063C"/>
     <w:rsid w:val="0015074B"/>
+    <w:rsid w:val="0022430D"/>
     <w:rsid w:val="0029639D"/>
     <w:rsid w:val="00326F90"/>
     <w:rsid w:val="00761AF3"/>
+    <w:rsid w:val="007C5DA4"/>
     <w:rsid w:val="00825579"/>
     <w:rsid w:val="00AA1D8D"/>
     <w:rsid w:val="00B47730"/>
     <w:rsid w:val="00CB0664"/>
+    <w:rsid w:val="00D62BB4"/>
     <w:rsid w:val="00DA5503"/>
+    <w:rsid w:val="00FA4120"/>
     <w:rsid w:val="00FC693F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="4EE3908D"/>
+  <w14:docId w14:val="4589CAAA"/>
   <w14:defaultImageDpi w14:val="300"/>
   <w15:docId w15:val="{6E07AEB4-2724-7249-BB1B-D674D147CC68}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -13720,57 +13245,57 @@
         <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header4.xml" Id="R29c64e0711a94cd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer4.xml" Id="R9fea424fe4344a6f" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kvys.giresun.edu.tr/dn/KYS-FR-032" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header4.xml" Id="R91f74fdfbbdd4f83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer4.xml" Id="Ref471e79b31e4ef4" /></Relationships>
 </file>
 
-<file path=word/_rels/footer4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="Rcec660474fa04b7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kvys.giresun.edu.tr/dg/281" TargetMode="External" Id="R3f1f189efa694498" /></Relationships>
+<file path=word/_rels/footer4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="R56e371c619bd4b78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kvys.giresun.edu.tr/dg/281" TargetMode="External" Id="Rc09aae78d6004aca" /></Relationships>
 </file>
 
-<file path=word/_rels/header4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R7da2f6b7e4474bed" /></Relationships>
+<file path=word/_rels/header4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R9b83baec1a4f42d5" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -14067,75 +13592,75 @@
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF278816-EC6F-A645-907D-7F25AECB1D4A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>804</Words>
-  <Characters>4588</Characters>
+  <Words>626</Words>
+  <Characters>4689</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>38</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>76</Lines>
+  <Paragraphs>48</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5382</CharactersWithSpaces>
+  <CharactersWithSpaces>5297</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>python-docx</dc:creator>
   <cp:keywords/>
   <dc:description>generated by python-docx</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>